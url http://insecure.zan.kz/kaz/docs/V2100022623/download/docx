--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4cb10ea" w14:textId="4cb10ea">
+    <w:p w14:paraId="26a218c" w14:textId="26a218c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 23 сәуірдегі № 189 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 27 сәуірде № 22623 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 23 сәуірдегі № 189 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 27 сәуірде № 22623 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -424,130 +424,244 @@
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаның күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10666 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -560,70 +674,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Жаңа объектілерді және (немесе) қолданыстағы объектілерді өзгертуді (реконструкциялауды, кеңейтуді, жаңғыртуды, техникалық тұрғыдан қайта жарақтандыруды, қалпына келтіруді, күрделі жөндеуді) қоса алғанда, жобаланған объектінің жауапкершілік деңгейін төменде көрсетілген параметрлер бойынша тапсырыс беруші айқындайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жауапкершілігі I (жоғары) деңгейдегі объектілер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3540,299 +3654,311 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аулалық үлгідегі тұрғын үйлерді сумен жабдықтау және су бұру желілері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұрғын үйлердің алаңішілік желілері және тұрмыстық мақсаттағы үйішілік газбен жабдықтау жүйелерін монтаждау.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) кернеуі 110 кВ (кило Вольт) дейінгі әуе және кабельдік электр беру желілері және өзге де электр-желілік шаруашылық объектілерін қоса алғанда жатпайды.".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...15 lines deleted...]
-      2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Индустрия және инфрақұрылымдық даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -4466,283 +4592,284 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (атауы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________ № _______Мердігерлік шарт (келісімшарт)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орындалған жұмыстар актісі  ____________(жылы, айы) ________ жұмыстары үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Негіздеме: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы ағымдағы бағада жасал(ды)ған тенге</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1349"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1351"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норматив позициясының шифры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2851" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстар мен шығындардың атауы, өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4777,88 +4904,88 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірліктің құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реттік саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4903,87 +5030,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5058,1039 +5185,984 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылысшы жұмысшылардың жалақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 машинистердің жалақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2851" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1349" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1350" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2851" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1350" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1350" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1350" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1351" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1319"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2048"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орындалған жұмыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үстеме шығыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҮШ жэне СП құнының жиынтығы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жасалған елі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машиналарды пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6114,123 +6186,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құрылысшы жұмысшылардың жалақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 машинистердің жалақысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6266,1019 +6338,997 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2048" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2047" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2052" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2047" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2787" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2048" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6705"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5517"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6705" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тапсырды (Мердігер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="78" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5517" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабылдады (Тапсырыс беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6705" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 _______________________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (ұйымның атауы, бизнес сәйкестендіру </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нөмірі немесе жеке сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="78" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5517" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (ұйымның атауы, бизнес </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сәйкестендіру нөмірі немесе жеке </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6705" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 _________________________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (лауазымы, қолы, қолтаңбаның толық жазылуы) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="78" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="5517" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (лауазымы, қолы, қолтаңбаның </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 толық жазылуы) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7412,110 +7462,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (лауазымы, тегі, аты, әкесінің аты (бар болған жағдайда), жеке </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сәйкестендіру нөмірі, бұйрық немесе аттестат №, қолы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Нысан ресурстық әдісті пайдалану арқылы құрылған сметалар бойынша орындалған жұмыстар актілері үшін қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 14-бағанда, орындалған жұмыстардың актісінде бөлек жолақта ескерілген сол материалдық ресурстар және жабдықтардың мәліметі көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орындалған жұмыстар актісіне Материалдық ресурстар мен жабдықтардың жиынтық ведомості </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7575,849 +7625,801 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындалған жұмыстар актісі__________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1078"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="4035"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ресурстар кодтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ресурстар атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауардың шығу тегі (қазақстандық / шетелдік)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4035" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СТ-KZ Сертификаты (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3011" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4035" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1044" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1044" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1044" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1044" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3011" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4035" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Материалдар (ранжирленген тәртіппен) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8463,55 +8465,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8837,31 +8839,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>