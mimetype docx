--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="26a218c" w14:textId="26a218c">
+    <w:p w14:paraId="65126d0" w14:textId="65126d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -136,3728 +136,360 @@
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі);  24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 10795 болып тіркелген):</w:t>
+      2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z15" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "9) өндіріс тоқтатылған (таратылған), болмаған жағдайда немесе жұмыс өндірісінің бекітілген жоспарына сәйкес құрылыс үшін талап етілетін мерзімде жеткізу мүмкіндігінің болмауы туралы отандық тауар өндірушілерді жазбаша растай отырып, өндіріс көлемі тауарлардың, жұмыстардың және көрсетілетін қызметтердің қажетті қажеттілігін жаппайтын болса, техникалық сипаттамаларға сәйкес келген және жобалау-сметалық құжаттамаға сәйкес құндық көрсеткіштерден аспаған кезде жобалау-сметалық құжаттаманы әзірлеушінің келісімі бойынша қазақстандық өндірістің құрылыс материалдарын, жабдықтарын, бұйымдары мен конструкцияларын импорттық өндірушіге ауыстыруды жүргізеді, бұл ретте құрылыс/жаңғырту/реконструкциялау мерзімі мынадай объектілер үшін:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6 айдан аспайтын - мердігерлік шарт күшіне енген күннен бастап күнтізбелік 30 күннен кешіктірмей;</w:t>
-[...306 lines deleted...]
-        <w:t>:</w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...3194 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -4126,4338 +758,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 189 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...193 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тапсырыс беруші: </w:t>
-[...4075 lines deleted...]
-      Жабдық (ранжирленген тәртіппен)</w:t>
+      Ескерту. Қосымшаның күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -8465,55 +846,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>