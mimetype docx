--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7228bb0" w14:textId="7228bb0">
+    <w:p w14:paraId="274d706" w14:textId="274d706">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,74 +113,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2021 жылғы 19 сәуірдегі № 47 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 23 сәуірде № 22608 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасы Ұлттық Банкінің ережесі мен құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасы Ұлттық Банкі туралы ереженің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> үшінші бөлігінің 9-1) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      "Қазақстан Республикасы Ұлттық Банкiнiң ережесiн және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағының екінші бөлігі бесінші абзацының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Ұлттық Банкінің бюджеті (шығыстар сметасы) есебінен Қазақстан Ұлттық Банкі қызметінің басым бағыттары бойынша зерттеулерді жүргізу үшін гранттар ұсыну </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -696,94 +778,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Ұлттық Банкінің бюджеті (шығыстар сметасы) есебінен Қазақстан Ұлттық Банкі қызметінің басым бағыттары бойынша зерттеулерді жүргізу үшін гранттар ұсыну </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> үшінші бөлігінің 9-1) тармақшасына сәйкес әзірленді және Қазақстан Республикасы Ұлттық Банкінің (бұдан әрі – Ұлттық Банк) бюджеті (шығыстар сметасы) есебінен Ұлттық Банк қызметінің басым бағыттары бойынша зерттеулер жүргізу үшін гранттар беру тәртібін анықтайды.</w:t>
+      1. Осы Қазақстан Ұлттық Банкінің бюджеті (шығыстар сметасы) есебінен Қазақстан Ұлттық Банкі қызметінің басым бағыттары бойынша зерттеулерді жүргізу үшін гранттар ұсыну қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағының екінші бөлігі бесінші абзацының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және онда Қазақстан Республикасы Ұлттық Банкінің (бұдан әрі – Ұлттық Банк) бюджеті (шығыстар сметасы) есебінен Ұлттық Банк қызметінің басым бағыттары бойынша зерттеулер жүргізу үшін гранттар беру тәртібі айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1704,94 +1828,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) грант алушымен грант беру туралы шарт жасасуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) грант алушы ұсынған аралық және қорытынды есептерді, сондай-ақ бөлінген грантты пайдалану туралы есептерді қарауды және мақұлдауды;</w:t>
+      5) грант алушы ұсынған зерттеу нәтижесі туралы аралық және қорытынды есептерді, сондай-ақ бөлінген грантты пайдалану туралы есепті қарауды және мақұлдауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) грант сомасын Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес грант алушыға аударуды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Зерттеу тақырыптары Ұлттық Банк Төрағасының немесе оның Ұлттық Банк Төрағасының бұйрығы негізінде уәкілетті орынбасарының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2747,87 +2933,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зерттеу жүргізуге қажетті іс-шараларды (жұмыстарды) жүргізу үшін жетекші орындаушыларды үй-жаймен, коммуникацияларға және басқа да инфрақұрылымға қол жеткізумен қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жетекші орындаушыларды авторлар үшін жалпы қабылданған этикалық нормалармен және ғылыми жарияланымдардың қағидаттарымен (Committee on Publication Ethics - COPE) оларды сақтау қажеттілігі туралы хабардар ете отырып таныстыруға;</w:t>
+      жетекші орындаушыларды авторлар үшін жалпы қабылданған этикалық нормалармен және ғылыми жарияланымдардың қағидаттарымен (Committee on Publication Ethics – COPE) оларды сақтау қажеттілігі туралы хабардар ете отырып таныстыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       грант беру туралы шартта көрсетілген мерзімде зерттеу нәтижесі туралы аралық және қорытынды есептерді ұсынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әрбір жетекші орындаушымен грант беру талаптарына сәйкес азаматтық-құқықтық және (немесе) еңбек шарттарын жасасуға;</w:t>
+      әрбір жетекші орындаушымен грант беру талаптарына сәйкес келетін азаматтық-құқықтық және (немесе) еңбек шарттарын жасасуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жетекші орындаушыларға олармен жасалған шарттарда көзделген ақша сомасын уақтылы және толық көлемде төлеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2837,87 +3023,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банкке грант беру туралы шартта көзделген мерзімде растайтын құжаттарды қоса бере отырып, бөлінген гранттың пайдаланылуы туралы есеп беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      шарттық міндеттемелер орындалмаған не тиісінше орындалмаған, оның ішінде Ұлттық Банк грант сомасын нысаналы пайдаланбау немесе грант сомасын үнемдеу (толық игермеу) фактісін анықтаған кезде, грант беру туралы шартта белгіленген мерзімде грантты қайтаруды (ішінара қайтаруды) жүзеге асыруға;</w:t>
+      шарттық міндеттемелер орындалмаған не тиісінше орындалмаған, оның ішінде Ұлттық Банк грант сомасын нысаналы пайдаланбау немесе грант сомасын үнемдеу (толық игермеу) фактісін анықтаған кезде грант беру туралы шартта белгіленген мерзімде грантты қайтаруды (ішінара қайтаруды) жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       грант беру туралы шартта көрсетілген мерзімде Ұлттық Банкті жетекші орындаушылардың рецензияланатын мерзімді және (немесе) ғылыми басылымының атауын және нөмірін көрсете отырып, рецензияланатын мерзімді және (немесе) ғылыми басылымдарда зерттеу нәтижелерін жариялау фактісі туралы хабардар етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      грант беру туралы шарт шеңберінде орындалған зерттеу нәтижесін жариялау және (немесе) тарату кезінде Ұлттық Банктен грант алу туралы ақпаратты көрсетуге;</w:t>
+      грант беру туралы шарт шеңберінде орындалған зерттеу нәтижесін жариялау және (немесе) тарату кезінде Ұлттық Банктен грант алынғаны туралы ақпаратты көрсетуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жетекші орындаушының зерттеу жүргізуге тек бір ізденушіде және бір зерттеу тақырыбы бойынша қатысуына өзінің келісімін және оның жетекші орындаушылардан жазбаша келісім алғанын растайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2948,50 +3134,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4037,351 +4243,371 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       берілген грант сомасынан 30% (отыз пайыз) – Ұлттық Банк пен грант алушы грантты беру туралы шартқа қол қоған күннен бастап 7 (жеті) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      берілген грант сомасынан 40% (қырық пайыз) – Ұлттық Банк грантты алушы ұсынған зерттеу нәтижесі туралы аралық есепті және бөлінген грантты пайдалану туралы есепті келіскен күннен бастап 7 (жеті) жұмыс күні ішінде;</w:t>
-[...35 lines deleted...]
-      Егер грант алушы қосылған құн салығын (бұдан әрі – ҚҚС) төлеуші болып табылса, онда грант сомасы ҚҚС сомасын ескере отырып беріледі.</w:t>
+      берілген грант сомасынан 40% (қырық пайыз) –грантты алушы ұсынған зерттеу нәтижесі туралы аралық есепті Ұлттық Банк келіскен күннен бастап 7 (жеті) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілген грант сомасынан 30% (отыз пайыз) – гранттар беру жөніндегі комиссия грантты алушы ұсынған зерттеулер нәтижесі туралы қорытынды есепті және бөлінген грантты пайдалану туралы есепті мақұлдаған күннен бастап 7 (жеті) жұмыс күні ішінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер грант алушы қосылған құн салығын (бұдан әрі – ҚҚС) төлеуші болса, онда грант сомасы ҚҚС сомасын ескере отырып беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 28.04.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Қағидалардың 40-тармағына сәйкес грант сомасын аудару үшін грант алушы грант беру туралы шартта көзделген мерзімдерде Ұлттық Банктің қарауына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зерттеу нәтижелері туралы аралық есепті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шығыстардың әрбір бабы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гранттар беру жөніндегі комиссия мақұлдаған өтінімде көрсетілген жоспарланған соманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гранттың нақты жұмсалған сомасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үнемді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      талдама мен негіздеме талап етілмейтін үстеме шығыстарды қоспағанда, көрсетілген шығыстарды растайтын құжаттарды көрсете отырып, Қағидаларға 3-қосымшаға сәйкес нысан бойынша бөлінген гранттың пайдаланылуы туралы есепті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жетекші орындаушылардың зерттеу нәтижелері бойынша мақалаларды болжамды жариялауы туралы ақпаратты көрсете отырып, зерттеу нәтижелері туралы қорытынды есепті ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Грант сомасын пайдалану туралы есепті ұсына отырып, грант алушы грант сомасын пайдалану туралы есепте және оған қоса берілетін құжаттарда көрсетілген мәліметтердің дәйектілігі мен толықтығын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 28.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...215 lines deleted...]
-        <w:t>№ 41</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Ұлттық Банкі Басқармасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4614,54 +4840,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Грант алушы пысықтаған зерттеу нәтижелері туралы қорытынды есеп уәкілетті бөлімшеге қайта ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z127" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      47. Уәкілетті бөлімшемен келісілген зерттеу нәтижелері туралы қорытынды есеп уәкілетті бөлімшенің қорытындысымен және Өкілдіктің жауапты бөлімшесінің бөлінген гранттың пайдаланылуы туралы есептерді келісу туралы қорытындысымен бірге гранттар беру жөніндегі комиссияның мақұлдауына жіберіледі.</w:t>
+      47. Уәкілетті бөлімшемен келісілген зерттеу нәтижелері туралы қорытынды есеп уәкілетті бөлімшенің қорытындысымен және Өкілдіктің жауапты бөлімшесінің бөлінген гранттың пайдаланылуы туралы есепті келісу туралы қорытындысымен бірге гранттар беру жөніндегі комиссияның мақұлдауына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 47-тармақ жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z128" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Гранттар беру жөніндегі комиссия зерттеу мақсатына қолжеткізген және зерттеу талаптарына сәйкес келген кезде зерттеу нәтижелері туралы қорытынды есепті мақұлдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5067,51 +5355,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________ тақырыбы бойынша (зерттеу тақырыбын көрсету) зерттеу жүргізу үшін грант алуға өтінім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымшамен жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 28.04.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -7907,109 +8195,162 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Зерттеу жүргізу үшін грант</w:t>
+              <w:t>Зерттеу жүргізу үшін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алуға ұсынатын өтінімге</w:t>
+              <w:t>грант алуға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұсынатын өтінімге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z164" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Зерттеу шығыстарының сметасы және олардың негіздемесі</w:t>
+        <w:t xml:space="preserve"> Зерттеу шығысының сметасы және олардың негіздемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -8028,267 +8369,337 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығыстар бабы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығыс бабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем бірлігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құны (біреуінің), теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құны (біреуінің), теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саны (біреуінің)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Саны (біреуінің)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы (теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығыстар бабының негіздемесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығыс бабының негіздемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8578,69 +8989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбекақы төлеу шығыстары</w:t>
-[...17 lines deleted...]
-барлығы, оның ішінде</w:t>
+Еңбекақы төлеу шығысы, оның ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9720,114 +10113,347 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс берушінің міндетті зейнетақы жарналары (бұдан әрі – ЖБМЗЖ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зерттеу жетекшісінің еңбегіне ақы төлеу шығыстары</w:t>
+Зерттеу басшысына еңбекақы төлеу шығысы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(тегі, аты, әкесінің аты (бар болса)</w:t>
+(Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9947,105 +10573,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орындалатын жұмыстардың тізбесі:</w:t>
+Орындалатын жұмыстың тізбесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ...</w:t>
+1)...</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) ...</w:t>
+2)...</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарифтік мөлшерлемесі -</w:t>
+Тарифтік мөлшерлеме –</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10965,50 +11591,283 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБМЗЖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -11247,269 +12106,287 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетекші орындаушының еңбегіне ақы төлеу шығыстары (тегі, аты, әкесінің аты (бар болса)</w:t>
-[...147 lines deleted...]
-          </w:tcPr>
+Жетекші орындаушыға еңбекақы төлеу шығысы</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орындалатын жұмыстардың тізбесі:</w:t>
-[...1 lines deleted...]
-          </w:p>
+(Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ...</w:t>
+Орындалатын жұмыстың тізбесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) ...</w:t>
+1)...</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарифтік мөлшерлемесі -</w:t>
+2)...</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарифтік мөлшерлеме –</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12429,50 +13306,283 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБМЗЖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -13172,52 +14282,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қосымша тартылатын орындаушыларға (студенттер, магистранттар, аспиранттар және басқа адамдар) ақы төлеу шығыстары </w:t>
+              <w:t>
+Қосымша тартылатын орындаушыларға ақы төлеу шығысы (студенттер, магистранттар, аспиранттар және басқа адамдар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13337,87 +14447,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Саны -</w:t>
+1. Саны –</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Еңбекке ақы төлеу үшін мөлшерлеме негіздемесі:</w:t>
+2. Еңбекақы төлеу үшін мөлшерлемені негіздеу:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Оларды тарту қажеттілігінің негіздемесі және зерттеудегі рөлі:</w:t>
+3. Қажеттілігі мен тартуды негіздеу және зерттеудегі рөлі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14337,96 +15447,329 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБМЗЖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Іссапар шығыстары </w:t>
+              <w:t>
+Іссапар шығысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14619,51 +15962,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тәуліктік (іссапарлардың, адамдардың және адам күндерінің санын көрсету)</w:t>
+тәуліктік төлем (іссапарлардың және адамдардың, адам күндерінің санын көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14856,51 +16199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тұру (іссапарлардың, адамдардың және адам күндерінің санын көрсету)</w:t>
+тұру (іссапарлардың және адамдардың, адам күндерінің санын көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15093,51 +16436,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жол жүру (іссапарлар мен адамдар санын жазу)</w:t>
+жол жүру (іссапарлардың және адамдардың санын ашып жазу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15329,52 +16672,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Үстеме шығыстар </w:t>
+              <w:t>
+Үстеме шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16499,51 +17842,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Материалдық-техникалық қамтамасыз ету</w:t>
+Материалдық-техникалық қамтамасыз ету, барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17668,51 +19011,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы тармақтарда көрсетілмеген шығыстар, барлығы</w:t>
+Алдыңғы тармақтарда көрсетілмеген шығыс, барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18836,52 +20179,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-ЖИЫНТЫҒЫ </w:t>
+              <w:t>
+ЖИЫНЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18981,51 +20324,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1, 2, 3, 4 және 5 жолдарының сомасы</w:t>
+1, 2, 3, 4 және 5-жолдардың қосындысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19090,51 +20433,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қосылған құн салығының сомасы (бұдан әрі - ҚҚС) *</w:t>
+Қосылған құн салығының сомасы (бұдан әрі – ҚҚС)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19323,69 +20666,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖИЫНТЫҒЫ</w:t>
-[...17 lines deleted...]
-ҚҚС сомасын қосқанда </w:t>
+ҚҚС сомасын қосқанда жиыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19522,89 +20847,113 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кестеде әрбір шығыстар бабына және зерттеу үшін қажеттілігіне негіздеме түсіндірме, қосымша толық есептер түрінде көрсетіледі және онда мыналар ескеріледі:</w:t>
-[...19 lines deleted...]
-    </w:p>
+      Шығыс сметасы Excel форматындағы кестеде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестеде шығыстың әрбір бабына негіздеме және түсіндірме, қосымша жан-жақты есептер түрінде зерттеуге қажеттілігі мынаны ескере отырып көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z166" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жетекші орындаушылардың және қосымша тартылған орындаушылардың еңбегіне ақы төлеу жөніндегі шығыстың баптары бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z167" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1 Зерттеу жетекшісінің және зерттеудің жетекші орындаушыларының еңбегіне ақы төлеуге арналған шығыстар аты-жөнімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жалақы" деген жолда қызметкерден ұсталатын салықтар мен жарналар сомасын қоса алғанда, жалақы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19684,51 +21033,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ізденушінің ұқсас позициясының (лауазымының) жалақысына (лауазымдық айлықақысына) баламалы бір айға еңбекке ақы төлеу мөлшерлемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасы Білім және ғылым министрлігі ұсынатын лауазымдар бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарындағы штаттық профессор-оқытушылар құрамының ең төменгі айлық жалақысы;</w:t>
+      3) Қазақстан Республикасының Ғылым және жоғары білім министрлігі ұсынатын лауазымдар бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарындағы штаттық профессор-оқытушылар құрамының ең төменгі айлық жалақысы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік статистика саласындағы функцияларды жүзеге асыратын уәкілетті орган жариялаған соңғы қолжетімді кезеңдегі орташа жалақы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19759,356 +21108,346 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-бағанда 4 және 5-бағандар мәндерінің көбейтіндісі ретінде есептелетін мән көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-бағанда орындаушы орындайтын іс-шаралар, сондай-ақ 4-баған бойынша еңбекке ақы төлеудің сағаттық мөлшерлемесін есептеу үшін қолданылған тарифтік мөлшерлеме көрсетіледі. Бұл ретте ізденуші қол қойған жалақы мөлшерін және оның негіздемесін, қолданылған тарифтік мөлшерлемені есептеу зерттеуге арналған шығыстар сметасына және олардың негіздемелеріне қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...50 lines deleted...]
-      Қосымша тартылатын орындаушылардың "жалақысы" деген жолда әрбір позиция немесе функция бойынша мыналарды көрсету керек:</w:t>
+    <w:bookmarkStart w:name="z168" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2 Қосымша тартылатын орындаушылардың еңбегіне ақы төлеуге арналған шығыс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығыстың осы бабы бойынша көмекші ретінде қосымша тартылған орындаушылардың (студенттерді, магистранттарды, аспиранттарды қоса алғанда) еңбегіне ақы төлеуге арналған шығыс аты мен тегі аталмай көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша тартылатын орындаушылардың "жалақы" жолы бойынша әрбір позиция немесе функция бойынша мыналарды көрсету:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда өлшем бірлігі ретінде сағат көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-бағанда жұмыспен толық қамтылған сағаттар үшін қосымша тартылатын орындаушылардың еңбекақы төлеу мөлшерлемесі көрсетіледі;</w:t>
-[...17 lines deleted...]
-      5-бағанда қосымша тартылатын орындаушылардың толық жұмыспен қамтылған сағаттарының жалпы саны (толық жұмыспен қамтылған адам-сағат саны) көрсетіледі;</w:t>
+      4-бағанда жұмыспен толық қамтылған сағаттар үшін қосымша тартылатын орындаушылардың еңбекақы мөлшерлемесі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-бағанда қосымша тартылатын орындаушылардың толық жұмыспен қамтылған сағаттардың жалпы саны көрсетіледі (толық жұмыспен қамтылған адам-сағат саны);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-бағанда 4 және 5-бағандар мәндерінің көбейтіндісі ретінде есептелетін мән көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-бағанда еңбекке ақы төлеу үшін қолданылған мөлшерлеменің негіздемесін көрсете отырып, қосымша тартылатын орындаушыларды тарту қажеттілігі және олардың зерттеудегі рөлі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Зерттеу жүргізуге байланысты іссапар шығысының баптары бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) іссапарда болған әрбір күнтізбелік күн үшін, оның ішінде жол жүру уақыты үшін, тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген 5 (бес) айлық есептік көрсеткіш (бұдан әрі – АЕК) мөлшерінде тәуліктік төлемдер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Астана, Алматы, Атырау, Ақтау, Шымкент қалаларында тәулігіне 15 АЕК-тен аспайтын, Қазақстан Республикасының облыс орталықтарында (Атырау, Ақтау қалаларын қоспағанда) және басқа қалаларында тәулігіне 12 АЕК-тен аспайтын мөлшерде тұрғын үй-жайды жалдау бойынша шығыс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Эконом" класты әуе билетінің немесе теміржол көлігінің құны бойынша межелі жерге бару және кері қайту жолақысы бойынша шығыс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Үстеме шығыстардың баптары бойынша:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үстеме шығыстар дегеніміз – ізденушінің үй-жайды, жабдықты ұстауға және олар бойынша амортизациялық аударымдарды, коммуникацияларға (телефон байланысы, интернет) және басқа да инфрақұрылымға (коммуналдық қызметтер және (немесе) пайдалану шығыстары) қол жеткізуге арналған шығыстарды, кеңсе шығыстары мен грантқа әкімшілік қызмет көрсетуді қамтитын зерттеуді орындауға жағдай жасау үшін жұмсайтын шығыстары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үстеме шығыстардың жалпы сомасы шығыстар сметасының 1-жолында көрсетілген еңбекке ақы төлеуге арналған шығыстар сомасының ең көбі 15% (он бес пайыз) құрайды және 800 (сегіз жүз) АЕК-тен аспайды. Үстеме шығыстардың талдамасы мен негіздемесі талап етілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z171" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Материалдық-техникалық қамтамасыз етуге арналған шығыстар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығыстардың сомасы мен баптарын көрсете отырып, зерттеу жүргізу үшін қажетті (мысалы, бөгде ұйымдардың сауалнама жүргізу қызметтерін сатып алу және тағы басқалар) бөгде ұйымдардың қызметтеріне ақы төлеуге байланысты материалдарды (қорларды) және шығыстарды қоса алғанда, материалдық-техникалық қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20119,68 +21458,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-бағанда материалдық-техникалық қамтамасыз етуге арналған шығыстар қажеттілігінің, жоспарланған бағалар мен көлемінің (санының) негіздемесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім бере отырып, ізденуші грант алған кезде зерттеу орындаушыларын зерттеу жүргізу үшін үй-жаймен, коммуникацияларға және басқа да инфрақұрылымға қол жеткізуін қамтамасыз етуге өзіне міндеттеме алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z172" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Егер грант алушы ҚҚС төлеуші болып табылса, ҚҚС сомасы (пайызбен және тікелей есеп айырысу бірліктерімен) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20798,70 +22139,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="110"/>
+    <w:bookmarkStart w:name="z158" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуелсіз рецензенттің ізденушімен мүдделер қайшылығының болуы не болмауы туралы хабарлама:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мен____________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21910,68 +23251,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="111"/>
+    <w:bookmarkStart w:name="z160" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бөлінген гранттың пайдаланылуы туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -23479,55 +24820,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23853,31 +25194,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>