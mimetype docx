--- v2 (2026-03-14)
+++ v3 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0f87e98" w14:textId="0f87e98">
+    <w:p w14:paraId="8abb831" w14:textId="8abb831">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2482,55 +2482,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>