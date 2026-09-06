--- v3 (2026-06-10)
+++ v4 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8abb831" w14:textId="8abb831">
+    <w:p w14:paraId="3d0c0fd" w14:textId="3d0c0fd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1251,74 +1251,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) зерттеп-қарау нәтижелері туралы ақпарат көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Куәгер ретінде мемлекеттік кірістер органының лауазымды адамы мен тексерілетін тұлғаның әрекеттері нәтижесіне мүдделі емес, кәмелетке толған, әрекетке қабілетті кез келген азамат шақырылады. Қазақстан Республикасы мемлекеттік органдарының лауазымды адамдары мен тексерілетін тұлғаның жұмыскерлеріне, құрылтайшыларына (қатысушыларына) куәгерлер ретінде қатысуға жол берілмейді.</w:t>
+      Куәгер ретінде мемлекеттік кірістер органының лауазымды адамы мен тексерілетін тұлғаның әрекеттері нәтижесіне мүдделі емес, кемінде екі адам, кәмелетке толған, әрекетке қабілетті Қазақстан Республикасының кез келген азаматы шақырылады. Қазақстан Республикасы мемлекеттік органдарының лауазымды адамдары мен тексерілетін тұлғаның жұмыскерлеріне, құрылтайшыларына (қатысушыларына) куәгерлер ретінде қатысуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зерттеп-қарау нәтижесінде тіркеу деректерінде көрсетілген орналасқан жері бойынша тексерілетін тұлғаның іс жүзінде болмауы анықталған кезде, зерттеп-қарау актісін жасаған күн көшпелі кедендік тексерудің алдын ала актісін табыс еткен күн болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді  ҚР Қаржы министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 502</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тексерілетін тұлғаның көшпелі кедендік тексерудің алдын ала актісіне жазбаша қарсылық ұсыну және мұндай қарсылықты қарау тәртібі мен мерзімдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1753,511 +1815,563 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тексерілетін тұлғаға және (немесе) Қазақстан Республикасының мемлекеттік органдарына, сондай-ақ шет мемлекеттің тиісті органына және (немесе) өзге ұйымдарға сұрау салу жолдаған кезде – осындай сұрау салу жолданған күннен бастап жауапты алған күнге дейінгі кезеңге тоқтатыла тұрады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшпелі кедендік тексеруді жүзеге асыратын мемлекеттік кірістер органы жазбаша қарсылығын қарау мерзімдері тоқтатыла тұрған жағдайда тексерілетін тұлғаға сұрау салу жолданған күннен бастап 1 (бір) жұмыс күні ішінде мынадай тәсілдермен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабарламасы бар тапсырыс хатпен пошта арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық тәсілмен веб-қосымшасына немесе пайдаланушының жеке кабинетіне "цифрлық үкімет" веб-порталындағы осындай тоқтата тұру туралы ақпаратты жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшпелі кедендік тексеруді жүзеге асыратын мемлекеттік кіріс органы жазбаша қарсылығын қарау мерзімдері қайта басталған кезде тексерілетін тұлғаға сұрау салуға жауап алған күннен бастап 2 (екі) жұмыс күні ішінде сондай қайта бастау туралы ақпаратты келесі тәсілдермен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабарламасы бар тапсырыс хатпен пошта арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық тәсілмен веб-қосымшасына немесе пайдаланушының жеке кабинетіне "цифрлық үкімет" веб-порталындағы осындай қайта бастау туралы ақпаратты жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді  ҚР Қаржы министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 502</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көшпелі кедендік тексеруді жүзеге асыратын мемлекеттік кірістер органы жазбаша қарсылығымен келіспеген кезде жазбаша қарсылық қаралатын мерзім ішінде мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Салық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>144-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағына сәйкес ірі салық төлеушілер мониторингіне жататын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестициялық және (немесе) арнайы инвестициялық келісімшарттар жасаған тексерілетін тұлғаға қатысты Комитетке сұрау салу жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұрау салуға мынадай құжаттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көшпелі кедендік тексерудің алдын ала актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жазбаша қарсылығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік кірістер органының ұстанымы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      2) инвестициялық және (немесе) арнайы инвестициялық келісімшарттар жасаған тексерілетін тұлғаға қатысты Комитетке сұрау салу жолдайды.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есептер, сондай-ақ көшпелі кедендік тексеру барысында алған жазбаша қарсылығында жазылған мәселелерді қозғайтын өзге де құжаттар мен мәліметтер қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      Сұрау салуға мынадай құжаттар:</w:t>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Комитет көшпелі кедендік тексеруді жүзеге асыратын мемлекеттік кірістер органының сұрау салуын, оны Комитетте тіркеген күннен бастап күнтізбелік 30 (отыз) күн ішінде, қарсылық берген тұлға өзінің аталған мән-жайларды растайтын талаптары мен дәлелдерін негіздеген мән-жайлар шегінде, сондай-ақ көшпелі кедендік тексеруді жүзеге асыратын мемлекеттік кірістер органының ұстанымында көрсетілген дәлелдер мен негіздемелер шегінде қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      1) көшпелі кедендік тексерудің алдын ала актісі;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет мемлекеттік кірістер органының сұрау салуын қарау кезінде тексеретін тұлғаға және (немесе) Қазақстан Республикасының мемлекеттік органдарына, сондай-ақ шет мемлекеттердің тиісті органдарына және өзге де ұйымдарына жазбаша қарсылықта жазылған мәселелер бойынша ақпараттар не түсіндірулер ұсыну туралы сұрау салуды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте сұрау салуды қарау мерзімі Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>418-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18-тармағында көзделген мерзімдерді ескере отырып, сұрау салу жіберілген күннен бастап жауап алынған күнге дейінгі уақыт кезеңіне тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұрау салуды қараудың қорытындысы бойынша Комитет көшпелі кедендік тексеруді жүзеге асыратын мемлекеттік кірістер органына жазбаша қарсылығында жазылған мәселелер бойынша дәлілделген негіздемемен жауап жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілмеген тексеретін тұлғаның жазбаша қарсылығын қарау кезінде көшпелі кедендік тексеруді жүзеге асыратын мемлекеттік кірістер органы жазбаша қарсылықты қарау мерзімі ішінде тексеретін тұлғаға және (немесе) Қазақстан Республикасының мемлекеттік органдарына, сондай-ақ шет мемлекеттердің тиісті органдарына және өзге де ұйымдарына жазбаша қарсылықта жазылған мәселелер бойынша ақпараттар не түсіндірулер ұсыну туралы сұрау салуды жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілген сұрау салуларды Қазақстан Республикасының мемлекеттік органдары Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 44-бабында белгіленген тәртіппен және мерзімдерде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шетел мемлекетінің мемлекеттік органдарымен өзара іс-қимыл Қазақстан Республикасының халықаралық шарттарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көшпелі кедендік тексеруді жүзеге асыратын мемлекеттік кірістер органы осы Қағидалардың 9-тармағында көзделген мерзімде жазбаша қарсылығын қараудың қорытындысы бойынша, сондай-ақ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2272,265 +2386,265 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынылған сұрау салуға жауапты ескере отырып, Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>418-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен және мерзімде тексерілетін тұлғаға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Кодекстің 418-бабының 18-тармағының талаптарына сәйкес көшпелі кедендік тексеруді жаңарту туралы хабарламаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Кодекстің 418-бабының 21-тармағының талаптарына сәйкес көшпелі кедендік тексеру актісін табыс ету жолымен көшпелі кедендік тексеруді жаңартады және аяқтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Тексерілетін тұлға осы Қағидалардың 6-тармағында белгіленген мерзімде жазбаша қарсылықты ұсынбаған немесе тексерілетін тұлға жазбаша қарсылықты кері қайтарған кезде, көшпелі кедендік тексеруді жүзеге асыратын мемлекеттік кірістер органы Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>418-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен және мерзімде тексерілетін тұлғаға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>418-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18-тармағының талаптарына сәйкес көшпелі кедендік тексеруді жаңарту туралы хабарламаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>418-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21-тармағының талаптарына сәйкес көшпелі кедендік тексеру актісін табыс ету жолымен көшпелі кедендік тексеруді жаңартады және аяқтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>