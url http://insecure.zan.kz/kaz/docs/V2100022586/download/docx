--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7df5ff4" w14:textId="7df5ff4">
+    <w:p w14:paraId="a39e64a" w14:textId="a39e64a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Музыкалық туындыларды орындау кезінде фонограммалардың пайдаланылуы туралы көрерменге хабарлау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 20 сәуірдегі № 102 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 21 сәуірде № 22586 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2021 жылғы 20 сәуірдегі № 102 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 21 сәуірде № 22586 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мәдениет туралы" 2006 жылғы 15 желтоқсандағы Қазақстан Республикасы Заңының 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -308,127 +308,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Мәдениет және спорт министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -589,638 +601,630 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Музыкалық туындыларды орындау кезінде фонограммалардың пайдаланылуы туралы көрерменге хабарлау қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Музыкалық туындыларды орындау кезінде фонограммалардың пайдаланылуы туралы көрерменге хабарлау </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мәдениет туралы" 2006 жылғы 15 желтоқсандағы Қазақстан Республикасы Заңының 7-бабының </w:t>
+      1. Осы Музыкалық туындыларды орындау кезінде фонограммалардың пайдаланылуы туралы көрерменге хабарлау қағидалары (бұдан әрі – Қағидалар) "Мәдениет туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-10) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және музыкалық туындыларды орындау кезінде фонограммалардың пайдаланылуы туралы көрерменге хабарлау тәртібін анықтайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және музыкалық туындыларды орындау кезінде фонограммалардың пайдаланылуы туралы көрерменге хабарлау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      1) бұқаралық ақпарат құралы – мерзiмдi баспасөз басылымы, теле-, радиоарна, киноқұжаттама, дыбыс-бейне жазбасы және интернет-ресурстарды қоса алғанда, бұқаралық ақпаратты мерзiмдi немесе үздiксiз бұқаралық таратудың басқа да нысаны;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ойын-сауық мәдени-бұқаралық іс-шара – ойын-сауық мәдени-бұқаралық іс-шаралар өткізуге арналған орындарда өткізілетін және осы іс-шарада екі жүз және одан көп көрерменнің бір мезгілде болуы көзделетін мәдени-бұқаралық іс-шара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      2) мәдени-бұқаралық іс-шара – халыққа музыкалық-эстетикалық тәрбие беруге, оның рухани және эстетикалық сұраныстарын қанағаттандыруға бағытталған мәдени іс-шара;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ойын-сауық мәдени-бұқаралық іс-шараны ұйымдастырушы – бастамасы бойынша ойын-сауық мәдени-бұқаралық іс-шара өткізілетін жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      3) ойын-сауық мәдени-бұқаралық іс-шараны ұйымдастырушы – бастамасы бойынша ойын-сауық мәдени-бұқаралық іс-шара өткізілетін жеке немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) масс - медиа – бұқаралық ақпарат құралы және интернет-ресурс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      4) ойын-сауық мәдени-бұқаралық іс-шара – ойын-сауық мәдени-бұқаралық іс-шаралар өткізуге арналған орындарда өткізілетін және осы іс-шарада екі жүз және одан көп көрерменнің бір мезгілде болуы көзделетін мәдени-бұқаралық іс-шара;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мәдени - бұқаралық іс-шара – халыққа музыкалық-эстетикалық тәрбие беруге, оның рухани және эстетикалық сұраныстарын қанағаттандыруға бағытталған мәдени іс-шара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) орындаушы – актер, әнші, музыкант, биші немесе рөлде ойнайтын, ән салатын, оқитын, мәнерлеп оқитын, музыкалық аспапта ойнайтын, интерпретациялайтын немесе әдебиет және (немесе) өнер туындыларын (соның ішінде эстрадалық, цирк немесе қуыршақ нөмірлерін) немесе халық шығармашылығы туындыларын өзгедей жолмен орындайтын басқа адам, сондай-ақ спектакльді қоюшы-режиссер және дирижер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыртқы (көрнекі) жарнама объектісі – жарнаманы тарату және (немесе) орналастыру үшін пайдаланылатын құрылысжайлар, әртүрлі көлемдегі немесе жалпақ конструкциялар, оның ішінде экрандар мен электронды таблолар, жарықты конструкциялар және өзге де құралдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) фонограмма – орындаушылықтардың немесе өзге де дыбыстардың дыбыстық жазбасы, сондай-ақ дыбыстау-бейнелеу туындысына енгізілген жазбаны қоспағанда, дыбыстарды кез келген нысанда беру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Музыкалық туындыларды орындау кезінде фонограммалардың пайдаланылуы туралы көрерменге хабарлау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      3. Ойын-сауық мәдени-бұқаралық іс-шараларды ұйымдастырушылар (бұдан әрі – ұйымдастырушылар), сондай-ақ мәдени-бұқаралық іс-шаралардың шығармашылық ұжымдары мен орындаушылар (бұдан әрі – шығармашылық ұжымдары мен орындаушылар) музыкалық туындыларды орындау кезінде фонограммаларды пайдаланылуы туралы көрерменге хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Ойын-сауық мәдени-бұқаралық іс-шараларды ұйымдастырушылар (бұдан әрі – ұйымдастырушылар), сондай-ақ мәдени-бұқаралық іс-шаралардың шығармашылық ұжымдары мен орындаушылар (бұдан әрі – шығармашылық ұжымдар мен орындаушылар) Заңның телевизиялық жазбаларды және концерттік ойын-сауық мәдени-бұқаралық іс-шараларды өткізуге арнайы бейімделмеген және арналмаған өзге де орындарға қатысты бөлігіндегі 9-1 бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес музыкалық туындыларды орындау кезінде дауыс (вокалды) фонограммаларының пайдаланылуы туралы көрерменге хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      4. Ойын-сауық мәдени-бұқаралық іс-шараларды және мәдени-бұқаралық іс-шараларды (бұдан әрі – бұқаралық іс-шаралар) өткізу кезінде музыкалық туындыларды орындау кезінде фонограммалардың пайдаланылуы туралы ақпарат тиісті ақпараты бар сыртқы (көрнекі) жарнама объектілерінде және басқа да баспа өнімдерінде, оның ішінде тиісті билет өнімдерін сату орындарында орналасқан және орналастырылған, сонымен қатар бұқаралық ақпарат құралдарында орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Ойын-сауық мәдени-бұқаралық іс-шараларды ұйымдастырушылар Қазақстан Республикасының заңнамасында белгіленген жағдайларда ойын-сауық мәдени-бұқаралық іс-шараларды өткізу уақытында музыкалық туындыларды орындау барысында дауыс (вокалды) фонограммаларының пайдаланылуы туралы көрерменге хабарлауға міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген хабарламалар мәтініндегі ақпараттың қаріп мөлшері сол хабарламалар мәтініндегі іс-шара атауын неғұрлым ірі жазу үшін пайдаланылатын қаріп мөлшерінің жартысынан кем емесін құрайды.</w:t>
+      5. Мәдени-бұқаралық іс-шаралар өткізу кезінде шығармашылық ұжымдар мен орындаушылар музыкалық туындыларды орындау кезінде дауыс (вокалды) фонограммаларының Қазақстан Республикасының заңнамасында белгіленген жағдайларда пайдаланылуы туралы көрерменге хабарлауға міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      6. Фонограммалардың пайдаланылуы туралы көрерменді хабардар ету кезінде негізгі фонға қарағанда қаріптердің ашық не күңгірт реңдерін пайдалана отырып ақпаратты қабылдауды төмендету тәсілдерін пайдалануға және өзге де ақпаратты қабылдауды төмендету тәсілдерін пайдалануға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Тауар (жұмыс, көрсетілетін қызмет) туралы ақпарат музыкалық туындыларды орындаушылардың ойын-сауық қызметтерін көрсетуі кезінде дауыс (вокалды) фонограммаларын, дыбыс-бейне жазбаны Қазақстан Республикасының заңнамасында белгіленген жағдайларда пайдалануын көрсетуді міндетті түрде қамтуға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> жағдайларды қоспағанда, бұқаралық іс-шараларды өткізу туралы теле-, радиоарналарда берілетін ақпарат фонограммалардың пайдаланылуы туралы дыбыстық хабарламасының ұзақтығы хабарламаның басында немесе соңында кемінде 5 секундты құрайды. Теледидарда және радиодағы фонограммалардың пайдаланылуы туралы хабарламалардың дыбыс деңгейі бұқаралық іс-шараларды өткізу туралы хабарламаның дыбыс деңгейінен төмен болмауы керек.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ойын-сауық мәдени-бұқаралық іс-шараларды және мәдени-бұқаралық іс-шараларды өткізу кезінде музыкалық туындыларды орындауда дауыс (вокалды) фонограммаларының пайдаланылуы туралы ақпарат сыртқы (көрнекі) жарнама объектілерінде, оның ішінде тиісті билет өнімдерін сату орындарында орналасқан және орналастырылған өнімдерде, сондай-ақ масс-медиада орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      8. Егер фонограмма пайданылуымен музыкалық туындылар орындалатын бұқаралық іс-шаралардың өткізу туралы дыбыстық хабарламасының, оның ішінде теле-, радиоарналарда берілетін ақпарат ұзақтығы 15 секундтан аспаған жағдайда, басында немесе соңында "фонограмма пайдаланылады" деген сөздерді айту немесе телеарналарда осыған ұқсас мазмұндағы мәтінді жазу арқылы фонограммалардың пайдаланылуы туралы хабардар етуге жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Теле-, радиоарналарда берілетін ойын-сауық мәдени-бұқаралық іс-шаралар мен мәдени-бұқаралық іс-шараларды өткізу туралы ақпаратта дауыс (вокалды) фонограммаларды пайдалану туралы дыбыстық хабарламаның ұзақтығы осы Қағидалардың 9-тармағында көрсетілген жағдайларды қоспағанда, хабарламаның басында немесе соңында кемінде 5 секундты (бес секундты) құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      9. Бұқаралық іс-шараларды өткізу туралы, оның ішінде теле-, радиоарналарда берілетін дыбыстық хабарлама кезінде фонограммалардың пайдаланылуы туралы берілетін ақпарат өзге дыбыстармен бұрмалауға және ақпараттың естілуін немесе ажыратылуын төмендетудің өзге де тәсілдерін қолдануға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс (вокалды) фонограммаларының пайдаланылуы туралы хабарламалардың дыбыс деңгейі ойын-сауық мәдени-бұқаралық іс-шаралар мен мәдени-бұқаралық іс-шараларды өткізу туралы хабарламаның өз дыбыс деңгейінен төмен болмауы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      10. Музыкалық туындыларды орындау кезінде фонограммалардың пайдаланылуы туралы көрерменге хабарлау ұйымдастырушылармен, сондай-ақ шығармашылық ұжымдармен және орындаушылармен бұқаралық іс-шараларға билеттерді сатуға жібергенге дейін жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Дауыс (вокалды) фонограммаларының пайдаланылуымен музыкалық туындылар орындалатын ойын-сауық мәдени-бұқаралық іс-шаралар мен мәдени-бұқаралық іс-шараларды өткізу туралы, оның ішінде теле-, радиоарналарда берілетін дыбыстық хабарлау 15 (он бес) секундтан аспаған жағдайда, басында немесе соңында "Дауыс (вокалды) фонограммасы пайдаланылады" деген сөздерді айту немесе телеарналарда осыған ұқсас мазмұндағы мәтінді жазу арқылы дауыс (вокалды) фонограммаларының пайдаланылуы туралы хабардар етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көзделген тәртіппен көрерменге алдын ала хабарламаған жағдайда фонограмманы пайдалануға жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ойын-сауық мәдени-бұқаралық іс-шаралар мен мәдени-бұқаралық іс-шараларды өткізу туралы, оның ішінде теле-, радиоарналарда берілетін дыбыстық хабарлау кезінде дауыс (вокалды) фонограммаларының пайдаланылуы туралы берілетін ақпаратты өзге дыбыстармен бұрмалауға және ақпараттың естілуін немесе ажыратылуын төмендетудің өзге де тәсілдерін қолдануға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...15 lines deleted...]
-      12. Ұйымдастырушының, шығармашылық ұжымның және орындаушының атынан фонограммалардың пайдаланылуы туралы көрерменге хабарлау жөніндегі тараптардың қатынастары олардың арасында азаматтық заңнама шеңберінде жасалған шарттар негізінде реттеледі.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Музыкалық туындыларды орындау кезінде дауыс (вокалды) фонограммаларының пайдаланылуы туралы көрерменге хабарлауды ұйымдастырушылар, сондай-ақ шығармашылық ұжымдар мен орындаушылар ойын-сауық мәдени-бұқаралық іс-шаралар мен мәдени-бұқаралық іс-шараларға кемінде күнтізбелік 30 (отыз) күн қалғанда билеттерді сатуды бастамас бұрын жүзеге асыруға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1546,31 +1550,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>