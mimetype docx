--- v0 (2025-12-31)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8557106" w14:textId="8557106">
+    <w:p w14:paraId="52a5900" w14:textId="52a5900">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -669,1806 +669,8964 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау министрі</w:t>
+              <w:t>Денсаулық сақтау министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2021 жылғы 14 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ ҚР ДСМ -30 Бұйрыққа</w:t>
+              <w:t>№ ҚР ДСМ-30 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық денсаулық сақтау субъектілерінің дербес медициналық деректерді жинауды, өңдеуді, сақтауды, қорғауды және беруді жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар  жаңа редакцияда – ҚР Денсаулық сақтау министрінің 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 88 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы цифрлық денсаулық сақтау субъектілерінің дербес медициналық деректерді жинауды, өңдеуді, сақтауды, қорғауды және беруді жүзеге асыру қағидалары (бұдан әрі-Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының (бұдан әрі – Кодекс) 58-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және дербес медициналық деректердің жинау, өңдеу, сақтау, қорғау және беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дербес деректерді жинау – дербес деректерді алуға бағытталған іс-әрекеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дербес деректердi өңдеу – дербес деректерді жинақтауға, сақтауға, өзгертуге, толықтыруға, пайдалануға, таратуға, иесiздендiруге, бұғаттауға және жоюға бағытталған iс-әрекеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дербес медициналық деректер агрегаторы – уәкілетті орган бекіткен қағидаларға сәйкес дербес медициналық деректерді жинауды, өңдеуді, сақтауды, қорғауды және беруді жүзеге асыратын дербес деректер операторы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дербес медициналық деректер – жеке тұлғаның денсаулығы мен оған көрсетілген медициналық қызметтер туралы мәліметтерді қамтитын, электрондық, қағаз немесе өзге де материалдық жеткізгіштерде тіркелген дербес деректер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) денсаулық сақтау саласындағы уәкілетті орган (бұдан әрі - уәкілетті орган) – Қазақстан Республикасы азаматтарының денсаулығын сақтау, медицина және фармацевтика ғылымы, медициналық және фармацевтикалық білім беру, халықтың санитариялық-эпидемиологиялық саламаттылығы, дәрілік заттар мен медициналық бұйымдардың айналысы, медициналық қызметтер (көмек) көрсетудің сапасы саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дербес деректерді қорғау саласында уәкілетті орган – дербес деректерді қорғау саласындағы басшылықты жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) медициналық бейненің бірегей сәйкестендіру нөмірі – цифрлық жүйемен автоматты түрде қалыптастыратын, медициналық бейнеге немесе медициналық бейнелер жиынтығына берілетін, олардың бір мәнді сәйкестендірілуін, есепке алынуын, ізделуін және қайталануын болдырмауын қамтамасыз ететін әріптік-цифрлық код;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) медицина қызметкері – кәсіптік медициналық білімі бар және медициналық қызметті жүзеге асыратын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) медицина қызметкерінің құпиясы – дербес медициналық деректер, медициналық көмекке жүгіну фактісі, адам денсаулығының жай-күйі, оның ауруының диагнозы туралы ақпарат және оны зерттеп-қарау және (немесе) емдеу кезінде алынған өзге де мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) медициналық ақпарат – медициналық көмек көрсету процесінде туындайтын және медициналық құжаттар мен медициналық ақпараттық жүйелерде көрсетілген пациенттер мен аурулар туралы ақпарат, сондай-ақ денсаулық сақтау мәселелері жөніндегі ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) медициналық цифрлық жүйе – денсаулық сақтау субъектілерінің процестерін электрондық форматта жүргізуді қамтамасыз ететін цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) пациент – медициналық көмек көрсетуді қажет ететін ауруының немесе жай-күйінің болуына немесе болмауына қарамастан, медициналық көрсетілетін қызметтердің тұтынушысы болып табылатын (болып табылған) жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) хабардар етілген келісім – адамның медициналық көмек алуға және (немесе) оның шешім қабылдауы үшін маңызы бар медициналық көмектің және (немесе) зерттеудің барлық аспектісі туралы ақпаратты алғаннан кейін нақты зерттеуге қатысуға өз келісімін жазбаша ерікті түрде растау рәсімі. Хабардар етілген жазбаша келісім уәкілетті орган бекіткен нысан бойынша ресімделеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) цифрлық денсаулық сақтау субъектісі – цифрлық денсаулық сақтау саласында қызметті жүзеге асыратын немесе қоғамдық қатынастарға түсетін жеке және заңды тұлғалар, мемлекеттік органдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Цифрлық денсаулық сақтау субъектілерінің дербес медициналық деректерді жинауы, өңдеуі, сақтауы және беруі "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) талаптарына сәйкес оларды қорғау қамтамасыз етілген жағдайларда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дербес медициналық деректерді жинау, өңдеу, сақтау және ұсыну электрондық медициналық жазбаларды қалыптастыру үшін медициналық деректер, Кодекстің 60-бабының 1-тармағына сәйкес пациенттің медициналық көмек алуға хабардар етілген келісімін ескере отырып, медициналық көмек көрсету шеңберінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган медициналық статистиканы жетілдіруді жүзеге асыратын ведомстволық бағынысты ұйым атынан дербес медициналық деректер агрегаторын айқындайды. Пайдаланылатын медициналық деректерді иесіздендірілген түрде біріктіру Кодекстің 75-бабына сәйкес денсаулық сақтау саласындағы статистикалық байқау үшін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Цифрлық денсаулық сақтау субъектілерінің дербес медициналық деректерді жинау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Дербес медициналық деректерді жинау үшін цифрлық денсаулық сақтау субъектісі "Дербес деректерді жинау, өңдеу қағидаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2020 жылғы 21 қазандағы № 395/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21498 болып тіркелген) сәйкес пациенттің және (немесе) оның заңды өкілінің оған жатқызылған дербес деректерді жинауға, өңдеуге келісімін сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Пациент және (немесе) оның заңды өкілі дербес медициналық деректерді жинауға және өңдеуге жазбаша нысанда, электрондық құжат нысанында немесе "цифрлық үкімет" веб-порталындағы пайдаланушының кабинеті арқылы беру арқылы келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Пациент және (немесе) оның заңды өкілі Заңның 24-бабының 2-тармағына сәйкес медициналық көмек көрсету мақсатында цифрлық денсаулық сақтау субъектісіне өзінің дербес медициналық деректерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Цифрлық денсаулық сақтау субъектісі дербес медициналық деректерді жинауды пациенттің және (немесе) оның заңды өкілінің айтуы бойынша, пациент және (немесе) оның заңды өкілі ұсынған құжаттар мен медициналық құжаттамадан және (немесе) цифрлық технологияларды және (немесе) цифрландыру объектілерін пайдалана отырып жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Медициналық көмек көрсету кезінде медицина қызметкері медициналық цифрлық жүйелерге ақпаратты (электрондық медициналық жазбалар, пациенттің денсаулық жағдайы және диагнозы туралы ілеспе материалдар), оның ішінде медицина қызметкерінің электрондық цифрлық қолтаңбасын пайдалана отырып, медициналық көмек алуға пациенттің және (немесе) оның заңды өкілінің алынған хабардар етілген келісімін құжаттайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Медициналық бейнелерді сәйкестендіру үшін оларға медициналық бейненің бірегей сәйкестендіру нөмірі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Цифрлық денсаулық сақтау субъектілерінің дербес медициналық деректерді өңдеу және сақтау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Дербес медициналық деректерді өңдеуді цифрлық денсаулық сақтау субъектісі пациенттің медициналық деректеріне өзгерістер және (немесе) толықтырулар енгізу, пайдалану, тарату, иесіздендіру, бұғаттау және жою арқылы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Пациенттердің дербес медициналық деректерін өңдеуді цифрлық денсаулық сақтау субъектілері тек медициналық көмек көрсету үшін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Цифрлық денсаулық сақтау субъектісі пациенттің және (немесе) оның заңды өкілінің бастамасы бойынша тиісті құжаттармен расталған негіздер болған кезде өтініш келіп түскен күннен бастап үш жұмыс күні ішінде пациенттің дербес медициналық деректеріне өзгерістер және (немесе) толықтырулар енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Цифрлық денсаулық сақтау субъектілері дербес деректер субъектілерін "цифрлық үкімет" веб-порталында тіркеген жағдайда, ақпараттық өзара іс-қимыл шеңберінде пациентті және (немесе) оның заңды өкілін дербес медициналық деректерді пайдаланудың, өзгертудің және толықтырудың барлық жағдайлары туралы "цифрлық үкімет" веб-порталындағы пайдаланушының кабинеті арқылы автоматты режимде хабардар етуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Цифрлық денсаулық сақтау субъектілері талдамалық, статистикалық қызметті, ғылыми және өзге де зерттеулерді жүргізу кезінде Кодекстің 61-бабының 9-тармағына сәйкес дербес медициналық деректердің иесізденуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Цифрлық денсаулық сақтау субъектілері пациенттің және (немесе) оның заңды өкілінің хабардар етілген келісімі болған кезде ғылыми зерттеулер жүргізу, осы мәліметтерді оқу процесінде пайдалану үшін дербес медициналық деректерін құрайтын мәліметтерді беруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Цифрлық денсаулық сақтау субъектісін дербес деректерді жинау және өңдеу жөніндегі талаптардың сақталуы тұрғысынан тексеру үшін пациент және (немесе) оның заңды өкілі дербес деректерді қорғау саласындағы уәкілетті органға жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Дербес медициналық деректерді жинау және өңдеу цифрлық денсаулық сақтау субъектісі дербес медициналық деректерді жинау, өңдеу шарттарын бұза отырып жүргізген дербес медициналық деректер пациенттің және (немесе) оның заңды өкілінің талап етуі бойынша Заңның 24-бабы 1-тармағының 4) тармақшасына сәйкес жойылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Дербес медициналық деректерді сақтауды цифрлық денсаулық сақтау субъектілері "Ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы № 832 қаулысының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>92-2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының аумағында орналастырылған серверлерде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Денсаулық сақтау ұйымдарының есептік медициналық құжаттама нысандарында дербес медициналық деректерді сақтау мерзімі "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тікеу тізілімінде № 21579 болып тіркелген) (бұдан әрі – № 175 бұйрық) 7-қосымшаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Диагностикалық жабдықты қолдана отырып алынған медициналық бейнелерді сақтау мерзімі осы Қағидаларға қосымшада айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Осы Қағидаларға қосымшада көрсетілген сақтау мерзімі өткеннен кейін диагностикалық жабдықтан алынған медициналық бейнелер жойылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Осы Қағидаларға қосымшада көрсетілген медициналық бейнелерді жинау және өңдеу "Процесс пен деректерді басқаруды қоса алғанда, медицинадағы цифрлық бейнелер мен коммуникация (DICOM)" ҚР СТ ISO 12052-2021 ұлттық стандартына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Цифрлық денсаулық сақтау субъектілерінің дербес медициналық деректерді қорғау және беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Дербес медициналық деректерді қорғау үшін цифрлық денсаулық сақтау субъектілері ақпаратты қорғаудың ұйымдастырушылық және техникалық шараларын қолдану арқылы, сондай-ақ цифрлық жүйелер мен цифрландыру объектілерінің пайдаланылуын бақылауды жүзеге асыру арқылы дербес медициналық деректердің, цифрлық активтердің құпиялылығын, тұтастығын және қолжетімділігін қорғауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Цифрлық денсаулық сақтау субъектілері цифрландыру объектілеріне қол жеткізуді бақылауды көрсетілген іс-әрекеттерді жүзеге асырған пайдаланушы туралы цифрлық ресурстарды орналастыру, өзгерту, алып тастау/жою уақыты мен фактілерін есепке алу журналдарында ақпаратты хаттамалау және журналдау арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Цифрлық денсаулық сақтау субъектілері № 175 бұйрыққа сәйкес медициналық құжаттаманы сақтаудың белгіленген мерзімдеріне сәйкес электрондық құжаттар нысанында медициналық құжаттаманың резервтік көшірмесін жасауды, сақтауды орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Пациент және (немесе) оның заңды өкілі өзінің дербес медициналық деректері туралы ақпаратты алу үшін цифрлық денсаулық сақтау субъектісіне еркін нысандағы өтінішті (сұрау салуды) жазбаша немесе электрондық құжат нысанында қолма-қол кеңсе арқылы, пошта арқылы немесе цифрлық денсаулық сақтау субъектісінің электрондық мекенжайына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Цифрлық денсаулық сақтау субъектісі пациенттің және (немесе) оның заңды өкілінің сұрау салуы бойынша өтінішті алған күннен бастап 3 (үш) жұмыс күні ішінде пациентке және (немесе) оның заңды өкіліне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербес медициналық деректердің болу фактісін растауды, дербес медициналық деректердің мақсаттарын, көздерін, жинау және өңдеу тәсілдерін қамтитын ақпаратты ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербес медициналық деректердің тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербес медициналық деректерді өңдеу мерзімдері, оның ішінде оларды сақтау мерзімдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Ақпарат беруден бас тартылған жағдайда, цифрлық денсаулық сақтау субъектісі өтінішті алған күннен бастап 3 (үш) жұмыс күнінен аспайтын мерзімде пациентке және (немесе) оның заңды өкіліне дәлелді жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық денсаулық сақтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерінің дербес</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>медициналық деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауды,өңдеуді, сақтауды,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғауды және беруді жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыру қағидаларына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Медициналық бейнелерді сақтау мерзімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диагностикалық жабдық арқылы алынған медициналық бейнелердің түрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық бейнелерді сақтау мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ересек</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 жас пен одан жоғары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z77" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар**</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 жастан 15 жасқа дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудиожазбалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биомагниттік бейнелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Компьютерлік томография </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсті доплерлік карта жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Компьютерлік рентгенография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сандық рентгенография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қос доплерлік карта жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диафанография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрокардиография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүрек электрофизиологиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эндоскопия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы тағайындау микроскопиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамырішілік ультрадыбыстық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыз қуысының рентгенографиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Беттік лазерлік сканерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Магниттік-резонанстық томография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маммография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микроскопия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенофлюороскопия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Панорамалық рентгенография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Позитрондық-эмиссиялық томография </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Слайд-микроскопия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір фотонды эмиссиялық компьютерлік томография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Термография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дыбыстық зерттеулер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгендік ангиография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы фотосурет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатерлі ісікке күдікті пациенттердің гистологиялық үлгілерінің виртуалды слайдтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнемикроскопиялық сурет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнефотографиялық сурет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеэндоскопиялық сурет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауызішілік суреттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денталды компьютерлік томограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доплерография</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Когеренттік лазерлік томограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Компьютерлік кератограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остеоденситограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пельвиометрия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рентгенорадиофлуорограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сонограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сцинтиграмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трактограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ультрадыбыстық доплерлік карта жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кең бұрышты офтальмологиялық фотосурет координаттары бар 3D бейне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кең бұрышты офтальмологиялық фотосурет. Стереографиялық проекциялық бейне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эластограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эхокардиограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15 жыл </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...1504 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2794,31 +9952,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>