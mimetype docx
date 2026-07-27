--- v0 (2025-11-18)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="86ad68c" w14:textId="86ad68c">
+    <w:p w14:paraId="d3350d1" w14:textId="d3350d1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -296,148 +296,168 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Салық жүктемесі коэффициентінің орташа салалық мәнінің есебі "Салық органдарында дара кәсіпкерлер ретінде тіркелмеген және жеке практикамен айналыспайтын жеке тұлғаларды қоспағанда, салық төлеушінің (салық агентінің) салықтық жүктемесінің коэффициентін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 20 ақпандағы № 253 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16518 болып тіркелген) бекітілген Салық органдарында дара кәсіпкерлер ретінде тіркелмеген және жеке практикамен айналыспайтын жеке тұлғаларды қоспағанда, салық төлеушінің (салық агентінің) салықтық жүктемесінің коэффициентін есептеу қағидаларының </w:t>
+      2. Салық жүктемесі коэффициентінің орташа салалық мәнінің есебі "Салықтық жүктемесінің коэффициентін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 23 қазандағы № 620 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №37218 болып тіркелген) бекітілген салықтық жүктемесінің коэффициентін есептеу қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармағында</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> көзделген тәртіпте айқындалатындығы белгіленсін.</w:t>
+        <w:t>4-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалатындығы белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте салықтық жүктеменің орташа салалық коэфициенті мәнінің есебі әрбір күнтізбелік жыл үшін жеке жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 519</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы министрінің 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -721,55 +741,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1095,31 +1115,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>