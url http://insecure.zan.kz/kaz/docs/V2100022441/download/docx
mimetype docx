--- v0 (2025-11-18)
+++ v1 (2026-06-10)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="27627f0" w14:textId="27627f0">
+    <w:p w14:paraId="af0f034" w14:textId="af0f034">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +86,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 31 наурыздағы № 32 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 31 наурызда № 22441 болып тіркелді</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 31 наурыздағы № 32 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 31 наурызда № 22441 болып тіркелді. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2026 жылғы 31 наурыздағы № 21 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1627,127 +1705,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық экономика министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2088,449 +2178,456 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № ___/_____/_____/_____ ФУНКЦИЯЛАР ПАСПОРТЫ (мемлекеттік органның нөмірі/құрылымдық бөлімше/функция түрі/реттік нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="638"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="11167"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік органның атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11167" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7023100" cy="444500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="7023100" cy="444500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылымдық бөлімше:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байланысатын тұлға:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11167" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="6997700" cy="660400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6997700" cy="660400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжат көзіне байланысты функцияның атауы: ҚР-ның тиісті нормативтік құқықтық актісінен функциялар мәтіні толық келтіріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="199" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік орган туралы ережеден</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="295" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2564,203 +2661,175 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзге де нормативтік құқықтық актілерден (Қазақстан Республикасы Үкіметінің қаулысынан, бұйрықтардан және тағы басқалары.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="199" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="295" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Егер функция мемлекеттік көрсетілетін қызмет болып табылса, онда үшінші көзде Мемлекеттік көрсетілетін қызметтер тізіліміне сәйкес атауы және көрсетілетін қызмет коды көрсетіледі (Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің міндетін атқарушының 2020 жылғы 31 қаңтардағы № 39/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2771,63 +2840,64 @@
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19982 болып тіркелген).ФУНКЦИЯ СИПАТТАМАСЫ (тиісті ұяшықта Х түрінде және өзге де ақпаратты қажет болған жағдайда көрсетіңіз)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1384"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3471"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
@@ -2871,943 +2941,911 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ЗАҢЫНА</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> СӘЙКЕС ФУНКЦИЯНЫҢ ТҮРІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7445" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стратегиялық функция болып табыла ма?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3471" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="939800" cy="469900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="469900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:tcW w:w="7445" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоспарлы құжаттарды әзірлеу, қабылдау, мемлекеттік жоспарлау жүйесін айқындау, халықаралық қатынастарды, ұлттық қауіпсіздік пен қорғаныс қабілеттілігін қамтамасыз ету жөніндегі функциялар стратегиялық функциялар болып табылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7445" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реттеуші функция болып табыла ма?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3471" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="939800" cy="469900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="469900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:tcW w:w="7445" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік функциялардың іске асырылуын нормативтік құқықтық қамтамасыз ету, нормативтік құқықтық актілерді тіркеу және олардың орындалуына талдау жүргізу, мемлекеттік органдардың қызметін үйлестіру, мемлекеттік активтерді басқару жөніндегі функциялар реттеуші функциялар болып табылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7445" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Іске асыру функциясы болып табыла ма?*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3471" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="939800" cy="469900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="469900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:tcW w:w="7445" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоспарлы құжаттарды, нормативтік құқықтық актілерді орындауға, мемлекеттік органның жоспарлы құжаттарында көзделген мақсаттар мен міндеттерге қол жеткізуге, мемлекеттік қызметтер көрсетуге, рұқсат беру құжаттарын (лицензиялауды, тіркеуді, сертификаттауды қоса алғанда) беруге бағытталған функциялар іске асыру функциялары болып табылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3.1</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7445" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * Функция мемлекеттік қызмет болып табыла ма?</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бақылау функциясы болып табыла ма?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3471" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="736600" cy="889000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="736600" cy="889000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:tcW w:w="7445" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке және заңды тұлғалар, оның ішінде мемлекеттік мекемелер қызметінің нормативтік құқықтық актілерде белгіленген талаптарға, ал Қазақстан Республикасының заңдарында көзделген жағдайда, Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің жарлықтарында және Қазақстан Республикасы Үкіметінің қаулыларында белгіленген талаптарға сәйкестігі тұрғысынан тексеру және бақылау жөніндегі функциялар бақылау функциялары болып табылады.</w:t>
@@ -3825,172 +3863,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. ІС-ӘРЕКЕТТЕРІНІҢ ҰЗАҚТЫҒЫНА ЖӘНЕ ОРТАҚТЫҒЫ ДӘРЕЖЕСІНЕ БАЙЛАНЫСТЫ ФУНКЦИЯНЫҢ ТҮРІ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6102"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2713"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6102" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тиісті ұяшықта Х түрінде және өзге де ақпаратты қажет болған жағдайда көрсетіңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2712" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уақытша іске асыру мерзімі көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="773" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2713" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4030,419 +4069,414 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. ФУНКЦИЯНЫ КІМ ОРЫНДАЙДЫ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1696"/>
-        <w:gridCol w:w="10604"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік органның дербес бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10604" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 функцияны нақты орындаушылардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бірнеше бөлімшелермен бірлесіп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10604" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы</w:t>
@@ -4471,121 +4505,114 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бөлімшелер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10604" w:type="dxa"/>
-[...28 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 функцияны нақты орындаушылардың саны</w:t>
@@ -4614,175 +4641,172 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қатысу дәрежесі еркін нысанда (пайыздық қатынаста)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аумақтық органдармен бірлесіп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10604" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы</w:t>
@@ -4922,165 +4946,162 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қатысу дәрежесі еркін нысанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік органның ведомствосы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10604" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5194,255 +5215,253 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 функцияны нақты орындаушылардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ведомстволық бағынысты ұйымдар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10604" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1439"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3213"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік мекеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1999" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5471,319 +5490,284 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республикалық мемлекеттік қазынашылық кәсіпорын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2318" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акционерлік қоғам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3213" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жауапкершілігі шектеулі серіктестік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1999" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2318" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3213" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5972,68 +5956,61 @@
               <w:t>
 * Ұлттық экономика министрлігінің Табиғи монополияларды реттеу және бәсекелестікті қорғау комитетінен қосымша ақпарат сұралады;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6054,122 +6031,119 @@
               <w:t>
 бәсекелес орта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6329,364 +6303,337 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ҚАРЖЫЛАНДЫРУ КӨЗІ:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1153"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4997"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 республикалық бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жергілікті бюджет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті алушылардың есебінен (көрсетілетін қызмет құнын көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4997" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзге де қаржыландыру көздері (нақты қандай екенін көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1153" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4997" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4997" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер функцияны ведомстволық бағынысты ұйымдар орындаса, онда ұйымдар қызметінің жылдық қаржыландырылуы көрсетіледі ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6713,507 +6660,499 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. ФУНКЦИЯНЫ ТҰТЫНУШЫ:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6089"/>
-        <w:gridCol w:w="6211"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік органның дербес бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6089" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6211" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6089" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6211" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6089" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік органның, құрылымдық бөлімшенің, ведомствоның, ведомстволық бағынысты ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6089" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кәсіпкерлік қызметпен байланысты емес азаматтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6211" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6089" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аумақтық қамту</w:t>
@@ -7279,336 +7218,330 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 әлеуметтік мәртебесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6089" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кәсіпкерлік қызметпен байланысты емес ұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6211" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдық-құқықтық нысаны (мысалы қоғамдық бірлестік)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6089" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кәсіпкерлік субъектілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6211" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6089" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ұйымдық-құқықтық нысаны (жеке кәсіпкер, жауапкершілігі шектеулі серіктестік, акционерлік қоғам, өзін-өзі реттейтін ұйым, коммерциялық емес ұйым және басқалары).</w:t>
@@ -7839,310 +7772,305 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. ФУНКЦИЯНЫ ТҰТЫНУШЫЛАРДЫ БАҚЫЛАУДЫҢ ЖҮЗЕГЕ АСЫРЫЛУЫ:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3458"/>
-        <w:gridCol w:w="8842"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8842" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қажет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8842" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бақылау функциясының атауы</w:t>
@@ -8171,51 +8099,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бақылау субъектісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бақылау түрі (тексеру немесе бақылаудың өзге де нысандары)</w:t>
@@ -8269,1146 +8197,1094 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. ЕГЕР ФУНКЦИЯ МЕМЛЕКЕТТІК КӨРСЕТІЛЕТІН ҚЫЗМЕТ БОЛЫП ТАБЫЛСА:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9954"/>
-        <w:gridCol w:w="2346"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9954" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұтынушы үшін қызмет құны __________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...28 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9954" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 реттелетін қызметтің немесе әрекеттердің (операциялардың) қауіптілік деңгейіне байланысты көрсетілетін қызмет түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...28 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9954" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9954" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рұқсат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9954" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 хабарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9954" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қызметті көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9954" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электрондық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...28 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9954" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...28 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9954" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аралас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId28"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9954" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұтынушы үшін қызмет көрсету мерзімі ______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId29"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9954" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сол арқылы қызмет көрсетілетін ұйымның атауы_________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2346" w:type="dxa"/>
-[...28 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. ФУНКЦИЯНЫҢ ІСКЕ АСЫРЫЛУЫН БАҒАЛАУ ИНДИКАТОРЛАРЫ (мақсаттары мен міндеттерін еркін нысанда сипаттау)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -9503,1014 +9379,990 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. ФУНКЦИЯНЫ БЕРУДІҢ ҰСЫНЫЛЫП ОТЫРҒАН ТӘСІЛІ:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6029"/>
-        <w:gridCol w:w="6271"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6029" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 берілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6271" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId31"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (себебін жазу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6029" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аутсорсинг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6271" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId32"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (конкурстық негізде сыртқы орындаушылармен келісімшарттар жасасу арқылы мемлекеттік органдардың мемлекеттің әлеуметтік-экономикалық тұрақтылығын қамтамасыз етумен байланысты емес мемлекеттік функцияларының нақты түрлерін іске асыру бойынша өкілеттіліктерін бәсекелес ортаға беру);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6029" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік тапсырма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6271" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId33"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (жекелеген мемлекеттік қызметтер көрсетуге, бюджеттік инвестициялық жобаларды іске асыруға және мемлекеттің әлеуметтік-экономикалық тұрақтылығын қамтамасыз етуге бағытталған басқа да міндеттерді орындауға заңды тұлғаларға тапсырыс беру);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6029" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік әлеуметтік тапсырыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6271" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId34"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6029" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (бюджет қаражаты есебінен үкіметтік емес ұйымдар орындайтын, әлеуметтік салада міндеттерді шешуге бағытталған, әлеуметтік бағдарламаларды, әлеуметтік жобаларды іске асыру нысанына тапсырыс);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6271" w:type="dxa"/>
-[...28 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6029" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті алушылардың есебінен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6271" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId35"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (функцияларды мемлекеттік қаржыландырусыз беру);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6029" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 міндетті мүшелікке негізделген өзін-өзі реттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6271" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId36"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10538,709 +10390,695 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. БЕРУДІҢ ҰСЫНЫЛЫП ОТЫРҒАН НЫСАНЫ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="963"/>
-        <w:gridCol w:w="11337"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пилоттық жоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11337" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId37"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кезеңдік беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11337" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId38"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 баламалы беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11337" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId39"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мемлекеттік органда сақтай отырып функцияны беру, бұл ретте тұтынушыға мемлекеттен немесе бәсекелес ортадан көрсетілетін қызметті алу таңдауы ұсынылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ішінара беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11337" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId40"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 толық беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11337" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1143000" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId41"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылымдық бөлімшенің басшысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -11260,63 +11098,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11638,35 +11498,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId42"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>