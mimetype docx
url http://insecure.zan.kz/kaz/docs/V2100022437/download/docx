--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2299e0" w14:textId="c2299e0">
+    <w:p w14:paraId="f853fab" w14:textId="f853fab">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,339 +76,565 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Тауардың шығарылған елін растау мақсатында тауарды әкелетін елдердің ақпараттық жүйелерінде экспорттаушыларды тіркеу қағидаларын бекіту туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+        <w:t>Тауардың шығарылған елін растау мақсатында әкелетін елдердің цифрлық жүйелерінде экспорттаушыларды тіркеу қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 31 наурыздағы № 244-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 31 наурызда № 22437 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы туралы" 2013 жылғы 4 шілдедегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Тауардың шығарылған елін растау мақсатында тауарды әкелетін елдердің цифрлық жүйелерінде экспорттаушыларды тіркеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Сауда және интеграция министрлігінің Сыртқы сауда қызметі департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Сауда және интеграция министрлігінің Сыртқы сауда қызметі департаменті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сауда және интеграция министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -672,278 +898,500 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 244-НҚ Бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тауардың шығарылған елін растау мақсатында тауарды әкелетін елдердің ақпараттық жүйелерінде экспорттаушыларды тіркеу қағидалары</w:t>
+        <w:t xml:space="preserve"> Тауардың шығарылған елін растау мақсатында тауарды әкелетін елдердің цифрлық жүйелерінде экспорттаушыларды тіркеу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Тауардың шығарылған елін растау мақсатында әкелетін елдердің цифрлық жүйелерінде экспорттаушыларды тіркеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы туралы" Қазақстан Республикасы Заңының 14-бабының 7-1) тармақшасына сәйкес әзірленді және Норвегия Корольдігінің және/немесе Швейцария Конфедерациясының аумағына тауарларды әкелу кезінде тарифтік преференцияларды алу үшін тауарлардың шығарылған елін растау мақсатында экспорттаушыларды әкелетін елдердің цифрлық жүйелерінде тіркеу тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидалардың мақсаттары үшін келесі негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммерциялық құжат – сыртқы сауда және өзге де қызметті жүзеге асыру кезінде, сондай-ақ тауарларды Еуразиялық экономикалық одақтың кедендік шекарасы арқылы өткізуге байланысты мәмілелердің жасалуын растау үшін пайдаланылатын құжаттар (шот-фактуралар (инвойстар), өзіндік ерекшеліктер, тиеу (қаптау) парақтары және өзге де құжаттар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті ұйым – "Атамекен" Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті тұлға – тауарлардың шығарылған елін растау мақсатында тауарды әкелетін елдердің цифрлық жүйелерінде уәкілетті ұйымның штатында тұратын және экспорттаушыларды тіркеуді жүзеге асыратын қызметкер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> 2-тарау. Тауарларды әкелу елдерінің цифрлық жүйесіне экспорттаушыларды тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Тауардың шығарылған елін растау мақсатында тауарды әкелетін елдердің ақпараттық жүйелерінде экспорттаушыларды тіркеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы туралы" 2013 жылғы 4 шілдедегі Қазақстан Республикасы Заңының </w:t>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+      Ескерту. Тақырып жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Норвегия Корольдігі, Швейцария Конфедерациясы Норвегия Корольдігі, Швейцария Конфедерациясы дамушы және ең аз дамыған елдерден шығарылатын тауарларға қатысты (бұдан әрі – Норвегия мен Швейцарияның ПБЖ) преференциялардың бас жүйесі шеңберінде Норвегия Корольдігінің және/немесе Швейцария Конфедерациясының аумағына тауарларды әкелу кезінде тарифтік преференцияларды алу үшін экспорттаушы тауарды әкелу елдерінің цифрлық жүйелеріне (бұдан әрі – REX жүйесі) тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      3. Норвегия Корольдігі, Швейцария Конфедерациясы Норвегия Корольдігі, Швейцария Конфедерациясы дамушы және ең аз дамыған елдерден шығарылатын тауарларға қатысты (бұдан әрі – Норвегия мен Швейцарияның ПБЖ) преференциялардың бас жүйесі шеңберінде Норвегия Корольдігінің және/немесе Швейцария Конфедерациясының аумағына тауарларды әкелу кезінде тарифтік преференцияларды алу үшін экспорттаушы тауарды әкелу елдерінің ақпараттық жүйелеріне (бұдан әрі – REX жүйесі) тіркеледі.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Экспорттаушы REX жүйесінде тіркелу үшін уәкілетті ұйымға осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша тіркеу нөмірін алуға арналған өтінішті (бұдан әрі – № 1 өтініш) қағаз (пошта арқылы немесе қолма-қол) немесе уәкілетті ұйымның цифрлық жүйесі арқылы электрондық түрде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       № 1 өтінішке Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Индустрия және жаңа технологиялар министрінің 2014 жылғы 8 шілдедегі № 257 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -992,970 +1440,1156 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1 өтініш қазақ немесе орыс және ағылшын тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1 өтінішке берілген ақпараттарды жариялау туралы экспорттаушылар келіскен жағдайда, осы ақпарттар Еуропалық комиссия веб-сайтында мынадай мәліметтерді көрсете отырып: экспорттаушылардың тіркеу нөмірі, атауы, экспорттаушылардың мекен-жайы мен байланыс мәліметтері, экспорттаушылардың негізгі қызмет түрлері, үйлестірілген жүйені кодын көрсете отырып тауарлардың сипаттамасы, № 1 өтінішін тіркеу күні (күні, тіркелуі жарамды болып табылады), тіркеу нөмірінің тіркелген күні, кері қайтарып алудың тіркеу күні жарияланады. Егер экспорттаушылар келіспеген жағдайда тек экспорттаушылардың тіркеу нөмірі, № 1 өтінішін тіркеу күні (күні, тіркелуі жарамды болып табылады), тіркеу нөмірінің тіркелген күні, кері қайтарып алудың тіркеу күні жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Экспорттаушыларды REX жүйесінде тіркеу уәкілетті тұлғамен Еуропалық комиссияның веб-сайтында № 1 өтініш тіркелген күннен бастап 5 (бес) жұмыс күнінен кешіктірмейтін мерзімде экспорттаушыға тіркеу нөмірін беру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы қағидалардың 4-тармағына сәйкес берліген № 1 өтінішті уәкілетті ұйым алған кезде тіркеу күні жарамды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Еуропалық комиссияның веб-сайтына кіру уәкілетті тұлғаның жеке логині мен паролі арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Экспорттаушының тіркеу нөмірі мынадай құрылымға ие:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      KZREXKKКДДММYYYYNNNN,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда KZ – Қазақстан Республикасының ISO сәйкес әріптік коды (2 әріп);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      REX – Rex аббревиатурасы (3 әріп);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ККК – уәкілетті ұйымның өңірлік бөлімшесінің цифрлық коды (3 сан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DD – Өтінішті тіркеу күні (2 сан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ММ – Өтінішті тіркеу айы (2 сан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      YYYY – Өтінішті тіркеу жылы (4 сан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      NNNN – 0001 нөмірінен бастап өтпелі нөмірлеуі бар REX жүйесіндегі тіркеудің реттік нөмірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті ұйым REX жүйесінде тіркелгеннен кейін 2 (екі) жұмыс күні ішінде экспорттаушыға тіркеу нөмірін, № 1 өтініштің тіркелген күнін (тіркеу жарамды болып табылатын күнді) және тіркеу нөмірі берілген күнді көрсете отырып, оның REX жүйесінде тіркелгені туралы хабарламаны қағаз немесе электрондық түрде цифрлық жүйе арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      KZREXKKКДДММYYYYNNNN,</w:t>
-[...144 lines deleted...]
-      7. Уәкілетті ұйым REX жүйесінде тіркелгеннен кейін 2 (екі) жұмыс күні ішінде экспорттаушыға тіркеу нөмірін, № 1 өтініштің тіркелген күнін (тіркеу жарамды болып табылатын күнді) және тіркеу нөмірі берілген күнді көрсете отырып, оның REX жүйесінде тіркелгені туралы хабарламаны қағаз немесе электрондық түрде ақпараттық жүйе арқылы жібереді.</w:t>
+      Уәкілетті тұлға сондай-ақ тіркеу нөмірін, № 1 өтінішті тіркеу күнін (тіркеу жарамды болып табылатын күні) және тіркеу нөмірін беру күнін экспорттаушының № 1 өтінішінің 7-тармағына енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уәкілетті ұйым № 1 өтініш тіркелген күннен бастап 3 (үш) жұмыс күні ішінде экспорттаушыны REX жүйесінде тіркеуден бас тарту туралы, бас тарту себептерін көрсете отырып:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті тұлға сондай-ақ тіркеу нөмірін, № 1 өтініштің тіркеу күнін (тіркеу жарамды болып табылатын күнді) және тіркеу нөмірін беру күнін экспорттаушы № 1өтінішінің 7-тармағына енгізеді.</w:t>
-[...18 lines deleted...]
-      8. Уәкілетті ұйым № 1 өтініш тіркелген күннен бастап 3 (үш) жұмыс күні ішінде экспорттаушыны REX жүйесінде тіркеуден бас тарту туралы, бас тарту себептерін көрсете отырып:</w:t>
+      1) толық емес және (немесе) анық емес ақпараттар, немесе осы қағидалардың 4-тармағына сәйкес емес ұсынылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бұйрыққа сәйкес құжаттар пакеті толық ұсынылмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тарифтік преференциялар беру мақсаттылығы үшін Норвегия Корольдігімен және Швейцария Конфедерациясымен қолданылатын дамушы және ең аз дамыған елдерден шығарылатын тауарларды анықтау қағидаларына тауарлар сәйкес келмеген жағдайларда хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Осы қағидалардың 19-тармағында көзделген жағдайды қоспағанда, экспорттаушыларды REX жүйесінде тіркеу бір рет жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...69 lines deleted...]
-      9. Осы қағидалардың 19-тармағында көзделген жағдайды қоспағанда, экспорттаушыларды REX жүйесінде тіркеу бір рет жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті ұйымның тіркеуді кері қайтарып алу жағдайларын қоспағанда, REX жүйесінде (тіркеу нөмірі) тіркеудің қолданылу мерзімі шектелмеген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Норвегия Корольдігінің және/немесе Швейцария Конфедерациясының аумағына тауарларды әкелу кезінде Норвегия мен Швейцарияның ПБЖ шеңберінде тарифтік преференциялар алу үшін экспорттаушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тауардың шығу тегі туралы өтінішті (бұдан әрі - № 2 өтініш) дербес жасайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 2 өтініш коммерциялық құжатта экспорттаушылардың атауы мен толық мекен-жайларын, тауарлардың шығарылған елдері, тауарларды әкелу елдері, өнім сипаттамасы/тауарлар мен шығарылған күні, тауарларды жеткілікті қайта өңдеу критериясы, үйлестірілген жүйенің кодтарын көрсете отырып ағылшын тілінде ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тауарлар партиясының құны 10 300 (он мың үш жүз) швейцар франкінің немесе 60 000 (алпыс мың) норвег кронының шекті мәнінен төмен болса, экспорттаушы № 2 өтінішті REX жүйесінде тіркеусіз жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тауарлар партиясының құны 10 300 (он мың үш жүз) швейцар франкінің немесе 60 000 (алпыс мың) норвег кронының шекті мәнінен асып кетсе, № 2 өтініште экспорттаушының тіркеу нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 2 өтініш коммерциялық құжатқа мәтін енгізу арқылы тауардың әрбір партиясына экспорттаушымен жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлік құжатын коммерциялық құжат ретінде қарастыруға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер коммерциялық құжат бірнеше беттен тұрса, әр бет нөмірленуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сауда қызметiн реттеу саласындағы уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) уәкілетті тұлғалар, олардың байланыс деректері туралы, сондай-ақ уәкілетті тұлғалардың ауысуы және (немесе) олардың байланыс деректерінің өзгеруі туралы ақпаратты уәкілетті ұйым ұсынған ақпарат негізінде Норвегия Корольдігі мен Швейцария Конфедерациясының кедендік органдарына жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...123 lines deleted...]
-      12. Сауда қызметiн реттеу саласындағы уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) уәкілетті тұлғалар, олардың байланыс деректері туралы, сондай-ақ уәкілетті тұлғалардың ауысуы және (немесе) олардың байланыс деректерінің өзгеруі туралы ақпаратты уәкілетті ұйым ұсынған ақпарат негізінде Норвегия Корольдігі мен Швейцария Конфедерациясының кедендік органдарына жібереді.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. REX жүйесінде экспорттаушының тіркеу деректерін өзгерту қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тіркеу деректері өзгерген жағдайда экспорттаушы 3 (үш) жұмыс күні ішінде уәкілетті ұйымға өзгерістерді көрсете отырып және келесі растайтын құжаттарды қоса бере отырып, өзгерістер мен олардың себептері туралы хабарлайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұйымдық-құқықтық нысаны, атауы не оның орналасқан жері өзгерген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметтегі өзгерістер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тауар позицияларының немесе үйлестірілген жүйе кодтарының өзгеруі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Уәкілетті ұйым осы Қағидарлардың 13-тармағына сәйкес ақпараттарды алған күннен бастап күнтізбелік 10 (он) күн ішінде REX жүйесіне тиісті өзгерістер енгізеді не тіркеу деректерін өзгертуден бас тартады және тіркеу деректерінің өзгертуден немесе тіркеу деректерін өзгертуден бас тарту себептері туралы экспорттаушыға уәкілетті ұйымның цифрлық жүйесі арқылы қағаз немесе электрондық түрде хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Дұрыс емес немесе толық емес ақпарат ұсынған немесе осы Қағидалардың 13-тармағына сәйкес келмеген жағдайда уәкілетті ұйым экспорттаушыға REX жүйесіндегі тіркеу деректерін өзгертуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. REX жүйесінде экспорттаушының тіркеу деректерін өзгерту қағидалары</w:t>
-[...113 lines deleted...]
-      15. Дұрыс емес немесе толық емес ақпарат ұсынған немесе осы Қағидалардың 13-тармағына сәйкес келмеген жағдайда уәкілетті ұйым экспорттаушыға REX жүйесіндегі тіркеу деректерін өзгертуден бас тартады.</w:t>
+        <w:t xml:space="preserve"> 4- тарау. REX жүйесінде экспорттаушының тіркелуін кері қайтарып алу Қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4- тарау. REX жүйесінде экспорттаушының тіркелуін кері қайтарып алу Қағидалары</w:t>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Экспорттаушы REX жүйесінде тіркелуін кері қайтарып алуды уәкілетті ұйыммен мынадай жағдайда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      16. Экспорттаушы REX жүйесінде тіркелуін кері қайтарып алуды уәкілетті ұйыммен мынадай жағдайда:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Норвегия мен Швейцарияның ПБЖ шеңберінде тауарлар экспорты жөніндегі қызметі мен/немесе қызметінің (өзгеруіне) тоқтатылуына байланысты REX жүйесіндегі тіркеуді кері қайтарып алу туралы экспорттаушының өтініші (еркін нысанда) бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер верификация (тексеру) қорытындылары бойынша экспорттаушының Норвегия мен Швейцарияның ПБЖ шарттарына сәйкес келмейтіні анықталса, уәкілетті органның өтінімі бойынша жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті органның өтінімі бойынша егер верификация (тексеру) қорытындылары бойынша экспорттаушының REX жүйесінде тіркеу кезінде өзіне алған міндеттемелерді сақтамауы анықталса жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер Норвегия Корольдігі және/немесе Швейцария Конфедерациясымен Қазақстан Республикасы үшін Норвегия мен Швейцарияның ПБЖ шеңберінде тарифтік преференциялар беру жойылса уәкілетті органның өтінімі бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Уәкілетті ұйым экспорттаушыға кері қайтарып алу күнін және негіздемесін көрсете отырып, тіркеуді кері қайтарып алу туралы хабарламаны кері қайтарып алу күнінен бастап 3 (үш) жұмыс күнінен кешіктірмей жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...87 lines deleted...]
-      17. Уәкілетті ұйым экспорттаушыға кері қайтарып алу күнін және негіздемесін көрсете отырып, тіркеуді кері қайтарып алу туралы хабарламаны кері қайтарып алу күнінен бастап 3 (үш) жұмыс күнінен кешіктірмей жібереді.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Уәкілетті ұйым экспорттаушының кері қайтарып алынған тіркеу нөмірін басқа экспорттаушыларды тіркеу үшін пайдаланбайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      18. Уәкілетті ұйым экспорттаушының кері қайтарып алынған тіркеу нөмірін басқа экспорттаушыларды тіркеу үшін пайдаланбайды.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Тіркеуі кері қайтарылған экспорттаушы осы Қағидалардың 2-тарауына сәйкес жаңа тіркеу нөмірін алу үшін қайта № 1 өтініш бере алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Экспорттаушы уәкілетті ұйымның тіркеуді кері қайтарып алу туралы шешіміне келіспеген жағдайда, экспорттаушы сот тәртібінде уәкілетті ұйымның шешіміне шағымдануға құқылы. Тіркеу нөмірі сот шешімі бойынша кері қайтарып алу жойылған жағдайда ғана қайта қолдануға болады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Қорытынды ережелер</w:t>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Осы Қағидалардың 4, 13 және 16-тармақтарында көрсетілген құжаттар уәкілетті ұйымда 5 (бес) жыл сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      21. Осы Қағидалардың 4, 13 және 16-тармақтарында көрсетілген құжаттар уәкілетті ұйымда 5 (бес) жыл сақталады.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Экспорттаушыларға жіберген уәкілетті ұйым хабарламаларының көшірмелері уәкілетті ұйымда кемінде 3 (үш) жыл сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2015,51 +2649,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>растау мақсатында тауарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкелетін елдердің ақпараттық</w:t>
+              <w:t>әкелетін елдердің цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйелерінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2119,1005 +2753,1080 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тіркеу нөмірін алуға арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="313"/>
-        <w:gridCol w:w="11987"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11987" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экспорттаушының атауы, толық мекенжайы (орналасқан жері) және елі, экспорттаушының/трейдердің сәйкестендіру нөмірі (ТIN)</w:t>
-[...3 lines deleted...]
-            </w:r>
+Экспорттаушының атауы, толық мекенжайы (орналасқан жері) және елі, экспорттаушының/трейдердің сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________________________________________________</w:t>
+(ТIN)_________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11987" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Байланыс ақпараты, оның ішінде телефон және факс нөмірі (болған жағдайда), электрондық пошта мекенжайы</w:t>
-[...13 lines deleted...]
-___________________________________________________________</w:t>
+Байланыс ақпараты, оның ішінде телефон және факс нөмірі (болған жағдайда), электрондық пошта мекенжайы_____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11987" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экспорттаушы қызметінің негізгі түрі: өндіріс және/немесе сауда</w:t>
-[...27 lines deleted...]
-Сауда</w:t>
+Экспорттаушы қызметінің негізгі түрі: өндіріс және/немесе сауда Өндіріс Сауда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11987" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Норвегия Корольдігі, Швейцария Конфедерациясы преференцияларының бас жүйесінің шеңберінде преференциялық режимге түсетін тауарлардың, үйлестірілген жүйенің тауар позицияларының кодтарын (немесе егер тауарлар үйлестірілген жүйенің жиырмадан астам тауар позицияларына түсетін болса тарауын) көрсететін сипаттамасы.</w:t>
-[...3 lines deleted...]
-            </w:r>
+Норвегия Корольдігі, Швейцария Конфедерациясы преференцияларының бас жүйесінің шеңберінде преференциялық режимге түсетін тауарлардың, үйлестірілген жүйенің тауар позицияларының кодтарын (немесе егер тауарлар үйлестірілген жүйенің жиырмадан астам тауар позицияларына түсетін болса тарауын) көрсететін сипаттамасы_______________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_____________________________________________________________</w:t>
-[...27 lines deleted...]
-_____________________________________________________________</w:t>
+__________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11987" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы төменде қол қойған:</w:t>
-[...3 lines deleted...]
-            </w:r>
+Jсы төменде қол қойған:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) жоғарыда келтірілген мәліметтер дұрыс екендігін мәлімдейді;</w:t>
-[...17 lines deleted...]
-            </w:r>
+1) жоғарыда келтірілген мәліметтер дұрыс екендігін мәлімдейді; 2) алдыңғы тіркеудің кері қайтарылмағанын куәландырады; егер кері қайтарылған болса, кез келген осындай кері қайтаруға әкелген жағдайдың түзетілгенін куәландырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Осы тауарлар үшін Норвегия Корольдігі, Швейцария Конфедерациясының преференцияларының бас жүйесімен айқындалған тарифтік преференцияларды беру мақсаттары үшін Норвегия Корольдігі мен Швейцария Конфедерациясы қолданатын дамушы және неғұрлым аз дамыған елдерден шығарылатын тауарлардың шығарылған елін айқындау қағидаларына сәйкес келетін және преференциялық режимге жататын тауарлар үшін ғана тауардың шығу тегі туралы өтініштерді рәсімдейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Норвегия Корольдігі, Швейцария Конфедерациясы преференцияларының бас жүйесінің преференциялық режиміне жататын тауарларды өндіру/жеткізу бойынша тиісті коммерциялық бухгалтерлік есепті жүргізеді және тауардың шығу тегі туралы өтініш жасалған күнетізбелік жылдың соңынан бастап кемінде 3 (үш) жыл тиісті құжаттарды сақтайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) уәкілетті ұйымды экспорттаушының тіркеу нөмірін алған күннен бастап оның тіркеу деректерінде олардың туындауына қарай өзгерістер туралы 3(үш) жұмыс күні ішінде хабардар етеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) уәкілетті ұйыммен өзара іс-қимыл жасайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Норвегия Корольдігінің, Швейцария Конфедерациясының кедендік органдарына баруды және бухгалтерлік жазбаларды тексеруді қоса алғанда, тауардың шығу тегі туралы оның өтінішінің дәлдігін тексеруді қабылдайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8) Норвегия Корольдігі, Швейцария Конфедерациясы преференцияларының бас жүйесі бойынша ол тауарларды экспорттау шарттарына сәйкес келмесе, тауарларды әкелу елдерінің ақпараттық жүйесінен алып тастауды талап етеді;</w:t>
-[...3 lines deleted...]
-            </w:r>
+8) Норвегия Корольдігі, Швейцария Конфедерациясы преференцияларының бас жүйесі бойынша ол тауарларды экспорттау шарттарына сәйкес келмесе, тауарларды әкелу елдерінің цифрлық жүйесінен алып тастауды талап етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9) Норвегия Корольдігі, Швейцария Конфедерациясы преференцияларының бас жүйесі бойынша тауарларды экспорттауға ниеттенбесе, тауарларды әкелу елдерінің ақпараттық жүйесінен алып тастауды талап етеді.</w:t>
-[...3 lines deleted...]
-            </w:r>
+9) Норвегия Корольдігі, Швейцария Конфедерациясы преференцияларының бас жүйесі бойынша тауарларды экспорттауға ниеттенбесе, тауарларды әкелу елдерінің цифрлық жүйесінен алып тастауды талап етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _________________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экспорттаушының Т.А.Ә.(болған жағдайда), лауазымы, күні, қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11987" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экспорттаушының Еуропалық комиссияның веб-сайтында оның деректерін жариялауға келісімі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экспорттаушы осы өтініште ұсынылған ақпаратты жариялау туралы келіскен жағдайда, бұл ақпарат Еуропалық комиссия веб-сайтында жарияланады (ec. europa. eu/ tax atio n_ customs/ dds2/ eos/ rex_ home. jsp? Lang=en).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде қол қоюшы осы ақпаратты Еуропалық Комиссияның веб-сайтында жариялауға келіседі. Осы өтініште ұсынылған ақпаратты Еуропалық комиссияның веб-сайтында жариялаумен келіспеген жағдайда, уәкілетті ұйымға сұрату жібереді.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экспорттаушының Т.А.Ә. (болған жағдайда), лауазымы, күні, қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="313" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11987" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уәкілетті ұйымның толтыруына арналған жол</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш беруші келесі нөмірмен тіркелді:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тіркеу нөмірі:_____________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тіркелген күні _____________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тіркеу қолданылуы басталатын күн _____________________________________</w:t>
-[...3 lines deleted...]
-            </w:r>
+Тіркеу қолданылуы басталатын күн</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті ұйымның уәкілетті тұлғасының Т.А.Ә. (болған жағдайда), қолы ____________________________________________________________</w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті ұйымның уәкілетті тұлғасының Т.А.Ә. (болған жағдайда), қолы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3182,178 +3891,138 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>растау мақсатында тауарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкелетін елдердің ақпараттық</w:t>
+              <w:t>әкелетін елдердің цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүйелерінде</w:t>
+              <w:t>жүйелерінде экспорттаушыларды тіркеу қағидаларына 2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тауардың шығу тегі туралы өтініш </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжатта көрсетілген тауарларды экспорттаушы (атауы, мекенжайы, экспорттаушының тіркеу нөмірі) егер өзгеше көрсетілмесе, бұл тауарлар преференциялардың бас жүйесінің (Норвегия Корольдігі/Швейцария Конфедерациясы) шығу қағидаларына сәйкес Қазақстаннан преференциялық шығу тегіне ие және шығу өлшемшарты (P/W, үйлестірілген жүйенің коды) сәйкес келетінін мәлімдейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3411,55 +4080,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3785,31 +4454,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>