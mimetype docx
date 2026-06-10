--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="58c1c00" w14:textId="58c1c00">
+    <w:p w14:paraId="ae9158c" w14:textId="ae9158c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 15 наурыздағы № 50 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 19 наурызда № 22370 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 15 наурыздағы № 50 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 19 наурызда № 22370 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңы 31-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -388,140 +388,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы нарығын реттеу және </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">дамыту Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1050,130 +1066,224 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Кредиттік есепте соңғы ақпараты Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағында белгіленген мерзімнен ерте алынған кредит бойынша ақпарат көрсетілмейді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген, 2017 жылғы 7 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1186,90 +1296,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "19. Қарыз алушы банкке шарттың талаптарына өзгерістер енгізу туралы жазбаша өтінішпен жүгінген жағдайда, банк борышкердің жазбаша өтінішін алған күннен кейін күнтізбелік 15 (он бес) күн ішінде ұсынылған банктік қарыз шартын өзгерту талаптарын қарайды және қарыз алушыға Банктер туралы заңның 36-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген шешімдердің бірін жазбаша нысанда хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарыз алушының ұсыныстарын банктің өтініштердің осындай түрін қарауға уәкілетті органы қарайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1630,91 +1740,91 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарыз алушы - жеке тұлға оңалту рәсімін өткізу туралы өтінішпен бес жылда бір рет жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банкке қарыз алушы - жеке тұлғаға одан өтінішіті алмай оңалту жоспарын ұсынуға жол беріледі.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтыру енгізу және Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің жекелеген нормаларының қолданылуын тоқтата тұру туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 қазандағы № 106 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21554 болып тіркелген, 2020 жылғы 3 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер мен толықтыру енгізілетін нормативтік құқықтық актілерінің тізбесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1729,51 +1839,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесіне (бұдан әрі – Тізбе) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2266,166 +2376,167 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мөлшеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="575"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баптар атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2464,2496 +2575,2496 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 І топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолма-қол теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің қолма-қол шетел валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тазартылған бағалы металдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Үкіметіне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық Банкке берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық Банктегі салымдар және Ұлттық Банкке өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық даму банкіндегі Қазақстан Республикасының ұлттық валютасымен салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының жергілікті атқарушы органдарының салықтар мен бюджетке төленетін басқа да төлемдер бойынша дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Үкіметі мен Ұлттық Банк шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұр-Сұлтан, Алматы және Шымкент қалаларының жергілікті атқарушы органдары шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының бағалы қағаздар рыногы туралы заңнамасына сәйкес "Қазақстанның Даму Банкі" акционерлік қоғамы, "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі", "Проблемалық кредиттер қоры" акционерлік қоғамдары шығарған бағалы қағаздар және Қазақстан Республикасының ұлттық валютасымен номинирленген Еуразиялық даму банкі шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының жүз пайызы Ұлттық Банкке тиесілі заңды тұлға шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ-" төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктерге ашық корреспонденттік шоттар бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің І тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4992,2157 +5103,2157 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІ топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің қолма-қол шетел валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының жергілікті атқарушы органдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдарға берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің І тобына жатқызылған дебиторлық берешекті қоспағанда, Қазақстан Республикасының жергілікті атқарушы органдарының дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұр-Сұлтан, Алматы және Шымкент қалаларының жергілікті атқарушы органдары шығарған мемлекеттік бағалы қағаздарын қоспағанда, Қазақстан Республикасының жергілікті атқарушы органдары шығарған мемлекеттік бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 П Банк баланста ұстап тұратын және Standard &amp; Poor's агенттігінің "ААА"-тен "АА-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzAAA"-тен "kzAA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің ІІ тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7181,1669 +7292,1669 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІІ топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тазартылмаған бағалы металдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейін төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдарға берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мынадай талапқа сәйкес келетін ипотекалық тұрғын үй қарыздары (осы кестенің 75, 77 және 78-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда): берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы қоса алғанда кепіл құнының 50 (елу) пайызынан аспайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының жүз пайызы Ұлттық Банкке тиесілі заңды тұлғаның сатып алу үшін белгіленген талаптарына сәйкес келетін ипотекалық тұрғын үй қарыздары, сондай-ақ олар бойынша сыйақылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының жүз пайызы Ұлттық Банкке тиесілі заңды тұлғаға қайта берілген ипотекалық тұрғын үй қарыздары бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мынадай талаптарға сәйкес келетін ипотекалық тұрғын үй қарыздары (осы кестенің 75, 77 және 78-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда): берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы қоса алғанда кепіл құнының 51 (елу бір) пайызынан 85 (сексен бес) пайызына дейін қоса алғандағы шекте болады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да ипотекалық тұрғын үй қарыздары (осы кестенің 75, 77 және 78-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес 35 (отыз бес) пайыздан аз провизиялар (резервтер) қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 74, 75, 76, 77 және 78-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес 35 (отыз бес) пайыздан көп және 50 (елу) пайыздан аз провизиялар (резервтер) қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 74, 75, 76, 77 және 78-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес 50 (елу) пайыздан көп провизиялар (резервтер) қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 74, 75, 76, 77 және 78-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8851,1439 +8962,1447 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасының 2015 жылғы 29 қазандағы Кәсіпкерлік </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілерге берілген, мынадай критерийлерге сәйкес келетін қарыздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қарыз сомасы меншікті капиталдың 0,02 (нөл бүтін жүзден екі) пайызынан аспайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) қарыз валютасы – теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен бастап "А-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк баланста ұстап тұратын және Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's агенттігінің ұлттық шәкілі бойынша "kzA+"-тен "kzA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ-"-тен "ВВ+"-ке дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейіндегі рейтингі бар Қазақстан Республикасының резидент банктеріне немесе Standard &amp; Poor's агенттігінің "ВВВ-"-тен "ВВ+"-ке дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банкке ашылған корреспонденттік шоттар бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қазақстан қор биржасы" акционерлік қоғамына талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің ІІІ тобына енгізілген активтер бойынша есептелген сыйақы (осы кестенің 49 және 50-жолдарында көрсетілген активтер бойынша есептелген сыйақыны қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10322,3151 +10441,3171 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІV топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық үкіметтеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық банктеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің жергілікті билік органдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдарға, тиісті рейтингтік бағасы жоқ резидент ұйымдарға және Standard &amp; Poor's агенттігінің "ВВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-ұйымдарға берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдарға, тиісті рейтингтік бағасы жоқ резидент ұйымдарға және Standard &amp; Poor's агенттігінің "ВВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар және тиісті валюталық түсімі жоқ және (немесе) валюталық тәуекелдері қарыз алушы тарапынан тиісті хеджирлеу құралдарымен өтелмеген бейрезидент ұйымдарға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 1 (бір) жылдан астам мерзімге берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің ІІІ тобына жатқызылғандарды қоспағанда, жеке тұлғаларға 2016 жылғы 1 қаңтарға дейін берілген қарыздар, оның ішінде тұтынушылық қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің ІІІ тобына жатқызылғандарды қоспағанда және тиісті валюталық түсімі жоқ және (немесе) валюталық тәуекелдері қарыз алушы тарапынан тиісті хеджирлеу құралдарымен өтелмеген жеке тұлғаларға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 1 (бір) жылдан астам мерзімге берілген қарыздар, оның ішінде тұтынушылық қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк есептейтін төмендегі өлшемшарттардың біріне сәйкес келетін жеке тұлғаларға 2016 жылғы 1 қаңтар - 2019 жылғы 31 желтоқсан аралығында берілген қамтамасыз етілмеген қарыздар, оның ішінде тұтынушылық қарыздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2017 жылғы 1 қаңтар - 2019 жылғы 31 желтоқсан аралығында ай сайын қарыздарды мониторингтеу кезінде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) қарыз алушы - жеке тұлғаның бір айлық орташа кірісін есептеу үшін соңғы 6 (алты) айдағы бірыңғай жинақтаушы зейнетақы қорынан жеке зейнетақы шотынан үзінді-көшірмені немесе қарыз алушының банктің төлем карточкалары арқылы қарыз алушы өтініш берген күн алдындағы қатарынан 6 (алты) ай ішінде жалақыны алу туралы ақпаратты пайдалана отырып, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9125 болып тіркелген "Қаржы ұйымдарының банк операцияларының жекелеген түрлерін және басқа да операцияларды жүргізуіне шектеулер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 25 желтоқсандағы № 292 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес есептелген қарыз алушының борыштық жүктемесі коэффициентінің деңгейі 0,35 асады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) берілген күн алдындағы соңғы 24 (жиырма төрт) ай ішінде кез келген қолданыстағы немесе жабылған қарыз берешегі және (немесе) ол бойынша сыйақы бойынша мерзімі өткен төлемдер күнтізбелік 60 (алпыс) күннен асады не мерзімі күнтізбелік 30 (отыз) күннен асатын мерзімі өткен төлемдерге 3 (үш) реттен артық жол берілген;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) қарыздарды ай сайынғы мониторингтеу кезінде осы жолдың 1) немесе 2) тармақшасында көрсетілген есептеуге арналған ақпарат жоқ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банктің осы жолдың жоғарыда көрсетілген тармақшаларының бірінде көзделген ақпараты болмаған жағдайда, жеке тұлғаларға берілген қарыздар қамтамасыз етілмеген деп танылады және осы жолға сәйкес кредиттік тәуекел дәрежесі бойынша мөлшерленеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2016 жылғы 1 қаңтардан бастап жеке тұлғаларға берілген басқа да қарыздар, оның ішінде тұтынушылық қарыздар (осы кестенің 77-жолында көрсетілген жеке тұлғаларға берілген ипотекалық тұрғын үй қарыздарын, қарыздарды және Нормативтерге 5-1-қосымшада көрсетілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдардағы, тиісті рейтингтік бағасы жоқ резидент ұйымдардағы және Standard &amp; Poor's агенттігінің "ВВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдардың, тиісті рейтингтік бағасы жоқ резидент ұйымдардың және Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдар, тиісті рейтингтік бағасы жоқ резидент ұйымдар және Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк баланста ұстап тұратын және Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzBBB+"-тен "kzBBB-"-ға дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Стресстік активтер қоры" акционерлік қоғамының арнайы қаржы компаниясы шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-" төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент банктеріне немесе Standard &amp; Poor's агенттігінің "ВВ+" төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банкке ашылған корреспонденттік шоттар бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІV тәуекелдер тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлемдер бойынша есептеулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі құрал-жабдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық қорлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыйақы және шығыстар сомасын алдын ала төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13505,5633 +13644,6497 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банктің қаржылық есептілігін ХҚЕС-ке сәйкес жасаған кезде қаржылық есептілігі шоғырландырылатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлесіне), мерзімсіз қаржы құралдарына, реттелген борышына банктің инвестициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әрқайсысы банктің қаржылық есептілігін жасаған кезде қаржылық есептілігі шоғырландырылмайтын заңды тұлғаның шығарылған акцияларының (жарғылық капиталға қатысу үлестерінің) 10 (оннан) кем пайызын құрайтын, негізгі капиталдың 10 (он) пайызынан аспайтын банктің барлық инвестицияларының сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк шығарылған акциялардың (жарғылық капиталға қатысу үлестерінің) 10 (он) және одан көп пайызы және Нормативтердің 10-тармағында көрсетілген реттеуіш түзетулер қолданылғаннан кейін банктің негізгі капиталы айырмасының және Нормативтердің 11-тармағының үшінші, төртінші және бесінші абзацтарында көрсетілген негізгі капиталдан шегерілуі тиіс соманың жиынтығында 17,65 (он жеті бүтін жүзден алпыс бес) пайызынан аспайтын шегерілетін уақыт айырмаларына қатысты танылған кейінге қалдырылған салық активтерінің бөлігі бар қаржы ұйымының жай акцияларына банктің инвестицияларының сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдарға және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдарға берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдарға және тиісті рейтингтік бағасы жоқ және тиісті валюталық түсімі жоқ және (немесе) қарыз алушы тарапынан валюталық тәуекелдері хеджирлеудің тиісті құралдарымен өтелмеген бейрезидент ұйымдарға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 1 (бір) жылдан астам мерзімге берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген заңды тұлғаларға немесе олардың азаматтары болып табылатын Қазақстан Республикасының бейрезиденттеріне берілген қарыздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Біріккен Араб Әмірліктері (Дубай қаласы аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кука және Ниуэ аралдары аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор Аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдив Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтік Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсіз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдардағы, және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарындағы салымдар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Біріккен Араб Әмірліктері (Дубай қаласының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдивия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтік Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсіз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдардың және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарының дебиторлық берешегі:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Біріккен Араб Әмірліктері (Дубай қаласының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдив Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтік Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсіз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдар және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 116.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдары шығарған бағалы қағаздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Біріккен Араб Әмірліктері (Дубай қаласының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдив Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтік Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсіз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 117.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк баланста ұстап тұратын және Standard &amp; Poor's агенттігінің "ВВ+"-тен "ВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzBB+"-тен "kzBB-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 118.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V тәуекелдер тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19258,88 +20261,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>активтерінің кестесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, банкте түзетілген құны аталған активтер көлемінің 50 (елу) пайызынан кем емес қамтамасыз етуі бар қарыздар (Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтері кестесінің (бұдан әрі – Кесте) 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 және 20-жолдарында көрсетілген активтер түріндегі) осы тармаққа сәйкес банктерде түзетілген қамтамасыз ету құнын анықтауға мүмкіндік беретін барабар есепке алу жүйесі болған кезде түзетілген қамтамасыз ету құнын шегергендегі тәуекел дәрежесі бойынша мөлшерленген активтер есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түзетілген қамтамасыз ету құны (Кестенің 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 және 20-жолдарында көрсетілген активтер түріндегі) мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19386,146 +20389,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамтамасыз етуге берілген тазартылған бағалы металдардың нарықтық құнының 85 (сексен бес) пайызына тең болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда көрсетілген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың қамтамасыз етілмеген бөлігі салымдарға, дебиторлық берешекке, сатып алынған бағалы қағаздарға сәйкес келетін тәуекел дәрежесі бойынша Кестеге сай мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банкте экспортты қолдау жөніндегі функцияны жүзеге асыратын және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар ұлттық компаниямен жасалған сақтандыру төлемі бойынша міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтарды қамтитын сақтандыру шарты, сомасы көрсетілген қарыздар көлемінің кемінде 50 (елу) пайызын жабатын активтердің есебіне тәуекел дәрежесі бойынша мөлшерленген қамтамасыз етудің түзетілген құны шегеріле отырып енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспортты қолдау жөніндегі функцияны жүзеге асыратын және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар ұлттық компаниямен жасалған сақтандыру төлемі бойынша міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтарды қамтитын сақтандыру шарты түріндегі қамтамасыз етудің түзетілген құны сақтандыру шарты сомасының 95 (тоқсан бес) пайызына тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контрагенттен төмен тәуекел дәрежесі бар ұйымдар кепілдік берген (сақтандырылған), банк инвестицияларының есебіне енгізілмеген салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, қарыздар, инвестициялар борышкердің тәуекел дәрежесі бойынша тәуекел дәрежесі бойынша мөлшерленген (салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың, қарыздардың, банк инвестицияларының есебіне енгізілмеген инвестициялардың кепілдік берілген (сақтандырылған) сомасын шегере отырып) активтердің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк инвестициялары есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың, қарыздардың, инвестициялардың кепілдік берілген (сақтандырылған) сомасы тиісті кепілгердің (сақтандырушының) дебиторлық берешегінің тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге тиіс банк активтерінің есебіне осы түсіндірменің (бұдан әрі – Түсіндірме) 1-тармағында көрсетілген, мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оффшорлық аймақтар аумағында заңды тұлға ретінде тіркелген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19554,70 +20557,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оффшорлық аймақтардың азаматтары болып табылатын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезиденттеріне ұсынылған салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар және қарыздар Түсіндірмелердің 1-тармағында көрсетілген қамтамасыз етудің болуына қарамастан, Кестеге сәйкес тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Түсіндірменің 1-тармағында көрсетілген, мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оффшорлық аймақтар аумағында заңды тұлға ретінде тіркелген, бірақ Standard&amp;Poor's агенттігінің "АА-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе міндеттемелерінің барлық сомасының қамтамасыз етуіне борыштық рейтингі көрсетілген деңгейден төмен емес бас ұйымның тиісті кепілдігі бар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19628,204 +20631,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оффшорлық аймақтардың аумағында тіркелген заңды тұлғалар немесе олардың азаматтары не Экономикалық ынтымақтастық және даму ұйымы ақпарат алмасу жөнінде міндеттемелер қабылдамаған оффшорлық аумақтар тізбесіне жатқызған мемлекеттердің аумағында тіркелген заңды тұлғалар немесе олардың азаматтары болып табылатын Қазақстан Республикасының бейрезиденттеріне немесе жекелей алғанда жарғылық капиталдың 5 (бес) пайыздан астамын иеленуші заңды тұлғаларға тәуелді не көрсетілген оффшорлық аймақтардың аумағында тіркелген заңды тұлғаларға қатысты еншілес болып табылатын ұйымдарға қойылатын талаптарды қоспағанда, оффшорлық аймақтардың аумағында тіркелген, жекелей алғанда жарғылық капиталдың 5 (бес) пайызынан астамын иеленуші заңды тұлғаларға тәуелді немесе оффшорлық аймақтың аумағында тіркелген, бірақ көрсетілген деңгейден төмен емес борыштық рейтингі немесе міндеттемелерінің барлық сомасының қамтамасыз етуіне борыштық рейтингі көрсетілген деңгейден төмен емес бас ұйымның тиісті кепілдігі бар заңды тұлғаға қатысты еншілес болып табылатын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезиденттеріне ұсынылған салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар және қарыздар тәуекелдің нөл дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Салымдардың тәуекел дәрежесі бойынша мөлшерленген банктің активтерін есептеу мақсатында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ипотекалық тұрғын үй қарызы деп жеке тұлғаларға тұрғын үй салу үшін не оны сатып алу және (немесе) жөндеу мақсатында берілетін ипотекалық қарыз түсініледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұтынушылық кредит деп жеке тұлғаларға кәсіпкерлік қызметті жүзеге асырумен байланысты емес тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуға берілген кредит түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Егер бағалы қағаз шығарылымының арнайы борыштық рейтингі болса, онда тәуекел дәрежесі бойынша банк активтерін мөлшерлеу кезінде бағалы қағаз рейтингін ескеру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Борыш жүктемесінің коэффициентін есептеу кезінде кепілсіз тұтынушылық қарыздар бойынша Кестеге немесе Салымдардың кредиттік тәуекел дәрежесін мөлшерлеу коэффициенттерінің мәндеріне сәйкес қарыз бойынша кредит тәуекелінің дәрежесі Нормативтерге 5-1-қосымшаға (бұдан әрі – Мәндер) сәйкес егер осындай қарызға қатысты қарыз алушы-жеке тұлға Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19-тармағына сәйкес жасалған оңалту жоспарын орындауды жүзеге асырса, екі есе азайтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген оңалту жоспарын қарыз алушы-жеке тұлға орындамаған жағдайда, қарыз Кестеге немесе Мәндерге сәйкес кредит тәуекелінің дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нормативтердің 21-тармағына сәйкес нарықтық тәуекелі ескерілген активтердің, шартты және ықтимал талаптар мен міндеттемелердің есебіне қосылған шартты және ықтимал міндеттемелер валюталарды айырбастау бағамдарының және бағалы металдар бағамдарының өзгеруіне байланысты нарықтық тәуекелі бар қаржы құралдарының есебіне енгізілген шартты және ықтимал міндеттемелерді қоспағанда, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20242,166 +21245,167 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мөлшеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="575"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баптар атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20440,2496 +21444,2496 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 І топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолма-қол теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің қолма-қол шетел валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тазартылған бағалы металдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Үкіметіне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық Банкке берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық Банктегі салымдар және Ұлттық Банкке өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық даму банкіндегі Қазақстан Республикасының ұлттық валютасымен салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының жергілікті атқарушы органдарының салықтар мен бюджетке төленетін басқа да төлемдер бойынша дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Үкіметі мен Ұлттық Банк шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұр-Сұлтан, Алматы және Шымкент қалаларының жергілікті атқарушы органдары шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының бағалы қағаздар рыногы туралы заңнамасына сәйкес "Қазақстанның Даму Банкі" акционерлік қоғамы, "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі", "Проблемалық кредиттер қоры" акционерлік қоғамдарыәл-ауқат қоры", "Бәйтерек" ұлттЕуразиялық даму банкі шығарған және Қазақстан Республикасының ұлттық валютасымен номинирленген бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының бір жүз пайызы Ұлттық Банкке тиесілі заңды тұлға шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ-" төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктерге ашық корреспонденттік шоттар бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің І тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22968,2157 +23972,2157 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІ топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-" төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің қолма-қол шетел валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының жергілікті атқарушы органдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "A+" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдарға берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "A+" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің І тобына жатқызылған дебиторлық берешекті қоспағанда, Қазақстан Республикасының жергілікті атқарушы органдарының дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұр-Сұлтан, Алматы және Шымкент қалаларының жергілікті атқарушы органдары шығарған мемлекеттік бағалы қағаздарын қоспағанда, Қазақстан Республикасының жергілікті атқарушы органдары шығарған мемлекеттік бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "АА-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "AA-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк баланста ұстап тұратын және Standard &amp; Poor's агенттігінің "ААА"-тен "АА-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzAAA"-тен "kzAA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің ІІ тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25157,1669 +26161,1669 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІІ топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тазартылмаған бағалы металдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейін төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А"-дан "ВВВ+"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдарға берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мынадай талапқа сәйкес келетін ипотекалық тұрғын үй қарыздары (осы кестенің 77, 80 және 81-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда): берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы қоса алғанда кепіл құнының 50 (елу) пайызынан аспайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының жүз пайызы Ұлттық Банкке тиесілі заңды тұлғаның сатып алу үшін белгіленген талаптарына сәйкес келетін ипотекалық тұрғын үй қарыздары, сондай-ақ олар бойынша сыйақылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының бір жүз пайызы Ұлттық Банкке тиесілі заңды тұлғаға қайта берілген ипотекалық тұрғын үй қарыздары бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мынадай талаптарға сәйкес келетін ипотекалық тұрғын үй қарыздары (осы кестенің 77, 80 және 81-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда): берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы қоса алғанда кепіл құнының 51 (елу бір) пайызынан 85 (сексен бес) пайызына дейін қоса алғандағы шекте болады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа да ипотекалық тұрғын үй қарыздары (осы кестенің 77, 80 және 81-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес 35 (отыз бес) пайыздан аз провизиялар (резервтер) қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 75, 76, 77, 78, 79, 80 және 81-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес 35 (отыз бес) пайыздан көп және 50 (елу) пайыздан аз провизиялар (резервтер) қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 75, 76, 77, 78, 79, 80 және 81-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Олар бойынша қарыздардың өтелмеген бөлігінен халықаралық қаржылық есептіліктің стандарттарына сәйкес 50 (елу) пайыздан көп провизиялар (резервтер) қалыптастырылған Қазақстан Республикасының резиденттеріне берілген, негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (ипотекалық тұрғын үй қарыздарын және осы кестенің 75, 76, 77, 78, 79, 80 және 81-жолдарында көрсетілген, сондай-ақ жеке тұлғаларға берілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26827,1552 +27831,1560 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес шағын немесе орта кәсіпкерлікке жатқызылған субъектілерге берілген, мынадай өлшемшарттарға сәйкес келетін қарыздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қарыз сомасы меншікті капиталдың 0,2 (нөл бүтін оннан екі) пайызынан аспайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) қарыз валютасы – теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Синдикат шеңберінде заңды тұлғаларға теңгемен берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А"-дан "ВВВ+"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен бастап "А-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк баланста ұстап тұратын және Standard &amp; Poor's агенттігінің "А+"-тен "А-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzA+"-тен "kzA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В+"-ке дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейіндегі рейтингі бар Қазақстан Республикасының резидент банктеріне немесе Standard &amp; Poor's агенттігінің "ВВ+"-тен "ВВ"-ке дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банкке ашылған корреспонденттік шоттар бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қазақстан қор биржасы" акционерлік қоғамына талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің ІІІ тобына енгізілген активтер бойынша есептелген сыйақы (осы кестенің 49 және 50-жолдарында көрсетілген активтер бойынша есептелген сыйақыны қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28411,3377 +29423,3397 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІV топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық үкіметтеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық банктеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің жергілікті билік органдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдарға, тиісті рейтингтік бағасы жоқ резидент ұйымдарға және Standard &amp; Poor's агенттігінің "ВВВ"-дан "В+"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-ұйымдарға берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдарға, тиісті рейтингтік бағасы жоқ резидент ұйымдарға және Standard &amp; Poor's агенттігінің "ВВВ"-дан "В+"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар және тиісті валюталық түсімі жоқ және (немесе) валюталық тәуекелдері қарыз алушы тарапынан тиісті хеджирлеу құралдарымен өтелмеген бейрезидент ұйымдарға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 3 (үш) жылдан астам мерзімге берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдарға, тиісті рейтингтік бағасы жоқ резидент ұйымдарға және Standard &amp; Poor's агенттігінің "ВВВ"-дан "В+-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар және тиісті валюталық түсімі жоқ және (немесе) валюталық тәуекелдері қарыз алушы тарапынан тиісті хеджирлеу құралдарымен өтелмеген бейрезидент ұйымдарға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 3 (үш) жылдан астам мерзімге берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің ІІІ тобына жатқызылғандарды қоспағанда, жеке тұлғаларға 2016 жылғы 1 қаңтарға дейін берілген қарыздар, оның ішінде тұтынушылық қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің ІІІ тобына жатқызылғандарды қоспағанда және тиісті валюталық түсімі жоқ және (немесе) валюталық тәуекелдері қарыз алушы тарапынан тиісті хеджирлеу құралдарымен өтелмеген жеке тұлғаларға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 3 (үш) жылдан астам мерзімге берілген қарыздар, оның ішінде тұтынушылық қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің ІІІ тобына жатқызылғандарды қоспағанда және тиісті валюталық түсімі жоқ және (немесе) валюталық тәуекелдері қарыз алушы тарапынан тиісті хеджирлеу құралдарымен өтелмеген жеке тұлғаларға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 3 (үш) жылдан астам мерзімге берілген қарыздар, оның ішінде тұтынушылық қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк есептейтін төмендегі өлшемшарттардың біріне сәйкес келетін жеке тұлғаларға 2016 жылғы 1 қаңтар - 2019 жылғы 31 желтоқсан аралығында берілген қамтамасыз етілмеген қарыздар, оның ішінде тұтынушылық қарыздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2017 жылғы 1 қаңтар - 2019 жылғы 31 желтоқсан аралығында ай сайын қарыздарды мониторингтеу кезінде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) қарыз алушы - жеке тұлғаның бір айлық орташа кірісін есептеу үшін соңғы 6 (алты) айдағы бірыңғай жинақтаушы зейнетақы қорынан жеке зейнетақы шотынан үзінді-көшірмені немесе қарыз алушының банктің төлем карточкалары арқылы қарыз алушы өтініш берген күн алдындағы қатарынан 6 (алты) ай ішінде жалақыны алу туралы ақпаратты пайдалана отырып, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9125 болып тіркелген "Қаржы ұйымдарының банк операцияларының жекелеген түрлерін және басқа да операцияларды жүргізуіне шектеулер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 25 желтоқсандағы № 292 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес есептелген қарыз алушының борыштық жүктемесі коэффициентінің деңгейі 0,35 асады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) берілген күн алдындағы соңғы 24 (жиырма төрт) ай ішінде кез келген қолданыстағы немесе жабылған қарыз берешегі және (немесе) ол бойынша сыйақы бойынша мерзімі өткен төлемдер күнтізбелік 60 (алпыс) күннен асады не мерзімі күнтізбелік 30 (отыз) күннен асатын мерзімі өткен төлемдерге 3 (үш) реттен артық жол берілген;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) қарыздарды ай сайынғы мониторингтеу кезінде осы жолдың 1) немесе 2) тармақшасында көрсетілген есептеуге арналған ақпарат жоқ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банктің осы жолдың жоғарыда көрсетілген тармақшаларының бірінде көзделген ақпараты болмаған жағдайда, жеке тұлғаларға берілген қарыздар қамтамасыз етілмеген деп танылады және осы жолға сәйкес кредиттік тәуекел дәрежесі бойынша мөлшерленеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2016 жылғы 1 қаңтардан бастап жеке тұлғаларға берілген басқа да қарыздар, оның ішінде тұтынушылық қарыздар (осы кестенің 80-жолында көрсетілген жеке тұлғаларға берілген ипотекалық тұрғын үй қарыздарын, қарыздарды және Нормативтерге 5-1-қосымшада көрсетілген кепілсіз тұтынушылық қарыздарды қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдардағы, тиісті рейтингтік бағасы жоқ резидент ұйымдардағы және Standard &amp; Poor's агенттігінің "ВВВ"-дан "ВВ+"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдардың, тиісті рейтингтік бағасы жоқ резидент ұйымдардың және Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "А-"-тен төмен борыштық рейтингі немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдар, тиісті рейтингтік бағасы жоқ резидент ұйымдар және Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтинг агенттіктерінің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк баланста ұстап тұратын және Standard &amp; Poor's агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzBBB+"-тен "kzBBB-"-ға дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Стресстік активтер қоры" акционерлік қоғамының арнайы қаржы компаниясы шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В+"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент банктеріне немесе Standard &amp; Poor's агенттігінің "ВВ"-дан төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банкке ашылған корреспонденттік шоттар бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІV тәуекелдер тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлемдер бойынша есептеулер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі құрал-жабдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық қорлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыйақы және шығыстар сомасын алдын ала төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31820,5746 +32852,6610 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банктің қаржылық есептілігін ХҚЕС-ке сәйкес жасаған кезде қаржылық есептілігі шоғырландырылатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлесіне), мерзімсіз қаржы құралдарына, реттелген борышына банктің инвестициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әрқайсысы банктің қаржылық есептілігін жасаған кезде қаржылық есептілігі шоғырландырылмайтын заңды тұлғаның шығарылған акцияларының (жарғылық капиталға қатысу үлестерінің) 10 (оннан) кем пайызын құрайтын, негізгі капиталдың 10 (он) пайызынан аспайтын банктің барлық инвестицияларының сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк шығарылған акциялардың (жарғылық капиталға қатысу үлестерінің) 10 (он) және одан көп пайызы және Нормативтердің 10-тармағында көрсетілген реттеуіш түзетулер қолданылғаннан кейін банктің негізгі капиталы айырмасының және Нормативтердің 11-тармағының үшінші, төртінші және бесінші абзацтарында көрсетілген негізгі капиталдан шегерілуі тиіс соманың жиынтығында 17,65 (он жеті бүтін жүзден алпыс бес) пайызынан аспайтын шегерілетін уақыт айырмаларына қатысты танылған кейінге қалдырылған салық активтерінің бөлігі бар қаржы ұйымының жай акцияларына банктің инвестицияларының сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В+"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдарға және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдарға берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В+"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдарға және тиісті рейтингтік бағасы жоқ және тиісті валюталық түсімі жоқ және (немесе) қарыз алушы тарапынан валюталық тәуекелдері хеджирлеудің тиісті құралдарымен өтелмеген бейрезидент ұйымдарға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 3 (үш) жылдан астам мерзімге берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В+"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдарға және тиісті рейтингтік бағасы жоқ және тиісті валюталық түсімі жоқ және (немесе) қарыз алушы тарапынан валюталық тәуекелдері хеджирлеудің тиісті құралдарымен өтелмеген бейрезидент ұйымдарға 2016 жылғы 1 қаңтардан бастап берілген және шетел валютасында 3 (үш) жылға дейінгі мерзімге берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген заңды тұлғаларға немесе олардың азаматтары болып табылатын Қазақстан Республикасының бейрезиденттеріне берілген қарыздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Біріккен Араб Әмірліктері (Дубай қаласы аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кука және Ниуэ аралдары аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор Аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдив Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтік Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсіз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В+"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдардағы, және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарындағы салымдар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Біріккен Араб Әмірліктері (Дубай қаласының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдивия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтік Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсіз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдардың және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарының дебиторлық берешегі:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Біріккен Араб Әмірліктері (Дубай қаласының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдив Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтік Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсіз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 116.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 117.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 118.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "В-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 119.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдар және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдары шығарған бағалы қағаздар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Андорра Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Антигуа және Барбуда мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Багам аралдары достастығы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Барбадос мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Бахрейн мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Белиз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Бруней Даруссалам мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) Біріккен Араб Әмірліктері (Дубай қаласының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) Вануату Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Гватемала Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Гренада мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) Джибути Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) Доминикан Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) Индонезия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17) Испания (Канар аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18) Кипр Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19) Комор аралдары Федералды Ислам Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20) Коста-Рика Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкімшілік аудандарының аумақтары бөлігінде ғана;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22) Либерия Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23) Лихтенштейн Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24) Малайзия (Лабуан анклавының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25) Маврикий Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26) Мальдив Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27) Мальта Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28) Маршалл аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29) Монако Князьдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30) Мьянма Одағы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31) Науру Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелді аумақтары бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33) Нигерия Федеративтік Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35) Палау Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36) Панама Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37) Самоа Тәуелсіз мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38) Сейшел аралдары Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39) Сент-Винсент және Гренадин мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40) Сент-Китс және Невис Федерациясы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41) Сент-Люсия мемлекеті;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42) Тонга Корольдігі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43) Ұлыбритания мен Солтүстік Ирландияның Біріккен Корольдігі (мынадай аумақтар бөлігінде ғана):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ангилья аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бермуд аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Британдық Виргин аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гибралтар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайман аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Монтсеррат аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теркс және Кайкос аралдары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мэн аралы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44) Филиппин Республикасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45) Шри-Ланка Демократиялық Республикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 121.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк баланста ұстап тұратын және Standard &amp; Poor's агенттігінің "ВВ+"-тен "ВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzBB+"-тен "kzBB-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 122.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11217" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V тәуекелдер тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37686,88 +39582,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">активтерінің кестесіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, банкте түзетілген құны аталған активтер көлемінің 50 (елу) пайызынан кем емес қамтамасыз етуі бар қарыздар (Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтері кестесінің (бұдан әрі – Кесте) 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 және 20-жолдарында көрсетілген активтер түріндегі) осы тармаққа сәйкес банктерде түзетілген қамтамасыз ету құнын анықтауға мүмкіндік беретін барабар есепке алу жүйесі болған кезде түзетілген қамтамасыз ету құнын шегергендегі тәуекел дәрежесі бойынша мөлшерленген активтер есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түзетілген қамтамасыз ету құны (Кестенің 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 және 20-жолдарында көрсетілген активтер түріндегі) мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37814,146 +39710,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамтамасыз етуге берілген тазартылған бағалы металдардың нарықтық құнының 85 (сексен бес) пайызына тең болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда көрсетілген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың қамтамасыз етілмеген бөлігі салымдарға, дебиторлық берешекке, сатып алынған бағалы қағаздарға сәйкес келетін тәуекел дәрежесі бойынша Кестеге сай мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банкте "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі" және "ҚазАгро" ұлттық басқарушы холдингі" акционерлік қоғамдарының қайтарып алынбайтын және сөзсіз кепілдігі, экспортты қолдау жөніндегі функцияны жүзеге асыратын және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар ұлттық компаниямен жасалған сақтандыру төлемі бойынша міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтарды қамтитын сақтандыру шарты түрінде қамтамасыз етуі бар, сомасы көрсетілген қарыздар көлемінің кемінде 50 (елу) пайызын жабатын қарыздар қамтамасыз етудің түзетілген құны шегеріле отырып тәуекел дәрежесі бойынша мөлшерленген активтердің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі" және "ҚазАгро" ұлттық басқарушы холдингі" акционерлік қоғамдарының кепілдігі, экспортты қолдау жөніндегі функцияларды жүзеге асыратын және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар ұлттық компаниямен жасалған сақтандыру төлемі жөніндегі міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтарды қамтитын сақтандыру шарты түріндегі қамтамасыз етудің түзетілген құны кепілдік, сақтандыру шарты сомасының 95 (тоқсан бес) пайызына тең болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контрагенттен төмен тәуекел дәрежесі бар ұйымдар кепілдік берген (сақтандырылған), банк инвестицияларының есебіне енгізілмеген салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, қарыздар, инвестициялар борышкердің тәуекел дәрежесі бойынша тәуекел дәрежесі бойынша мөлшерленген (салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың, қарыздардың, банк инвестицияларының есебіне енгізілмеген инвестициялардың кепілдік берілген (сақтандырылған) сомасын шегере отырып) активтердің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк инвестициялары есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың, қарыздардың, инвестициялардың кепілдік берілген (сақтандырылған) сомасы тиісті кепілгердің (сақтандырушының) дебиторлық берешегінің тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге тиіс банк активтерінің есебіне осы түсіндірменің (бұдан әрі – Түсіндірме) 1-тармағында көрсетілген, мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оффшорлық аймақтар аумағында заңды тұлға ретінде тіркелген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37982,70 +39878,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оффшорлық аймақтардың азаматтары болып табылатын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезиденттеріне ұсынылған салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар және қарыздар Түсіндірмелердің 1-тармағында көрсетілген қамтамасыз етудің болуына қарамастан, Кестеге сәйкес тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Түсіндірменің 1-тармағында көрсетілген, мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оффшорлық аймақтар аумағында заңды тұлға ретінде тіркелген, бірақ Standard&amp;Poor's агенттігінің "АА-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе міндеттемелерінің барлық сомасының қамтамасыз етуіне борыштық рейтингі көрсетілген деңгейден төмен емес бас ұйымның тиісті кепілдігі бар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38056,258 +39952,258 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оффшорлық аймақтардың аумағында тіркелген заңды тұлғалар немесе олардың азаматтары не Экономикалық ынтымақтастық және даму ұйымы ақпарат алмасу жөнінде міндеттемелер қабылдамаған оффшорлық аумақтар тізбесіне жатқызған мемлекеттердің аумағында тіркелген заңды тұлғалар немесе олардың азаматтары болып табылатын Қазақстан Республикасының бейрезиденттеріне немесе жекелей алғанда жарғылық капиталдың 5 (бес) пайыздан астамын иеленуші заңды тұлғаларға тәуелді не көрсетілген оффшорлық аймақтардың аумағында тіркелген заңды тұлғаларға қатысты еншілес болып табылатын ұйымдарға қойылатын талаптарды қоспағанда, оффшорлық аймақтардың аумағында тіркелген, жекелей алғанда жарғылық капиталдың 5 (бес) пайызынан астамын иеленуші заңды тұлғаларға тәуелді немесе оффшорлық аймақтың аумағында тіркелген, бірақ көрсетілген деңгейден төмен емес борыштық рейтингі немесе міндеттемелерінің барлық сомасының қамтамасыз етуіне борыштық рейтингі көрсетілген деңгейден төмен емес бас ұйымның тиісті кепілдігі бар заңды тұлғаға қатысты еншілес болып табылатын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезиденттеріне ұсынылған салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар және қарыздар тәуекелдің нөл дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Салымдардың тәуекел дәрежесі бойынша мөлшерленген банктің активтерін есептеу мақсатында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ипотекалық тұрғын үй қарызы деп жеке тұлғаларға тұрғын үй салу үшін не оны сатып алу және (немесе) жөндеу мақсатында берілетін ипотекалық қарыз түсініледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұтынушылық кредит деп жеке тұлғаларға кәсіпкерлік қызметті жүзеге асырумен байланысты емес тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуға берілген кредит түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Егер бағалы қағаз шығарылымының арнайы борыштық рейтингі болса, онда тәуекел дәрежесі бойынша банк активтерін мөлшерлеу кезінде бағалы қағаз рейтингін ескеру қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Борыш жүктемесінің коэффициентін есептеу кезінде кепілсіз тұтынушылық қарыздар бойынша Кестеге немесе Салымдардың кредиттік тәуекел дәрежесін мөлшерлеу коэффициенттерінің мәндеріне сәйкес қарыз бойынша кредит тәуекелінің дәрежесі Нормативтерге 5-1-қосымшаға (бұдан әрі - Мәндер) сәйкес егер осындай қарызға қатысты қарыз алушы-жеке тұлға Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19-тармағына сәйкес жасалған оңалту жоспарын орындауды жүзеге асырса, екі есе азайтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген оңалту жоспарын қарыз алушы-жеке тұлға орындамаған жағдайда, қарыз Кестеге немесе Мәндерге сәйкес кредит тәуекелінің дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нормативтердің 21-тармағына сәйкес нарықтық тәуекелі ескерілген активтердің, шартты және ықтимал талаптар мен міндеттемелердің есебіне қосылған шартты және ықтимал міндеттемелер валюталарды айырбастау бағамдарының және бағалы металдар бағамдарының өзгеруіне байланысты нарықтық тәуекелі бар қаржы құралдарының есебіне енгізілген шартты және ықтимал міндеттемелерді қоспағанда, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>