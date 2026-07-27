--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae9158c" w14:textId="ae9158c">
+    <w:p w14:paraId="519af29" w14:textId="519af29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -40155,55 +40155,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40529,31 +40529,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>