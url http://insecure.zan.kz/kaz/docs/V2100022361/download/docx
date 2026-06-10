--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3abebe5" w14:textId="3abebe5">
+    <w:p w14:paraId="25d32bc" w14:textId="25d32bc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -792,903 +792,725 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 08.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Мемлекеттік әкімшілік лауазымға орналасудың кейбір мәселелері туралы" Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2017 жылғы 21 ақпандағы № 40 </w:t>
+      3. "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" Қазақстан Республикасының Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы № 13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14939 болып тіркелген, 2017 жылғы 19 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған):</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16299 болып тіркелген, 2018 жылғы 14 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген "Б" корпусының мемлекеттік әкімшілік лауазымына орналасуға арналған конкурсты өткізу </w:t>
-[...9 lines deleted...]
-        <w:t>қағидаларында</w:t>
+      көрсетілген бұйрықпен бекітілген "А" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-тармақ</w:t>
+        <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16299 болып тіркелген, 2018 жылғы 14 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған):</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Орталық атқарушы органның аппарат басшысының және Қазақстан Республикасы Жоғары Сот Кеңесінің хатшысы – Аппарат басшысының қызметін бағалауды Қазақстан Республикасы Президентінің Әкімшілігі өткізеді. Аталған тұлғалардың бағалануы осы тұлғалар үшін Қазақстан Республикасы Президенті Әкімшілігінің басшысымен бағалау жылының басында белгіленетін басымдықтары негізінде жүргізіледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақ</w:t>
+        <w:t>9-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Нысаналы мақсатты индикаторлар уәкілетті тұлғамен анықталады және Қазақстанның стратегиялық даму жоспарымен айқындалған индикаторларға қол жеткізуге бағытталған мемлекеттік жоспарлау жүйесінің құжаттарынан, сондай-ақ тиісті мемлекеттік органның меморандумынан туындайды және келесілерге бағытталған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы Конституциялық Кеңесі, Қазақстан Республикасы Президентінің Іс Басқармасы, Қазақстан Республикасы Орталық сайлау комиссиясы, Қазақстан Республикасы Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитеті, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі, Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі аппараттарының басшылары, Қазақстан Республикасының Жоғарғы Соты жанындағы Соттардың қызметін қамтамасыз ету департаментінің (Қазақстан Республикасы Жоғарғы Соты аппаратының) басшылары, облыстар, астана және республикалық маңызы бар қала әкімдерінің аппарат басшылары, орталық атқарушы органдардың аппарат басшылары, Адам құқықтары жөніндегі ұлттық орталықтың басшысы, сондай-ақ облыс, астана және республикалық маңызы бар қала әкімдіктерінің басшылары үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органның/жергілікті атқарушы органдардың қызмет тиімділігінің көрсеткіштеріне жетуіне, оның ішінде бюджет қаражаттарын бөлу және пайдалану тиімділігіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органның/жергілікті атқарушы органның жұмыс процестерінің басқару тиімділігін арттыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президентінің, Қазақстан Республикасының Премьер-Министрінің, Қазақстан Республикасының Президенті Әкімшілігінің және Премьер-Министр Кеңсесі тапсырмалары мен актілерін мерзімінде және сапалы орындалуын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орталық атқарушы органдар комитеттерінің төрағалары үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетекшілік ететін бағыты бойынша қызмет тиімділігінің көрсеткіштеріне жетуіне, оның ішінде мемлекеттік қызмет көрсету сапасына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджет қаражаттарын бөлу және пайдалану тиімділігін арттыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведомствоның жұмыс процестерін басқару тиімділігін арттыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президентінің, Қазақстан Республикасының Премьер-Министрінің, Қазақстан Республикасының Президенті Әкімшілігінің және Премьер-Министр Кеңсесі тапсырмалары мен актілерін мерзімінде және сапалы орындалуын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) облыстық маңызы бар қалалардың (облыстардың әкімшілік орталығы болып табылатын қалалардың әкімдерін қоспағанда), облыстар аудандарының және қалалардағы аудандардың әкімдері үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шеңберінде көрсеткіштерге жетуіне, аумақтарды дамыту бағдарламалары, мемлекеттік және салалық бағдарламалардың көрсеткіштеріне жетуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өңірдің әлеуметтік-экономикалық даму көрсеткіштеріне жету үшін бюджет қаражаттарын бөлу мен пайдалану тиімділігіне өз құзыреті шегінде ықпал ету дәрежесіне жетуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президентінің, Қазақстан Республикасының Премьер-Министрінің, Қазақстан Республикасының Президенті Әкімшілігінің және Премьер-Министр Кеңсесі тапсырмалары мен актілерін мерзімінде және сапалы орындалуын қамтамасыз етуге бағытталады.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақ</w:t>
+        <w:t>25-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...252 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. Жүргізілген бағалау нәтижесі бойынша уәкілетті тұлғамен бағаланушы қызметшіге келісімде бейнеленген нысаналы мақсатты индикатордың әрбір жетістігі туралы ақпаратты қамтитын, сондай-ақ кәсіби деңгейі мен тұлғалық қасиеттерін бағалайтын көрсеткіштің әрбіріне сипататама бере отырып, бағалау кезеңіндегі оның қызметі бойынша пікір толтырылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25-тармақ</w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t>32-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакция жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "32. Мемлекеттік қызмет істері жөніндегі уәкілетті орган қызметшілердің жылдық бағалауына талдау жүргізеді және 20 ақпаннан кешіктірмей оларды Ұлттық комиссияның жұмыс органына енгізеді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>