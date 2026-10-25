--- v0 (2025-11-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05835d0" w14:textId="05835d0">
+    <w:p w14:paraId="1c2a075" w14:textId="1c2a075">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -168,74 +168,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.01.2022 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
+      Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жол жүру құжатын беру" мемлекеттік қызмет көрсету қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -827,581 +909,562 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жол жүру құжатын беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Жол жүру құжатын беру" мемлекеттік көрсетілген қызмет қағидалары "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі - Заң), сәйкес әзірленді және Қазақстан Республикасының аумағынан тыс жерде жүріп-тұруы үшін босқын мәртебесі берілген адамдарға "Жол жүру құжатын беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасының аумағынан тыс жерде жүріп-тұруы үшін босқын мәртебесі берілген адамдарға "Жол жүру құжатын беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жеке тәртіппен жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) босқын – нәсілдік, ұлттық, діни сенімі, азаматтық белгісі, белгілі бір әлеуметтік топқа жататындығы немесе саяси нанымы бойынша қудалаудың құрбаны болу қаупінің негізділігіне орай өзі азаматы болып табылатын елден тыс жерде жүрген және өз елінің қорғауын пайдалана алмайтын немесе осындай қауіп салдарынан мұндай қорғауды пайдаланғысы келмейтін шетелдік немесе осындай қауіп салдарынан еліне қайтып орала алмайтын немесе қайтып оралғысы келмейтін, өзі тұрақты тұратын немесе өзі азаматы болып табылатын елден тыс жерде жүрген азаматтығы жоқ адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) босқын куәлігі – босқынның жеке басын куәландыратын және мәртебесін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол жүру құжаты – шетелдіктер мен азаматтығы жоқ адамдарға Қазақстан Республикасынан тыс жерге шығуы үшін берілетін құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электрондық формуляр – жеке басты куәландыратын құжаттарды (босқынның куәлігінен басқа) дайындау үшін нөмірі және штрих коды бар бланк, "Шетелдіктерді құжаттандыру және тіркеу" тіркеу пункті" қолданбалы бағдарламалық қамтамасыз ету (бұдан әрі – ШҚТ ТП) арқылы ресімделеді және толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 24.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 576</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 26.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 624</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...146 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жол жүру құжатын құжатталатын адамның есепке алынған орны бойынша аумақтық көші-қон қызметтері бөліністері ШҚТ ТП арқылы ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жол жүру құжаты бір жылға, бұл ретте босқындар үшін жол жүру құжатының жарамдылық мерзімі босқын куәлігінің жарамдылық мерзімінен аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Жол жүру құжатын беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) аумақтық полиция органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін (балалар және сот 2 әрекетте қабілетсіз деп таныған азаматтар, олардың заңды өкілдері (ата-аналары, қамқоршылары, қорғаншылары) өкілдікке өкілеттігін растайтын құжаттарды ұсына отырып) көрсетілетін қызметті алушыға "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамға (бұдан әрі – Мемлекеттік корпорациясы) осы Қағидаларға қосымшада көзделген мемлекеттік қызметін көрcетуге қойылатын негізгі талаптардың тізбесіне (бұдан әрі - Тізбе) сәйкес жеке жүгінген кезде құжаттар топтамасын береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 26.07.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 624</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...193 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уәкілетті қызметкер жүгінген күні құжаттарды қабылдауды жүзеге асырады, тізбеге сәйкестігін тексереді, ШҚТ ТП арқылы көрсетілетін қызметті алушыны сәйкестендіруді жүргізеді, өтінімді тіркейді, электрондық формулярды толтырады, құжатталатын адамды суретке түсіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фотосуретке түсу кезінде діни тұрғыда не медициналық себептер бойынша басты жабуды қоспағанда, бас киіммен түсуге рұқсат етілмейді, осындай жағдайда бет иектің төменгі жағынан бастап маңдайға дейін көрініп тұруы керек, бетінде бас киімнің көлеңкесі түсіп тұруына жол берілмейді. Көздері ашық, анық көрінуі және шаштарымен жаппауы тиіс. Көзілдіріктің жиектемелері көзді жаппайды, шағылыстыратын және күн сәулесінен қорғайтын көзілдіріктерді киіп түсуге жол берілмейді. Бұдан басқа, құжатталатын адамның нысанды киімде түскен фотосуреті қабылданбайды. Фотосурет ресімдеу сәтінде көрсетілетін қызметті алушының жасына сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1450,915 +1513,1044 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының фотобейнесі фотосуретке түсіру арқылы электрондық формулярға, көрсетілетін қызметті алушының қолтаңбасы – қолтаңба сканері арқылы енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ШҚТ ТП-ға енгізілген мәліметтер көрсетілетін қызметті берушінің ЭЦҚ-сымен куәландырылады, көрсетілетін қызметті алушыға электрондық өтінімді тіркеу талоны беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік корпорацияға жүгінген кезде құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді, бұл ретте мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті берушіге Мемлекеттік корпорацияға мемлекеттік қызмет көрсету мерзімінің аяқталғанға дейінгі күнге ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Портал арқылы жүгінген жағдайда көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызмет көрсетуге сұрау салуды қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік қызмет көрсету нәтижесін алу күні мен уақытын көрсете отырып, хабарлама жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан құжаттарды алған күннен бастап ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбенің 10-тармағына сәйкес құжаттардың толық топтамасын ұсынбаған жағдайларда Мемлекеттік корпорацияның жұмыскері өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың екінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) Мемлекеттік корпорацияның сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін ақылға қонымды мерзім белгіленеді, аталған мерзім мемлекеттік қызметкөрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында белгіленген тиісті мемлекеттік қызметті көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, Мемлекеттік корпорация жұмыскері өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті беруші бір жұмыс күні ішінде ШТҚ ТП орталық торабына ресімделген электрондық формулярды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық формуляр орталық торапқа түскеннен кейін Астана, Алматы және Шымкент қалаларының, облыстардың Полиция департаменттерінің көші-қон қызметтері басқармаларының (бұдан әрі - КҚҚБ) қызметкері бір жұмыс күні ішінде электрондық формулярды толтырудың дұрыстығына және негізділігіне тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбенің 11-тармағында көзделген мемлекеттік қызмет бас тарту негіздері болған жағдайда, көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 24.07.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бұзушылықтар болмаған жағдайда формуляр ІІМ Көші-қон қызметі комитетіне (бұдан әрі – КҚҚК) жолданады. КҚҚК қызметкері бір жұмыс күні ішінде КҚҚБ-дан алынған формулярлардың толтырылуы дұрыстығы мен негізділігін тексереді, көрсетілетін қызметті алушыларды іздестірудегі адамдардың деректер базасы бойынша тексеруді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылықтар анықталған жағдайда формуляр қайтару себебі көрсетіле отырып, пысықтауға қайтарылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бұзушылықтар болмаған жағдайда электрондық формуляр "Қазақстан Республикасы Ішкі істер министрлігінің "Ақпараттық-өндірістік орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорынға (бұдан әрі – "АӨО" РМК) жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z31" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. "АӨО" РМК бес жұмыс күні ішінде құжаттарды дайындайды, оларды дайындалған құжаттардың тізілімімен және жиынтық тізілімнің данасымен бірге КҚҚК-ға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z32" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. КҚҚК қызметкері бес жұмыс күні ішінде дайындалған құжаттарды тіркейді, жөнелтуге тізілімді қалыптастырады, тізілімдерді дайындалған құжаттардың тізілімімен, дайын құжаттармен бірге КҚҚБ-ға жөнелтуге жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z33" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. КҚҚБ қызметкері бір жұмыс күні ішінде дайындалған құжаттардың тізілімдерін дайын құжаттармен бірге қалалық, аудандық ішкі істер органдарына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z34" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. КҚҚб қызметкері мемлекеттік қызмет көрсету мерзімі өткенге дейін бір тәуліктен кешіктірмей дайындалған құжаттардың тізілімдерін дайын құжаттармен бірге Мемлекеттік корпорацияға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z35" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Дайын құжаттарды беруді Мемлекеттік корпорация қызметкерлері Мемлекеттік корпорацияға көрсетілетін қызметті алушы өз жеке немесе өкілдікке өкілеттігін растайтын құжаттарды ұсына отырып, оның заңды өкілі не көзделген өкілеттіктермен әрекеттерді жүзеге асыруға нотариалды куәландырылған сенімхат бойынша сенімді адам жүгінген кезде өтінімді тіркеу талонының негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесін беру Мемлекеттік корпорацияда "электрондық кезек" тәртібінде, жылдам қызмет көрсетусіз, портал арқылы "электрондық кезекті" брондау мүмкіндігімен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметтің нәтижесіне жүгінбесе, Мемлекеттік корпорация жол жүру құжаты дайындалған күннен бастап бір жыл бойы сақтауды қамтамасыз етеді, содан кейін көрсетілетін қызметті алушыға жою үшін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Алып тасталды – ҚР Ішкі істер министрінің 24.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 576</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...407 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші мемлекеттік қызметті көрсету деректерін ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіпте ақпараттық мониторинг жүйесіне мемлекеттік қызметті көрсету сатысы туралы енгізуді қамтамасыз етеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызметті деректерін цифрландыру саласындағы уәкілетті орган белгіленген тәртіпте цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің м.а. 26.07.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 624</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Цифрлық жүйе бұзылған жағдайда, байланыс арнасы болмаған немесе хабарламаларды жөнелтеуге кедергі келтіретін өзге де мән-жайлар туындаған кезде көрсетілетін қызметті берушінің уәкілетті бөлінісі техникалық ақаулардың туындауын анықтаған сәттен бастап көрсетілген себептерді анықтау және жою үшін дереу шаралар қабылдайды (жұмыс күндері сағат 09:00-ден 18:30-ға дейін).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарламаларды жөнелтуді бір сағаттан астам кешіктіруге әкеп соғатын апатты жағдайдың әрбір оқиғасын көрсетілетін қызметті берушінің уәкілетті бөлінісінің жауапты орындаушысы арнайы журналда тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 461</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер Тізбеде көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 24.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 576</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша орталық мемлекеттік органдардың, сондай-ақ көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z41" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Қазақстан Республикасының әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2629,79 +2821,72 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда – ҚР Ішкі істер министрінің 24.07.2024 </w:t>
+      Ескерту. Қосымша жаңа редакцияда – ҚР Ішкі істер министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 576</w:t>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2726,51 +2911,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Жол жүру құжатын беру" мемлекеттік қызметін көрcетуге қойылатын негізгі талаптардың тізбесі.</w:t>
+              <w:t>Мемлекеттік қызметін көрcетуге қойылатын негізгі талаптардың тізбесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2803,87 +2988,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аумақтық полиция органдары</w:t>
+"Жол жүру құжатын беру".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2915,88 +3100,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру Мемлекеттік корпорацияда көрсетілетін қызметті беруші арқылы жүзеге асырылады.</w:t>
+1. Жол жүру құжатын беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өзгерістер енгізуге байланысты жол жүру құжатын ауыстыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Жол жүру құжатын жоғалтқан кезде қалпына келтіру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3029,87 +3250,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 жұмыс күні. Мемлекеттік корпорацияда құжаттар топтамасын тапсыру үшін рұқсат етілетін ең ұзақ күту уақыты – 15 минут; Мемлекеттік корпорацияда көрсетілетін қызметті алушыға рұқсат етілетін ең ұзақ қызмет көрсету уақыты – 30 минут.</w:t>
+Аумақтық полиция органдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3142,87 +3363,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз түрінде</w:t>
+Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру Мемлекеттік корпорацияда көрсетілетін қызметті беруші арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3255,87 +3476,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жол жүру құжатын беру не мемлекеттік қызметті көрсетуден дәлелді бас тарту. Мемлекеттік қызмет нәтижесін ұсыну нысаны: қағаз түрінде.</w:t>
+17 жұмыс күні. Мемлекеттік корпорацияда құжаттар топтамасын тапсыру үшін рұқсат етілетін ең ұзақ күту уақыты – 15 минут; Мемлекеттік корпорацияда көрсетілетін қызметті алушыға рұқсат етілетін ең ұзақ қызмет көрсету уақыты – 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3368,125 +3589,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Төлем екінші деңгейдегі банктер және банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақшамен және қолма-қол ақшасыз нысанда жүргізіледі.</w:t>
+Қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3519,195 +3702,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...108 lines deleted...]
-3) порталда – www.egov.kz орналастырылған.</w:t>
+              <w:t xml:space="preserve">
+Жол жүру құжатын беру не мемлекеттік қызметті көрсетуден дәлелді бас тарту. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3740,213 +3815,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...126 lines deleted...]
-Айқындамалық деректерінің, жынысының өзгеруіне байланысты жол жүру құжатына өзгерістер енгізу үшін босқын жүгінуінің негізділігін растайтын құжат ұсынады.</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету үшін мемлекеттік баж алынады, ол Қазақстан Республикасының "Салық кодексінің" 667-бабы 3 тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес 8 айлық есептік көрсеткішті құрайды. Төлем екінші деңгейдегі банктер және банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақшамен және қолма-қол ақшасыз нысанда жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3979,143 +3948,233 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіз</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті беруші – Қазақстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республикасының еңбек заңнамасына сәйкес демалыс (сенбі, жексенбі) және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында (сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды қабылдау және мемлекеттік көрсетілетін қызметті көрсетудің нәтижелерін беру дүйсенбіден бастап жұма аралығында сағат 9.00-ден 17.30-ға дейiн, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-"Мемлекеттік қызметтері туралы" Қазақстан Республикасының Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес:</w:t>
+2) Мемлекеттік корпорация – мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру және өтініштер қабылдау Мемлекеттік корпорация арқылы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдері дүйсенбіден жұманы қоса алғанда, сағат 9.00-ден 20.00-ге дейін және сенбіде сағат 9.00-ден 13.00-ге дейін жүзеге асырады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
+Мемлекеттік қызметті көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) ұсынылған материалдардың, объектілердің, мемлекеттік қызметті көрсету үшін қажетті деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерімен белгіленген талаптарға сәйкес келмеуі болған жағдайларда мемлекеттік қызмет көрсетуден бас тартылады.</w:t>
+1) Министрліктің интернет-ресурсында – www.mvd.gov.kz "Министрлік туралы" бөлімінде, "Қазақстан Республикасы Ішкі істер министрлігінің құрылымдық бөліністерінің веб-ресурстары" кіші бөлімінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорацияның интернет-ресурсында - www.gov4c.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) порталда – www.egov.kz орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4148,159 +4207,444 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтің ерекшеліктерін ескере отырып, өзге де талаптар.</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік корпорацияда көрсетілетін қызметті беруші:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мынадай құжаттардың біреуін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+туу туралы куәлік (16 жасқа толмаған босқындар жол жүру құжаттарын алу кезінде); азаматтығы жоқ адамның куәлігі; шетелдік паспорт; өтінімді берген күнге кемінде 3 ай босқын мәртебесінің әрекет ету мерзімімен босқын куәлігі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғалтуға байланысты жол жүру құжатын ауыстыру үшін босқын уәкілетті мемлекеттік органға жоғалту мән-жайларын көрсете отырып, жол жүру құжатын қалпына келтіру туралы жазбаша өтінішті қосымша ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айқындамалық деректерінің, жынысының өзгеруіне байланысты жол жүру құжатына өзгерістер енгізу үшін босқын жүгінуінің негізділігін растайтын құжат ұсынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) ұсынылған материалдардың, объектілердің, мемлекеттік қызметті көрсету үшін қажетті деректер мен мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерімен белгіленген талаптарға сәйкес келмеуі болған жағдайларда мемлекеттік қызмет көрсетуден бас тартылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптары.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1) Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде немесе порталда "жеке кабинет" арқылы алу мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Мүмкіндігі шектелген көрсетілетін қызметті алушыларға қызмет көрсету үшін жағдайлар көзделген, ғимараттарға кіре берістер пандустармен жабдықталған, күту үшін креслолар бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтерінің байланыс телефондары www.mvd.gov.kz интернет ресурсында, "Мемлекеттік қызметтер" бөлімінде көрсетілген, Мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс-орталығы 1414, 8 800 080 7777;</w:t>
+3) Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтерінің байланыс телефондары www.mvd.gov.kz интернет ресурсында, "Мемлекеттікқызметтер" бөлімінде көрсетілген, Мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс-орталығы 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...29 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4392,202 +4736,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 134 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ішкі істер министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жол жүру құжатын беру қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 25 сәуірдегі № 391 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11202 болып тіркелді, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 19 маусымда жарияланды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Босқындардың жол жүру құжаттарын беру қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 24 сәуірдегі № 391 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 30 наурыздағы № 264 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20194 болып тіркелді Қазақстан Республикасының Нормативтік құқықтық актілерді эталонды бақылау банкінде 2020 жылғы 2 сәуірде жарияланды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4913,31 +5257,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>