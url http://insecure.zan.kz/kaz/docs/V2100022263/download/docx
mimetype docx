--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b20816" w14:textId="2b20816">
+    <w:p w14:paraId="79e477e" w14:textId="79e477e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2021 жылғы 26 ақпандағы № 73 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 26 ақпанда № 22263 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қоғамдық кеңестер туралы" 2015 жылғы 2 қарашадағы Қазақстан Республикасы Заңының 2-1-бабы 2-тармағының </w:t>
+      "Қоғамдық кеңестер туралы" Қазақстан Республикасы Заңының 2-1-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қоғамдық бақылауды ұйымдастыру мен жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1858,169 +1940,473 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоғамдық бақылауды ұйымдастыру мен жүргізу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Қоғамдық кеңестер туралы" 2015 жылғы 2 қарашадағы Қазақстан Республикасы Заңының (бұдан әрі – Заң) 2-1-бабы 2-тармағының </w:t>
+      1. Қоғамдық бақылауды ұйымдастыру мен жүргізу қағидалары (бұдан әрі – Қағидалар) "Қоғамдық кеңестер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 2-1-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы тармақтың екінші бөлігінде көрсетілген мемлекеттік органдарды қоспағанда, коммерциялық емес ұйымдармен, азаматтармен бірлесіп, министрліктер, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін органдар, жергілікті мемлекеттік басқару органдары, квазимемлекеттік сектор субъектілері өздерінің құзыретіндегі мәселелер бойынша құратын консультативтік-кеңесші, байқаушы органдар қоғамдық кеңестер болып табылады.</w:t>
+      2. Осы тармақтың екінші бөлігінде көрсетілген мемлекеттік органдарды қоспағанда, коммерциялық емес ұйымдармен, Қазақстан Республикасының азаматтарымен бірлесіп, министрліктер, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін органдар, жергілікті мемлекеттік басқару органдары, квазимемлекеттік сектор субъектілері өздерінің құзыретіндегі мәселелер бойынша құратын консультативтік-кеңесші, байқаушы органдар қоғамдық кеңестер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Қазақстан Республикасы Жоғарғы Сотының, Қазақстан Республикасы Конституциялық Кеңесінің, прокуратура органдарының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Ұлттық Банкінің, Қазақстан Республикасы Қорғаныс министрлігінің, Қазақстан Республикасы Президенті Іс басқармасының, Қазақстан Республикасы Премьер-Министрі Кеңсесінің, Материалдық-техникалық қамтамасыз ету басқармасының, Қазақстан Республикасы Адам құқықтары жөніндегі ұлттық орталығының, Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің, Қазақстан Республикасы Орталық сайлау комиссиясының, Қазақстан Республикасы Жоғары Сот Кеңесінің, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның, Қазақстан Республикасы арнаулы мемлекеттік органдарының қатысуымен қоғамдық кеңестер құрылмайды. Коммерциялық емес ұйымдармен, азаматтармен бірлесіп, министрліктер немесе Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін органдар, жергілікті мемлекеттік басқару органдары, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар (бұдан әрі – квазимемлекеттік сектор субъектілері) құратын қоғамдық кеңестер қоғамдық бақылауды азаматтардың мемлекеттік органдардың, квазимемлекеттік сектор субъектілерінің шешімдер қабылдау процесіне қатысу мүмкіндігін кеңейту мақсатында жүзеге асырады.</w:t>
+      Қазақстан Республикасы Жоғарғы Сотының, Қазақстан Республикасы Конституциялық Кеңесінің, прокуратура органдарының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Ұлттық Банкінің, Қазақстан Республикасы Қорғаныс министрлігінің, Қазақстан Республикасы Президенті Іс басқармасының, Қазақстан Республикасы Үкіметі Аппаратының, Қазақстан Республикасы Құрылтайының қызметін шаруашылық қамтамасыз ету департаментінің, Қазақстан Республикасы Адам құқықтары жөніндегі ұлттық орталығының, Қазақстан Республикасы Жоғары аудиторлық палатасының, Қазақстан Республикасы Орталық сайлау комиссиясының, Қазақстан Республикасы Жоғары Сот Кеңесінің, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның, Қазақстан Республикасы арнаулы мемлекеттік органдарының қатысуымен қоғамдық кеңестер құрылмайды. Коммерциялық емес ұйымдармен, азаматтармен бірлесіп, министрліктер немесе Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін органдар, жергілікті мемлекеттік басқару органдары, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар (бұдан әрі – квазимемлекеттік сектор субъектілері) құратын қоғамдық кеңестер қоғамдық бақылауды азаматтардың мемлекеттік органдардың, квазимемлекеттік сектор субъектілерінің шешімдер қабылдау процесіне қатысу мүмкіндігін кеңейту мақсатында жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z94" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қоғамдық бақылау – қоғамдық бақылау субъектілерінің қоғамдық мониторинг, қоғамдық тыңдау, қоғамдық сараптама және мемлекеттік органның, квазимемлекеттік сектор субъектісінің жұмысы нәтижелері туралы есепті тыңдау нысандарында жүзеге асырылатын қоғамдық мүдделерді қорғауға бағытталған қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z95" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қоғамдық бақылау объектісі – республикалық және жергілікті деңгейлердегі мемлекеттік органдардың және олардың лауазымды адамдарының қызметі, сондай-ақ квазимемлекеттік сектор субъектілерінің қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z96" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қоғамдық бақылау субъектісі – қоғамдық кеңестер, сондай-ақ коммерциялық емес ұйымдар, қоғамдық кеңестердің тапсырмасы бойынша Қазақстан Республикасының азаматтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z97" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық мониторинг –мемлекеттік органдардың, квазимемлекеттік сектор субъектілерінің қызметін қоғамдық бақылау субъектілері тарапынан бақылауды білдіретін қоғамдық бақылау рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z98" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қоғамдық сараптама – қоғамдық бақылау субъектілерінің Қазақстан Республикасы азаматтарының өмірі мен денсаулығына қолайлы қоршаған ортаны сақтау, сондай-ақ жеке тұлғалардың, елді мекендер мен өндірістік объектілердің қауіпсіздігін қамтамасыз етуге теріс әсер ететін факторларды болдырмау жөніндегі қоғамдық мүдделердің сақталуы тұрғысынан зерттеу, талдау және бағалау үшін арнайы білімді және (немесе) тәжірибені пайдалануына негізделген қоғамдық бақылау рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z99" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) мемлекеттік органның, квазимемлекеттік сектор субъектісінің жұмысы нәтижелері туралы есепті тыңдау – қоғамдық бақылау рәсімі және Қоғамдық кеңестің отырысында Заңның 5-бабы 1-тармағының </w:t>
+      6) қоғамдық тыңдау – Заңның 5-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 5-1-бабы 1-тармағаның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мәселелерді, мемлекеттік органдардың, квазимемлекеттік сектор субъектілерінің қоғамдық маңызды шешімдері, олардың мүдделерге сәйкестігі мәселелері жөнінде жария талқылау үшін жиналыс өткізу арқылы жүзеге асырылатын қоғамдық бақылау рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z100" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) мемлекеттік органның, квазимемлекеттік сектор субъектісінің жұмысы нәтижелері туралы есепті тыңдау – қоғамдық бақылау рәсімі және Қоғамдық кеңестің отырысында Заңның 5-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2056,254 +2442,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген мәселелер бойынша квазимемлекеттік сектор субъектілерінінің қызметі нәтижелерін жария талқылауды білдіреді;</w:t>
-[...199 lines deleted...]
-        <w:t xml:space="preserve"> көзделген мәселелерді, мемлекеттік органдардың, квазимемлекеттік сектор субъектілерінің қоғамдық маңызды шешімдері, олардың мүдделерге сәйкестігі мәселелері жөнінде жария талқылау үшін жиналыс өткізу арқылы жүзеге асырылатын қоғамдық бақылау рәсімі.</w:t>
+        <w:t xml:space="preserve"> көзделген мәселелер бойынша квазимемлекеттік сектор субъектілерінінің қызметі нәтижелерін жария талқылауды білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қоғамдық бақылауды ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -2312,54 +2560,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Қоғамдық мониторингті ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қоғамдық мониторингті Қоғамдық кеңестің мүшелері, сондай-ақ коммерциялық емес ұйымдардың өкілдері және Қоғамдық кеңестің тапсырмасы бойынша азаматтар жүзеге асырады.</w:t>
+      4. Қоғамдық мониторингті Қоғамдық кеңестің мүшелері, сондай-ақ коммерциялық емес ұйымдардың өкілдері және Қоғамдық кеңестің тапсырмасы бойынша Қазақстан Республикасының азаматтары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қоғамдық кеңес мониторинг жүргізу жоспарын әзірлейді және бекітеді, онда қоғамдық бақылау объектісі, жүргізу мерзімдері, мақсаттары мен міндеттері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2392,51 +2702,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қоғамдық мониторингті жүзеге асырған адамдар оның нәтижелері бойынша қорытынды жасайды. Қоғамдық мониторинг қорытындысында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік қызметтер көрсету нәтижесінде азаматтар үшін анықталған жағымсыз салдарлар туралы және қоғамдық мүдделерге қысым жасалғаны туралы ақпарат;</w:t>
+      1) мемлекеттік қызметтер көрсету нәтижесінде Қазақстан Республикасының азаматтары үшін анықталған жағымсыз салдарлар туралы және қоғамдық мүдделерге қысым жасалғаны туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы заңнамасының бұзушылықтарына қоғамдық мониторинг барысында анықталған себептер мен жағдайларды жою жөніндегі ұсынымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
@@ -2456,50 +2766,112 @@
         <w:t>
       3) бақыланатын объектілердің тиімділігін арттыру жөніндегі ұсыныстар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нормативтік құқықтық актілерге, квазимемлекеттік сектор субъектілерінің ішкі құжаттарына өзгерістер мен толықтырулар енгізу жөніндегі ұсыныстар қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қоғамдық мониторингтің қорытындысы негізінде Қоғамдық кеңес ұсынымдарды қабылдайды және қабылдаған күннен бастап күнтізбелік он күн ішінде тиісті мемлекеттік органдарға, квазимемлекеттік сектор субъектілеріне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2766,74 +3138,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қатысушылардың саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қоғамдық тыңдау төрағасы мен хатшысының тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе);</w:t>
+      3) қоғамдық тыңдау төрағасы мен хатшысының тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) күн тәртібі, сөйлеген сөздердің мазмұны тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қоғамдық тыңдаудың нәтижелері бойынша қорытынды хаттама қабылданады, оған қоғамдық тыңдаудың төрағасы мен хатшысы қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3024,54 +3458,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Қоғамдық сараптаманы ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Қоғамдық сараптама объектілері жеке және заңды тұлғалардың құқықтары мен заңды мүдделерін сақтау, азаматтардың өмірі мен денсаулығы үшін қолайлы қоршаған ортаны сақтау, сондай-ақ жеке тұлғалардың, елді мекендер мен өндірістік объектілердің қауіпсіздігін қамтамасыз етуге теріс әсер ететін факторларды болғызбау тұрғысынан мемлекеттік органдардың, квазимемлекеттік сектор субъектілерінің қабылдайтын шешімдерінің жобалары болып табылады.</w:t>
+      18. Қоғамдық сараптама объектілері жеке және заңды тұлғалардың құқықтары мен заңды мүдделерін сақтау, Қазақстан Республикасы азаматтарының өмірі мен денсаулығы үшін қолайлы қоршаған ортаны сақтау, сондай-ақ жеке тұлғалардың, елді мекендер мен өндірістік объектілердің қауіпсіздігін қамтамасыз етуге теріс әсер ететін факторларды болғызбау тұрғысынан мемлекеттік органдардың, квазимемлекеттік сектор субъектілерінің қабылдайтын шешімдерінің жобалары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қоғамдық сараптама Қоғамдық кеңестің отырысында қабылданған оның тапсырмасы бойынша қоғамдық бірлестіктер құратын сараптама комиссиялары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3622,74 +4118,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қатысушылардың саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сөз сөйлеген лауазымды адамдардың тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе);</w:t>
+      3) сөз сөйлеген лауазымды адамдардың тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) күн тәртібі, есептің және сөйлеген сөздердің мазмұны қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармаққа өзгеріс енгізілді - ҚР Мәдениет және ақпарат министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Есепті тыңдау нәтижелері бойынша қарар қабылданады, онда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3873,55 +4431,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4247,31 +4805,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>