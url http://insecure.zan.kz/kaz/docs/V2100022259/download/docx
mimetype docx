--- v0 (2025-10-01)
+++ v1 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a615b5b" w14:textId="a615b5b">
+    <w:p w14:paraId="ec5e912" w14:textId="ec5e912">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының және Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 24 ақпандағы № 43 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 25 ақпанда № 22259 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 24 ақпандағы № 43 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 25 ақпанда № 22259 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңы 8-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -769,140 +769,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы нарығын реттеу және </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">дамыту Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2037,87 +2053,213 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ" төмен емес ұзақ мерзімді рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы бейрезидент-банкінің филиалындағы депозиттерге инвестициялау тәртібі мен талаптары.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 5) тармақшасында көрсетілген құжаттардың тізбесі клирингтік ұйымның клирингтік қатысушылардың бірінің міндеттемелерін орындамау фактісін реттеу мақсатында қаржы құралдарын сатып алған жағдайларға қолданылмайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Екінші деңгейдегі банктердің олармен ерекше қатынастар арқылы байланысты тұлғаларға және Қазақстан Республикасының резиденттері және бейрезиденттері заңды тұлғаларға барлық берілген банктік қарыздарының және банк кепілдіктерінің жиынтық көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 80 </w:t>
+      4. "Екінші деңгейдегі банктерде сақталуға тиіс негізгі құжаттар тізбесін және олардың сақталу мерзімдерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 29 ақпандағы № 66 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7510 болып тіркелген, 2012 жылғы 24 мамырда "Егемен Қазақстан" газетінде № 261-266 (27340) жарияланған) мынадай өзгерістер және толықтыру енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13710 болып тіркелген, 2016 жылғы 31 мамыр "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2133,67 +2275,67 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
-[...15 lines deleted...]
-      "Екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының олармен ерекше қатынастар арқылы байланысты тұлғаларға және Қазақстан Республикасының резиденттері және бейрезиденттері заңды тұлғаларға барлық берілген банктік қарыздарының және банк кепілдіктерінің жиынтық көлемін есептеу қағидаларын бекіту туралы";</w:t>
+    <w:bookmarkStart w:name="z45" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Екінші деңгейдегі банктерде, Қазақстан Республикасы бейрезидент-банктерінің филиалдарында сақталуға тиіс негізгі құжаттар тізбесін және олардың сақталу мерзімдерін белгілеу туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2209,97 +2351,97 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...15 lines deleted...]
-      "1. Қоса беріліп отырған Екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының олармен ерекше қатынастар арқылы байланысты тұлғаларға және Қазақстан Республикасының резиденттері және бейрезиденттері заңды тұлғаларға барлық берілген банктік қарыздарының және банк кепілдіктерінің жиынтық көлемін есептеу қағидалары бекітілсін.";</w:t>
+    <w:bookmarkStart w:name="z47" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Осы қаулыға қосымшаға сәйкес қоса беріліп отырған Екінші деңгейдегі банктерде, Қазақстан Республикасы бейрезидент-банктерінің филиалдарында сақталуға тиіс негізгі құжаттар тізбесі және олардың сақталу мерзімдері белгіленсін.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z48" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Екінші деңгейдегі банктердің олармен ерекше қатынастар арқылы байланысты тұлғаларға және Қазақстан Республикасының резиденттері және бейрезиденттері заңды тұлғаларға барлық берілген банктік қарыздарының және банк кепілдіктерінің жиынтық көлемін есептеу </w:t>
-[...9 lines deleted...]
-        <w:t>қағидаларында</w:t>
+      көрсетілген қаулымен бекітілген Екінші деңгейдегі банктерде сақталуға тиіс негізгі құжаттар тізбесінде және олардың сақталу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мерзімдерінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2325,6784 +2467,5354 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      "Екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының олармен ерекше қатынастар арқылы байланысты тұлғаларға және Қазақстан Республикасының резиденттері және бейрезиденттері заңды тұлғаларға барлық берілген банктік қарыздарының және банк кепілдіктерінің жиынтық көлемін есептеу қағидалары";</w:t>
+    <w:bookmarkStart w:name="z50" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Екінші деңгейдегі банктерде, Қазақстан Республикасы бейрезидент-банктерінің филиалдарында сақталуға тиіс негізгі құжаттар тізбесі және олардың сақталу мерзімдері".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. "Сақтандыру (қайта сақтандыру) ұйымдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 тамыздағы № 198 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17462 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2018 жылғы 9 қазанда жарияланған) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспесі</w:t>
+        <w:t>атауы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...55 lines deleted...]
-      мынадай мазмұндағы 6-тармақпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z60" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Қоса беріліп отырған Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидалары бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>атауы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z62" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидалары";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z64" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидалары (бұдан әрі - Қағидалар) "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының Заңының 52-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне, "Мемлекеттік статистика туралы" 2010 жылғы 19 наурыздағы Қазақстан Республикасының Заңының 16-бабының 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)-тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары (бұдан әрі - ұйым) үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру тәртібін айқындайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z65" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) андеррайтинг - актуарий белгілеген шектерде сақтандыру өтемін, сақтандыру талаптарын, франшизаның және сақтандыру тарифінің деңгейін анықтау мақсатымен сақтандыру тәуекелдерін бағалау негізінде мәлімделген сақтандыру объектісін сақтандыруға немесе қайта сақтандыруға қабылдау бойынша рәсімдер кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқару есептілігі - ішкі бақылау және ұйымның қызметін бағалау құралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) гэп-талдау - ұйымның сыйақы мөлшерлемелерінің өзгерістеріне ұшыраған немесе белгілі бір мерзім ішінде өтелуі тиіс активтері мен міндеттемелерінің көлемін салыстыру негізінде пайыздық тәуекелді және өтімділік тәуекелін өлшеу әдістері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лимиттеу - қабылданатын тәуекелдердің сапалық, сандық шектеулерін белгілеу, ұйымның мәмілелеріне (операцияларына) шектеулерді белгілеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лимиттеу кезінде мынадай параметрлер анықталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лимит белгіленетін көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лимит белгіленетін көрсеткішті есептеу әдісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсеткіштің шекті (барынша жоғары, барынша төмен) мәні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) мүдделер қақтығысы - ұйымның лауазымды тұлғаларының және (немесе) оның қызметкерлерінің жеке мүддесі мен олардың өздерінің лауазымдық өкілеттіктерін тиісінше орындауы немесе ұйымның және (немесе) оның қызметкерлерінің және (немесе) клиенттерінің ұйым және (немесе) оның клиенттері үшін қолайсыз салдарлар туындатуы мүмкін мүліктік және өзге де мүдделері арасында қайшылықтар туындататын ахуал; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) саясат - ұйымның тиімді жұмыс істеуін және оның қызметінің стратегияға және тәуекелдің жол берілетін деңгейіне сәйкестігін қамтамасыз ететін қажетті өлшемшарттарды, өлшемдерді, тәсілдерді, қағидаттарды, стандарттарды, рәсімдер мен тетіктерді айқындайтын саясатты және (немесе) өзге де ішкі құжаттарды қамтитын ішкі құжаттардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) стресс-тестинг - ұйымның қаржылық жағдайына айырықша, бірақ ұйымның қызметіне әсер етуі мүмкін ықтимал оқиғалардың әлеуетті әсер етуін өлшеу әдістері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тәуекел - ұйым қызметінің күтілетін нәтижесін алу сенімсіздігін немесе мүмкін еместігін туындататын жағдаяттардың пайда болу, шығыстардың (зиянның) туындау ықтималдығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тәуекелдерді бағалау жүйесі - ұйымның қаржылық жай-күйіне кешенді талдау жүргізуге арналған коэффициенттердің жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) тәуекелдерді басқару жүйесі - тәуекелдерді және олардың ұйымның мақсаттарына жетуге әсер ететін салдарын анықтау, бағалау, мониторинг жүргізу, төмендету мақсатында бүкіл ұйым шегінде жүзеге асырылатын, ұйымның директорлар кеңесі мен басқармасы белгілеген тұрақты құрылымдалған процесс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тәуекел картасы - бір "ось" бойынша тәуекелдің ықпал ету күші немесе маңыздылығы көрсетілген, ал екіншісінде оның пайда болу ықтималдылығы мен жиілігі көрсетілген кестеде орналастырылған ұйым тәуекелдерінің графикалық және мәтіндік сипаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тәуекел лимиті - қабылданатын тәуекелді сандық не сапалық шектеу құралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тәуекелді сәйкестендіру - тәуекел элементтерін табу, тізбесін құру, және сипаттау процесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тәуекелді өлшеу - оқиғаның басталу салдары мен ықтималдығын математикалық жолмен ықтималдық теориясын және статистикалық деректер негізінде үлкен сандар заңын қолдана отырып бағалау арқылы жүзеге асырылатын тәуекелдің ықтималдығы дәрежесін және әлеуетті шығыстар (шығындар) мөлшерін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) уәкілетті орган - қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті орган; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ішкі аудит - ішкі аудит қызметі Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасына, ішкі құжаттарға, ішкі аудиттің халықаралық кәсіптік стандарттарына сәйкес келу дәрежесін одан әрі көрсету мақсатында қаржылық есептілікті, сондай-ақ ұйым қызметін сандық және сапалық жағынан бағалауға келетін басқа деректер мен ақпаратты бағалайтын басқарушылық бақылаудың ажырамас элементі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ішкі бақылау - бұл ұйымның директорлар кеңесі, алқалы органдары, басқармасы, қызметкерлері жүзеге асыратын, мынадай санаттар бойынша мақсаттарға жетуді қамтамасыз етуге бағытталған процесс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметінің тиімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржылық есептіліктің және өзге де басқарушылық есептіліктің сенімділігі, толықтығы мен уақтылығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ішкі бақылау жүйесі - мыналарды қамтамасыз ететін бақылау рәсімдерінің, іс-шаралар мен әдістемелердің жиынтығы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның қаржы-шаруашылық қызметін тиісінше және тиімді жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауапкершілікті тиімді бөлу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйым қызметкерлерінің ішкі құжаттардың талаптарын уақтылы және тиісінше орындауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүліктің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алаяқтық фактілерін және басқарушылық қателердің алдын алу және анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржылық есептілікті және өзге басқарушылық есептілікті дайындау уақтылығы, шынайылығы мен толықтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың талаптарын Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолдану кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының тиісті басқару органы директорлар кеңесі болып түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері басқарма болып түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас офис шотының сомасы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы қызметінің резервтері мен нәтижелері меншікті капитал болып түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының бухгалтерлік есебінің деректері бойынша есептілік қаржылық есептілік болып түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидалардың акционерлік қоғамдар және бағалы қағаздар нарығы туралы заңнаманың талаптарын сақтауға қатысты бөлігіндегі талаптары, сондай-ақ Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-2-тармақтары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сақтандыру (қайта сақтандыру) ұйымы тәуекелдері мынадай болып жіктеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сақтандыру қызметін жүзеге асыруға байланысты тәуекелдер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      андеррайтинг тәуекелі - сақтандыруға қабылданатын тәуекелдерді бұрыс (қате) бағалау тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру резервтерінің тәуекелі - жеткіліксіз (барабар емес) сақтандыру резервтерін құру тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру төлемдерінің тәуекелі - сақтандыру төлемдерін дұрыс, уақтылы жүзеге асырмауға байланысты тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      апатты тәуекел - елеулі мөлшердегі бір оқиға әдеттегіден жоғары сақтандыру төлемдеріне әкеліп соқтыратын тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта сақтандыру тәуекелі - жеткіліксіз қайта сақтандыру өтемінің немесе қайта сақтандырушының қайта сақтандыру шарты бойынша төлемді жүзеге асыруға қабілетсіздігі тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестициялық тәуекелдер - қайта сақтандыру және инвестициялық қызмет барысында пайда болатын тәуекелдер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық тәуекелдерге мыналар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредиттік тәуекел - дебиторлардың дәрменсіздігі, ұйымның инвестициялық портфеліндегі облигациялар эмитенттерінің кредиттік рейтингтерінің өзгеруі салдарынан шығыстардың (зиянның) пайда болу тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтімділік тәуекелі - ұйымның өз міндеттемелерін өтеу үшін активтерін тез арада сату мүмкіндігінің болмауына байланысты тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нарықтық тәуекел - қаржы құралдарының нарықтық құнының, пайыздық мөлшерлемелерінің, шетел валюталары бағамдарының, бағалы металдар құнының өзгеруі салдарынан қаржы нарықтарының жағымсыз қозғалыстарына байланысты шығыстардың (зиянның) ықтималдығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарықтық тәуекелге мыналар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      валюта тәуекелі - шетелдік валюта бағамдарының жағымсыз өзгеруі салдарынан шығындар пайда болуы тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      баға тәуекелі - нарықтық факторлардың ықпалымен қаржы құралдарының және туынды қаржы құралдарының нарықтық бағаларының жағымсыз өзгеруі салдарынан шығыстардың (зиянның) пайда болу тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайыздық тәуекел - ұйымның активтері, пассивтері бойынша пайыздық мөлшерлемелерінің жағымсыз өзгеруі салдарынан қаржы шығыстарының (зиянының) пайда болу тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) операциялық тәуекел - ішкі процестерді жүзеге асыру барысында басшы және басқа қызметкерлер тарапынан болған кемшіліктердің (қателердің), ақпараттық жүйелердің (технологиялардың) тиісінше жұмыс істемеуі салдарынан, сондай-ақ сыртқы оқиғалар салдарынан шығындардың пайда болу тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) комплаенс-тәуекел - ұйымның және оның қызметкерлерінің Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының және (немесе) ұйымның ішкі құжаттарының және (немесе) ұйымның қызметіне әсер ететін шет мемлекеттер заңнамасының талаптарын сақтамауы салдарынан шығыстардың (зиянның) пайда болу немесе уәкілетті органның шаралар қолдану немесе беделін жоғалту және (немесе) мүдделер қақтығысының туындау тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) стратегиялық тәуекел - дұрыс емес басқарушылық шешімдер, қабылданған басқарушылық шешімдерді тиісінше іске асырмау және (немесе) ұйымның бизнес-ортаның өзгерістеріне бейімделуге қабілетсіздігі салдарынан шығындардың туындау тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ілеспе тәуекелдер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудиторлық тәуекел - аудиторлық тексерудің қорытындысы бойынша аудитор қаржылық есептіліктің шынайылығын растағаннан кейін анықталмаған елеулі бұрмалауларды қамтуы мүмкін деп субъективті түрде анықтайтын не шын мәнінде бұрмалану болмаған жағдайда елеулі бұрмалануды қамтиды деп тану ықтималдығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      топ тәуекелі - құрамына ұйым кіретін топтың қаржылық жағдайының нашарлауы нәтижесінде ұйымның беделіне, маркетингіне және қаржылық жағдайына жағымсыз әсер ету тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелік тәуекел - басқа сақтандыру (қайта сақтандыру) ұйымын, қызметі мәжбүрлеп тоқтатылатын басқа Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын мәжбүрлеп тарату нәтижесінде ұйымға шығыстар (шығындар) келтіруге байланысты тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алаяқтық тәуекелі - қызметкерлердің және үшінші тұлғалардың алаяқтық іс-әрекеттері нәтижесінде шығыстардың (зиянның) пайда болу ықтималдығына байланысты тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бедел тәуекелі - ұйымға теріс қоғамдық пікірдің немесе оған деген сенімнің төмендеуі салдарынан шығыстардың (зиянның) пайда болу тәуекелі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      елдер бойынша тәуекел - шет мемлекеттің немесе шет мемлекет резидентінің өз міндеттемелері бойынша төлемге қабілетсіздігі немесе жауапкершілік атқармауы салдарынан шығыстардың (зиянның) пайда болу тәуекелі.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспесі</w:t>
+        <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z68" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Осы Екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының олармен ерекше қатынастар арқылы байланысты тұлғаларға және заңды тұлғаларға (Қазақстан Республикасының резиденттеріне және резиденті еместерге) банктік қарыздар мен банк кепілдіктерін беруі жөніндегі талаптар (бұдан әрі - Талаптар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңның 8-1-бабының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+      "10. Сақтандыру (қайта сақтандыру) ұйымы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тәуекелдерді басқару және ішкі бақылау жүйесінің ішкі құжаттарына қойылатын талаптардың сақталуын қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы Қағидаларға 1-1-қосымшаға сәйкес тәуекелдерді басқару және ішкі бақылау жүйесінің ішкі құжаттарына қойылатын талаптардың сақталуын қамтамасыз етеді.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
-[...15 lines deleted...]
-      "1. Банк онымен ерекше қатынастар арқылы байланысты жеке тұлғаларға мынадай талаптардың бірі орындалған:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Тәуекелдерді басқарудың тиімді жүйесін ұйымдастыру мақсатында директорлар кеңесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәуекелдерді басқару жөніндегі саясатты және Қағидаларға сәйкес әзірленетін ішкі құжаттарды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жыл сайын ұйымның тәуекелдерді бағалау жүйесінің коэффициенттерін талдауды бекітеді және ұйымның тәуекелдерді бағалау жүйесі коэффициенттерінің стандартты диапазонның бекітілген шектерінен төрт және одан да көп ауытқулары болған жағдайда ұйымның тәуекелдерді бағалау жүйесінің коэффициенттерін жақсарту жөніндегі іс-шаралар жоспарын бекітеді не тәуекелдерді бағалау жүйесінің коэффициенттерін жақсарту жөніндегі іс-шаралар жоспарын әзірлеу қажеттілігінің жоқтығы туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) корпоративтік басқару бөлігінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алқалы органдардың, ішкі аудит қызметінің, басқарманың, құрылымдық бөлімшелердің қызметін үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшы қызметкерлердің функционалдық міндеттемелеріндегі ықтимал мүдделер қақтығысын төмендету бойынша шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйыммен ерекше қатынаспен байланысқан тұлғаларға жеңілдік шарттарын беру фактісін тексеруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      директорлар кеңесінің құзыретіне жататын өзге де мәселелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) стратегиялық мақсаттарды түзету мақсатында мыналарды қарайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның тәуекелдерді басқару бөлімшесі немесе функциясына көрсетілген талдауды жүргізу кіретін өзге құрылымдық бөлімше жүргізген капиталдағы ағымдағы (болашақ) қажеттіліктерін талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ішкі (сыртқы) аудиторлар өздері жүргізген тексеру нәтижелері бойынша анықталған сәйкессіздіктер, сондай-ақ олардың ұсынымдары көрсетілген есеп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      активтерді және пассивтерді басқару кеңесінің (инвестициялық қызмет үшін жауапты бөлімшенің) ұйымның активтерін инвестициялау бойынша жүргізілген операциялардың (мәмілелердің) (қаржы құралдарының түрлері бойынша топтастырылып және олардың баланстық, нарықтық құнын, кірістілігін, сатып алу мен сату сомаларын көрсете отырып) нәтижелері бойынша есебі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тәуекелдерді басқару бөлігінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      корпоративтік стратегияға, саясаттарға, рәсімдерге және ішкі құжаттарға қайшы келетін операциялардың жасалуын болдырмау мақсатында, сондай-ақ оларды түзету мақсатында құрылған алқалы органдар, ішкі аудит қызметі мен құрылымдық бөлімшелер арқылы ұйымның қызметіне тұрақты мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ішкі аудит қызметі, тәуекелдерді басқару бөлімшесі функцияларының ұйымдастырушылық дербестігін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті орган шараларының, оның ішінде кемшіліктерді жою жөніндегі іс-шаралар жоспарының орындалуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті орган талаптары орындалмаған, анықталған кемшіліктер уақтылы жойылмаған (жоймаған) жағдайда орындамау (жоймау) себептерін анықтайды және жауапты қызметкерлерге тиісті шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қабылданатын тәуекелдерді лимиттеу және мәмілелерге (операцияларға) шектеулерді белгілеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдерді бағалау жүйесінің коэффициенттерін жақсарту бойынша іс-шаралар жоспары бекітілген жағдайда ұйым тоқсан сайынғы негізде жоспардың орындалуын бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 2) тармақшасының ережелері Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тәуекелдерді басқару бөлімшесі тәуекелдерді басқару саясатын әзірлейді және жүйелі түрде стресс-тестинг, сценарийлік талдау жүргізуді көздейді және мыналармен шектелмей, төмендегілерді белгілейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мөлшері мен түрі Талаптарда белгіленетін тиісті қамтамасыз ету болған;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      1) ұйымның ұйымдық құрылымының құрамында андеррайтингтік кеңестің, активтерді және пассивтерді басқару кеңесінің, тәуекелдерді басқару бөлімшесінің болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) бағалы қағаздар нарығында инвестициялық портфельді басқару бойынша қызметті жүзеге асыруға лицензиясы бар ұйым үшін - ұйымның ұйымдық құрылымының құрамында төмендегі функцияларды қоса алғанда, бірақ олармен шектелмей инвестициялық портфельді басқару жөніндегі функцияларды жүзеге асыратын бөлімшенің болуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестициялық декларацияны әзірлеу және сақтанушылар активтерін инвестициялау лимиттерін айқындау және қайта қарау, сақтанушылардың активтері есебінен мәмілелер жасасу туралы шешімдер қабылдау кезінде жасалатын ұсынымдарды (бұдан әрі - ұсынымдар) дайындау үшін қажетті ақпаратты жинақтау, өңдеу және талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсынымдар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның инвестициялық комитеті отырыстарының қорытындылары бойынша қабылданған инвестициялық шешімдер мен хаттамаларды ресімдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтанушылардың активтері есебінен сатып алынған қаржы құралдарын есепке алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтанушыларға инвестициялық портфельді басқару жөніндегі қызметтің нәтижелері туралы есептерді сақтанушының инвестицияларға қатысу талабы көзделетін сақтандыру шарттарында көзделген тәртіппен дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      активтерді басқарды жүзеге асыру процесінде сақтанушылардың басқа қаржы ұйымдарымен өзара іс-қимыл жасауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның ішкі құжаттарында айқындалған функциялар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басшы қызметкерлерге, тәуекелдерді басқаруға тікелей қатысы бар қызметкерлерге білімінің және жұмыс өтілінің болу талаптарын қоса алғанда, қойылатын біліктілік талаптарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұйымның директорлар кеңесінің, алқалы органдарының, ішкі аудит қызметінің, басқармасының, тәуекелдерді басқару бөлімшесінің, құрылымдық бөлімшелерінің тәуекелдерді басқару жөніндегі өкілеттіктерін және функционалдық міндеттерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұйымның құрылымдық бөлімшелерінің, алқалы органдарының, басқармасының және директорлар кеңесінің, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы арасында тәуекелдерді басқаруға қажетті ақпарат алмасу тәртібін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұйымның қызметіне байланысты тәуекелдер көрсеткіштерінің сандық мәндерін анықтау тәртібін қоса алғанда, тәуекелдерді сәйкестендіру, бағалау, мониторинг жүргізу және бақылау рәсімдерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) басқарушылық шешімдердің орындалуына тұрақты мониторинг жүргізу және қабылданған басқарушылық шешімдердің тиімділігін анықтау рәсімдерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тәуекелдерді басқару жүйесінің тиімділігін бағалаудың ішкі өлшемшарттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сапалық және сандық тәсілдерді қоса алғанда, тәуекелдер картасын әзірлеу тәртібін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тәуекел лимитін анықтау рәсімдерін, оның ішінде ссссссүшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ұйымның қызметі барысында туындайтын тәуекелдерді басқару жөніндегі шараларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сәйкестендірілген (анықталған) тәуекелдерге мониторинг жүргізу, бағалау және бақылау, ұйым тәуекелдерінің картасын жасау рәсімдері, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдерді басқару бөлімшесі ұйымның басқа бөлімшелерімен бірлесіп, тәуекелдерді сәйкестендіру бойынша қабылдайтын шараларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдердің туындау жиілігін бағалауды қоса алғанда, тәуекелдерді басқару бөлімшесі жүзеге асыратын тәуекелдерді бағалау, кейіннен осы тәуекелдер көрсеткен ықпалдарды жіктеу және тәуекел лимиттерін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдер көрсеткіштері мәндерінің және тәуекелдер көрсеткіштерінің барынша жоғары рұқсат етілген мәндерінің өзгеру мониторингін, сондай-ақ тәуекел лимиттерінің тәуекел көрсеткіштерінің мәндеріне сәйкес келмеген жағдайда тәуекелдерді барынша азайту мақсатында қабылданатын шараларды қамтитын тәуекелдерді басқару бөлімшесі жүргізген тәуекелдердің мониторингі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      директорлар кеңесіне шығыстарға (зиянға) ұшыратуы мүмкін және (немесе) ұйымының қызметіне ықпал ететін немесе заңсыз сипатты білдіретін кез келген елеулі жағдайлар туралы есептілікті тез арада ұсыну тетігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тәуекелдерді тестілеу және бағалануын модельдеу рәсімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тәуекелдерді басқару бөлімшесінің директорлар кеңесіне тәуекелдерді басқару жөніндегі есепті беру тәртібін, оларға мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдерді басқару бойынша ағымдағы жағдай (тәуекелдерді барынша азайту және жою бойынша жүргізілетін жұмыстар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анықталған тәуекелдер және осы тәуекелдерді барынша азайту бойынша іс-шаралар жоспары, сондай-ақ оларды төмендету және болдырмау бойынша жүргізілген жұмыстың нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның ағымдағы қызметін жүргізу барысында туындауы мүмкін тәуекелдер және оларды төмендету және болдырмау жолдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның корпоративтік стратегиясын іске асырудың ағымдағы кезеңінде туындауы мүмкін тәуекелдерді бақылау және мониторинг жүргізу және оларды барынша азайту және болдырмау жолдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдерді басқару жүйесінің барабарлығы мен тиімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) бақылауды жүзеге асыруға жауапты тұлғалар лауазымдарының тізбесін көрсете отырып, сақтандыру, инвестициялық және өзге қызмет бойынша және мәмілелер (операциялар) бойынша белгіленген лимиттердің орындалуын бақылауды жүзеге асыру тәртібі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарма тәуекелдерді басқару жүйесінің тиісінше жұмыс істеуін қамтамасыз ету мақсатында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      жеке тұлғаның қаржылық жай-күйі "тұрақты" деп жіктелген жағдайда Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7510 тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының "Екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының олармен ерекше қатынастар арқылы байланысты тұлғаларға және Қазақстан Республикасының резиденттері және бейрезиденттері заңды тұлғаларға барлық берілген банктік қарыздарының және банк кепілдіктерінің жиынтық көлемін есептеу қағидаларын бекіту туралы" 2012 жылғы 24 ақпандағы № 80 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі - № 80 қаулы) белгіленген мөлшерден аспайтын, барлық банктік қарыздар мен банк кепілдіктерінің жалпы көлемінің шегінде банктік қарыздар мен банк кепілдіктерін береді.";</w:t>
+      1) тәуекелдерді басқару және ішкі бақылау бөлігінде белгіленген мақсаттарға және әдістерге сәйкес ұйымға күнделікті басшылық жасауды жүзеге асырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) директорлар кеңесінің, алқалы органдардың, басқарманың (Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының тиісті атқарушы органы), Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлерінің және құрылымдық бөлімшелердің арасында тәуекелдерді тиімді басқаруды және ішкі бақылауды қамтамасыз ететін ақпарат беру тәртібін бекітеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) директорлар кеңесінің нұсқауларын, ішкі аудит қызметінің ұсынымдары мен ескертулерін, тәуекелдерді басқару бөлімшесінің ұсынымдарын, уәкілетті органның талаптары мен шараларын іске асыруды жүзеге асырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) тәуекелдерді басқару және ішкі бақылау жөніндегі саясатты іске асыру мақсатында ішкі құжаттарды бекітеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) төлем жасауға қабілеттілік маржасы жеткіліктілігінің қажетті деңгейін сақтау мақсатында активтерді әртараптандыру, капиталдың, тәуекелдердің рентабельдігі, өтімділігі және жеткіліктілігі бойынша бағдарларды айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) директорлар кеңесі белгілеген тәуекелдер лимиттерінің шегіндегі операциялар түрлері бойынша тәуекелдердің лимиттерін бекітеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) тәуекелдерді басқару бөлімшесінің ай сайынғы есептеулері негізінде көрсетілген лимиттердің сақталуын бақылаудың тиімді шараларын қабылдауды қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тариф саясатының тәуекелдер жөніндегі дәйекті статистикасы негізінде тәуекелдер дамуындағы болжамды үрдістерге сәйкес келуін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) ұйым үшін әлеуетті тәуекелді туындататын ішкі және сыртқы экономикалық факторларға тұрақты түрде талдау жасауды қамтамасыз етеді, олардың қаржылық көрсеткіштерге әсер ету дәрежесін бағалайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) түзету коэффициенттерінің қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру шарттары бойынша сақтандыру сыйлықақыларына барабарлығын бағалау үшін қаржылық көрсеткіштер мен статистикалық ақпаратқа тұрақты түрде талдау жүргізуді қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақшаның талабы "Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру туралы" 2005 жылғы 7 ақпандағы Қазақстан Республикасы Заңының 17-1-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде түзету коэффициенттерін айқындайтын сақтандыру ұйымына қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ағымдағы және болашақтағы экономикалық ортаны, нормативтік құқықтық базаны, капиталдың мөлшерін ескере отырып, жылдық бюджеттерді, стратегиялық жоспарларды жасау бөлігінде директорлар кеңесіне ұсынымдар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) іс-шаралар жоспарының қаржылық тұрақсыздық және төтенше жағдайлар жағдайында орындалуын және тиісті тоқсан сайынғы есептің ұсынылуын бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) шарттық қатынастардың, Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасы талаптарының, қаржы құралдарымен операциялар жүргізуді регламенттейтін ішкі құжаттардың сақталуына тұрақты түрде талдау жасайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) құрылымдық бөлімшелердің ықтимал және әлеуетті тәуекелдерді басқарудағы саясаттарды, тәуекелдердің белгіленген лимиттер шегіндегі мөлшерлерін сақтауын бақылайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) қаржы құралдарының нарықтық құнының серпінін ескере отырып, олармен операциялардан кірістердің (шығыстардың) өзгеруіне талдау жасауды қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) ұйымның төлем қабілеттілігі маржасының Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасына сәйкес талап етілетін ең төменгі деңгейіне сәйкес келуін қамтамсыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) сыртқы аудиторлардың ұсынымдарын ескере отырып, есепке алу және есептілік жүйесін жақсартуды қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) аудиторлық есептерге талдау жасайды және директорлар кеңесіне анықталған кемшіліктерді жою туралы тиісті шаралар қабылдау жөнінде ұсыныстар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың ережелерін Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолданған кезде осы тармақтың 2), 4), 6) тармақшаларының талаптары Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының тиісті атқарушы органның құзыретіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Тәуекелдерді басқару бөлімшесінің функцияларына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мыналарды қоса алғанда тәуекелдерді басқарудың тиімді жүйесін ұйымдастыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдерді басқару жөніндегі саясатты әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сапалық және сандық тәсілдерді қоса алғанда тәуекелдер картасын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарушылық шешімдер қабылдау барысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарушылық шешімдердің орындалуына және қабылданған басқарушылық шешімдердің тиімділігін анықтауға тұрақты мониторингі жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру, инвестициялық және өзге де мәмілелер (операциялар) бойынша белгіленген лимиттердің орындалуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұйымның қызметіне байланысты тәуекелдер көрсеткіштерінің сипаттау және сандық мәндерін анықтауды, сондай-ақ тәуекелдер көрсеткіштерінің барынша қолжетімді мәндерін анықтауды қоса алғанда тәуекелдерді сәйкестендіру және бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "жалпы сақтандыру" саласы бойынша қызметті жүзеге асыратын ұйым үшін Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "өмірді сақтандыру" саласы бойынша қызметті жүзеге асыратын ұйым үшін Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жылдық қаржылық және өзге де есептілік негізінде ұйымның тәуекелдерін бағалау жүйесінің коэффициенттерін талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұйым қызметі барысында туындайтын тәуекелдерді басқару бойынша шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сәйкестендірілген (анықталған) тәуекелдерге мониторинг, бағалау және бақылау, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның басқа да құрылымдық бөлімшелерімен бірлесе отырып тәуекелдерді сәйкестендіру бойынша шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдердің туындау жиілігін бағалауды қоса алғанда тәуекелдерді бағалау, осы тәуекелдер көрсеткен әсерді кейін жіктеу және тәуекелдердің лимитін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдер көрсеткіші мәндерінің өзгерісіне мониторинг және тәуекелдер көрсеткіштерінің барынша қолжетімді мәндері кіретін тәуекелдерді, сондай-ақ тәуекелдер көрсеткіштерінің мәндері тәуекелдер көрсеткішінің барынша қолжетімді мәндеріне сәйкес келмеген жағдайда тәуекелдерді барынша азайту мақсатында қабылданатын шараларды мониторингтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның қызметіне зиян келтіруі және (немесе) ықпал етуі мүмкін немесе заңсыз сипаттағы кез келген маңызды жағдайлар туралы дереу басқармаға және директорлар кеңесіне есептілік беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) ұйымның тиісті құрылымдық бөлімшелерінің анықталған тәуекелдерді барынша азайту бойынша іс-шаралардың егжей-тегжейлі жоспарын (жоспарларды құрылымдық бөлімшелер ұсынады және ұйымның анықталған тәуекелдерін барынша азайту бойынша іс-шаралардың жалпы жоспарын тәуекелдерді басқару бөлімшесі әзірлейді) әзірлеу бойынша процесті ұйымдастыру және директорлар кеңесі бекіткен ұйымның тәуекелдерін барынша азайту бойынша іс-шаралар жоспарына одан әрі мониторинг жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) төтенше жағдайларға және ұйымның үзіліссіз қызметін қамтамасыз етуге арналған жоспарын орындау жөніндегі іс-шараларды ұйымдастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мыналарды тұрақты талдау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржылық көрсеткіштерді (стресс-тестілер және қабылданған тәуекелдер деңгейін тұрақты талдау шеңберінде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы құралдары бағасының (стресс-тестілер және қабылданған тәуекелдер деңгейін тұрақты талдау шеңберінде) өзгеруінің өтімділік, төлем жасау қабілеттілігі көрсеткіштеріне, төлем жасау қабілеті маржасының жеткіліктілігіне ықпалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) макроэкономикалық факторлардың өтімділікке, тиімділікке, төлем жасау қабілеті маржасының жеткіліктілігіне ықпал етуінің болжамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) директорлар кеңесі мен басқармаға тоқсан сайынғы негізде мына бағыттар бойынша тәуекелдерді басқару жүйесін бағалау және талдау туралы есеп ұсыну: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдерді басқарудың ағымдағы жай-күйі (тәуекелдерді барынша азайту және болдырмау бойынша жүргізіліп отырған жұмыстар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анықталған тәуекелдер және осы тәуекелдерді барынша азайту бойынша іс-шаралар жоспары, сондай-ақ оларды төмендету не алдын алу бойынша жүргізілген жұмыстардың нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның ағымдағы қызметін жүргізу барысында туындауы мүмкін тәуекелдер және оларды азайту және алдын алу жолдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның корпоративтік стратегиясын іске асырудың ағымдағы кезеңінде туындауы мүмкін тәуекелдерді және оларды барынша азайту және алдын алудың жолдарын бақылау және мониторинг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдерді басқару жүйесінің барабарлығы мен тиімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепті кезеңде қаржы көрсеткіштеріне қысқаша талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдер картасын бағалау және талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдерді тестілеудің қолданылатын рәсімдерінің және бағалау үлгілерінің барабарлығы мен тиімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) директорлар кеңесіне бекітуге ұсыну:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепті жылдан кейінгі жылдың 1 сәуірінен кешіктірмей тәуекелдерді бағалау жүйесінің коэффициенттерін талдау (стандартты диапазонның шегінен шығатын коэффициенттер бойынша түсіндірмелермен);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның тәуекелдерді бағалау жүйесі коэффициенттерінің стандартты диапазонның бекітілген шектерінен төрт және одан да көп ауытқулары болған жағдайда тәуекелдерді бағалау жүйесінің коэффициенттерін жақсарту жөніндегі іс-шаралар жоспары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) акционерлердің жылдық жалпы жиналысына тәуекелдерді бағалау жүйесі коэффициенттерінің талдауын (стандартты диапазон шегінен шығатын коэффициенттер бойынша түсіндірмелермен) және директорлар кеңесі бекіткен тәуекелдерді бағалау жүйесі коэффициенттерін жақсарту жөніндегі іс-шаралар жоспарын (бар болса) ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мыналардың орындалуын қамтамасыз ету:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес андеррайтинг тәуекелін басқаруға қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қайта сақтандыру тәуекелін басқаруға қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сақтандыру төлемдері тәуекелін басқаруға қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сақтандыру резервтерінің жеткіліксіздігі тәуекелін басқаруға қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес инвестициялық тәуекелдерді басқаруға қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес операциялық және ілеспе тәуекелдерді басқаруға қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес комплаенс-тәуекелді басқаруға қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тәуекелдерді басқару жөніндегі корпоративтік стратегияны және ішкі саясатты стратегиялық жоспарлау және талдау бөлімшесімен не өзге де осындай функциялары бар құрылымдық бөлімшемен бірлесе отырып түзету мақсатында басқармаға жылына кемінде бір рет ұсыну:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның ағымдағы жай-күйінің, барлық тәуекелдер туралы сандық және сапалық деректерді, олардың ықтимал деңгейін, ұйымның дайындық деңгейін, оларды барынша азайту бойынша жүргізілген іс-шараларды, ден қою шараларын ескере отырып егжей-тегжейлі шолуы бар есеп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның қаржылық жай-күйіне егжей-тегжейлі шолуы және ұйым қызметінің нәтижелері, сондай-ақ Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасына, ұйымның қаржылық жай-күйіне, ұйым тәуекелдері картасына ықпал ететін өзгерістер бар есеп.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1) және 2) тармақшаларының ережелері Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының тәуекелдерді басқару жөніндегі бөлімшесінің функционалдық міндеттеріне қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы тармақтың 3) тармақшасының ережелері Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалына қолданылмайды.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармақ</w:t>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
-[...113 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы бейрезидент-банктері филиалдарының (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктері филиалдарының) резерв ретінде қабылданатын активтерін қалыптастыру тәртібін және олардың ең төмен мөлшерін қоса алғанда, Қазақстан Республикасы бейрезидент-банктерінің филиалдары (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары) үшін пруденциалдық нормативтерді және сақталуы міндетті өзге де нормалар мен лимиттерді, олардың нормативтік мәндерін және есептеу әдістемесіне сәйкес есептелген Қазақстан Республикасының бейрезидент-банкі филиалының резерв ретінде қабылданатын активтері түсініледі.".</w:t>
+    <w:bookmarkStart w:name="z75" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. Директорлар кеңесі ұйымның ішкі бақылау жүйесінің тиімділігін қамтамасыз ету, ішкі аудит қызметінің функционалдық және ұйымдық тәуелсіздігін қамтамасыз ету мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13710 болып тіркелген, 2016 жылғы 31 мамыр "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ішкі аудит саясатын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ішкі аудит қызметі туралы ережені бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ішкі аудиттің жылдық жоспарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ішкі аудит қызметінің қызметкерлерін тағайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұйым аудитіне аудиторлық ұйымды анықтау үшін акционерлердің жалпы жиналысына ұсынымдар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 5) тармақшасының талаптары Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Ішкі аудит саясатына мыналар кіреді, бірақ бұлармен шектелмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ішкі аудиттің мақсаты мен міндеттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ішкі аудит қызметі қызметкерлерінің кәсіби сапасына қойылатын талаптар, олардың өкілеттіктері мен жауапкершіліктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәуекелдерді және ішкі бақылауды басқару, бағалау өлшемшарттарын көрсете отырып, корпоративтік басқару жүйелерін бағалау әдістемесі кіретін ішкі аудитті жүзеге асыру тәртібі мен рәсімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұйымның құрылымдық бөлімшелерімен, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалымен өзара іс-қимыл жасау және ақпарат алмасу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ішкі аудит қызметінің бюджеті.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Ішкі аудит мәселелері жөніндегі алқалы орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ішкі аудит саясатын, ішкі аудит қызметі туралы ережені, ішкі аудиттің жылдық жоспарын және бағдарламасын әзірлеуді және келісуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұйымның және оның қызметкерлерінің ішкі аудит саясаты сақтауына мониторинг және бақылау жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ішкі аудит қызметінің, оның ішінде Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалының басшысы мен қызметкерлері кандидатураларын іріктеуді жүзеге асырады.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>30-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="32"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z79" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "30. Ішкі аудит қызметі өз қызметінде ұйымның жарғысын, ұйымның ішкі бақылау жүйесін және ішкі аудит қызметін ұйымдастыру туралы ережелерді, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы туралы ережені, сондай-ақ ұйымның қызметін регламенттейтін басқа да ішкі құжаттарды және осы Қағидалардың талаптарын басшылыққа алады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>33-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z81" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "33. Ішкі аудит қызметінің негізгі функциялары мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ішкі аудит қызметінің саясаты, ережесі, бюджеті, жұмыс жоспарын, аудиторлық қорытынды, ұйым қызметін бағалау өлшемшарттарын әзірлеу және оларды директорлар кеңесінің бекітуіне ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ішкі бақылау жүйесінің тиімділігін тексеру және бағалау, сондай-ақ ішкі бақылау жүйесін үнемі жетілдіруге жәрдем ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұйымның тәуекелдерін бағалау әдіснамасының және ұйым тәуекелдерін басқару жүйесінің толық қолданылуын және тиімділігін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құрылымдық бөлімшенің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалының қызметін тексеру және оның нәтижелері бойынша директорлар кеңесіне есеп беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бөлімшелер, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы ұсынатын тиісті есептіліктің немесе сұратылатын ақпараттың (оның ішінде қаржы мониторингіне жататын ақпарат) дәйектілігін, толық ашылуын, объективтілігін, уәкілетті органға, басшылыққа және басқа да мүдделі тараптарға уақтылы берілуін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аудит (ішкі, сыртқы) процестерінің тиімділігі мен тәуелсіздігін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ішкі аудиттің халықаралық кәсіптік стандарттарына және Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарына сәйкес келетін бақылау ортасын бекітілген жоспарға сәйкес тұрақты тексерулер жүргізу арқылы қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бухгалтерлік есеп жүргізуді бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ішкі аудитті жетілдіру бойынша директорлар кеңесіне ұсыныстар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ұйым қызметін қаржылық тұрақтылық және төлем жасау қабілетіне, пруденциялық нормативтерді және сақталуы тиіс өзге де нормалар мен лимиттерді сақтау мәніне жүйелі талдау жүргізу және бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) активтер мен міндеттемелерді басқару бөлігінде қабылданған басқарушылық шешімдерді орындаудың тиімділігін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ұйым қызметінің қаржылық есептілікте уақтылы, дұрыс, толық және дәл көрсетілуін және оның халықаралық қаржылық есептілік стандарттарына сәйкес келуін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қаржы құралдарын талдау, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиынтық баланс және өткен кезеңдегі және жоспарланған қаржылық көрсеткіштермен салыстыра отырып пайда мен шығын туралы есеп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы құралдарын түрлері бойынша және баланстық және нарықтық құнын, кірістілігін және сатып алудың (сатудың) жалпы сомасын көрсете отырып, топтай отырып инвестициялар туралы есеп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) сақтандыру (қайта сақтандыру) шарттары тізілімінің хронологиялық тәртіппен жүргізілуін бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) корпоративтік басқару саласындағы тәуекелдерді, ұйымның операциялық қызметін және оның ақпараттық жүйелерін бірдей және тиімді бақылануын бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ұйымның ішкі құжаттарында көзделген ішкі аудит қызметінің құзыреті шеңберінде өзге де функциялар.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...5422 lines deleted...]
-        </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="54"/>
+    <w:bookmarkStart w:name="z83" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9315,70 +8027,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="55"/>
+    <w:bookmarkStart w:name="z86" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Сақтандыру (қайта сақтандыру) ұйымдарының тәуекелдерді басқару және ішкі бақылау жүйесінің ішкі құжаттарына қойылатын талаптар";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9391,70 +8103,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="56"/>
+    <w:bookmarkStart w:name="z88" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Басқарушылық есептілікті ұсыну мерзімдері мен нысандары туралы ережені басқарма әзірлейді және басқарма мен тәуекелдерді басқару бөлімшесінің директорлар кеңесіне және ұйымның акционерлеріне басқарушылық есептілікті ұсыну тәртібін регламенттейді, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жиынтық баланс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9573,90 +8285,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның директорлар кеңесінің және акционерлерінң талап етуі бойынша есептілік.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарушылық есептіліктің тізбесі директорлар кеңесі мен басқарманың тиісті түрде тәуекелдерді басқаруды және ішкі бақылауды қамтамасыз ету мақсатында функционалдық міндетті мен өкілдіктерін тиісті түрде орындау үшін жеткілікті.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="57"/>
+    <w:bookmarkStart w:name="z89" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының және Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілерінің тізбесіне (бұдан әрі - Тізбе) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда 1-1-қосымшамен толықтырылсын; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12255,70 +10967,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="58"/>
+    <w:bookmarkStart w:name="z111" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12475,90 +11187,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="59"/>
+    <w:bookmarkStart w:name="z113" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Басқарма операциялық, ілеспе тәуекелдерді басқару мақсатында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жыл сайын Ұйымның ағымдағы қызметінің және оның корпоративтік стратегиясының сәйкес келуін ескеріп, төтенше жағдайларға және ұйымның үзіліссіз қызметін қамтамасыз етуге арналған жоспарын қайта қарайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12715,70 +11427,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="60"/>
+    <w:bookmarkStart w:name="z115" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Тәуекелдерді басқару бөлімшесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) топ тәуекелін басқару мақсатында жыл сайын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12899,70 +11611,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="61"/>
+    <w:bookmarkStart w:name="z117" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғарғы оң жақ бұрыш мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13175,70 +11887,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="62"/>
+    <w:bookmarkStart w:name="z120" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Басқарма комплаенс-тәуекелді тиімді басқару мақсатында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) комплаенс-тәуекелдерді басқару жөніндегі саясатты қабылдауды және қызметкерлерге жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13357,206 +12069,292 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) шағым талаптарды уақтылы реттеу бойынша қызметін қадағалауға, сондай-ақ сақтандыру төлемдерінің үрдістерін анықтауға мүмкіндік беретін статистикалық деректер базасын жүргізе отырып, шағымдарды, өтініштерді қарау және дауларды реттеу тәртібін бекітуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың ережелерін Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолданған кезде осы тармақтың 8) тармақшасының ережесі Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының атқарушы органына қолданылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. "Өзге ақпарат аудиті шеңберінде тексеруге жататын мәселелердің тізбесін, Өзге ақпарат аудиті бойынша аудиторлық қорытындының мазмұнына, оны аудиторлық ұйымның ұсыну мерзімдеріне қойылатын талаптар, Өзге ақпарат аудитіне тартылатын аудиторлық ұйымның құрамындағы аудиторларға қойылатын талаптарды белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 245 </w:t>
+      9. "Банктің және банк конгломератының қаржылық жай-күйінің нашарлауына әсер ететін факторларды белгілеу, сондай-ақ Ертерек ден қою шараларын мақұлдау қағидаларын және банк (банк конгломератының) қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 28 желтоқсандағы № 317 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 17751 болып тіркелген, 2018 жылғы 27 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияданған) мынадай өзгерістер енгізілсін:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18186 болып тіркелген 2019 жылғы 24 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияданған) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақ</w:t>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="64"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z138" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банктің және банк конгломератының, Қазақстан Республикасының бейрезидент-банкі филиалының қаржылық жай-күйінің нашарлауына әсер ететін факторларды белгілеу, сондай-ақ Ертерек ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидаларын және банктің (банк конгломератының), Қазақстан Республикасының бейрезидент-банкі филиалының қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау әдістемесін бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13566,835 +12364,639 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
-[...93 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Банктің, Қазақстан Республикасының бейрезидент-банкі филиалының (бұдан әрі - банктер) қаржылық жай-күйінің нашарлауына әсер ететін мынадай факторлар белгіленсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтімділік коэффициенттерінің төмендеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар бойынша қалыптастырылған резервтерді есептемегенде, олардың ұлғаюы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) таза жіктелген қарыздардың меншікті капиталға арақатынасының ұлғаюы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 61 (алпыс бір) күннен 90 (тоқсан) күнге дейін мерзімі өткен берешегі бар қарыздар бойынша қалыптастырылған резервтерді есептемегенде, олардың ұлғаюы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар бойынша қалыптастырылған резервтерді есептемегенде, олардың банктің несие портфелінің жалпы көлемі бойынша қалыптастырылған резервтерді есептемегенде оған қатынасының асып кетуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жіктелген дебиторлық берешек бойынша қалыптастырылған резервтерді есептемегенде ол бойынша қалыптастырылған резервтерді есептемегендегі оның жиынтық дебиторлық берешектегі үлесінің ұлғаюы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) активтер рентабельділігі коэффициентінің төмендеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ұлттық валютамен бос активтердің ұлттық валютамен талап етуге дейінгі міндеттемелерге қатынасының орташа мәнінің төмендеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың мақсаттары үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қалыптастырылған резервтер деп халықаралық қаржылық есептілік стандарттарының талаптарына сәйкес қалыптастырылған резервтер түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыздар есебіне негізгі борыш сомасы кіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      таза жіктелген қарыздар деп бухгалтерлік есеп деректеріне сәйкес 10 (он) пайыздан жоғары деңгейде резервтер қалыптастырылған қарыздардың баланстық құны (дисконттар (сыйлықақылар), оң (теріс) түзетулер, есептелген сыйақы және олар бойынша құрылған резервтер есептелген негізгі борыш) түсініледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) қаржы ұйымының қызметіне тән тәуекелдерді өтеу үшін меншікті капиталдың (Қазақстан Республикасының бейрезидент-банкі филиалының резерв ретінде қабылданатын активтері) жеткіліктілігі мен қаржы ұйымының қызметіне тән тәуекелдерді жабуға арналған өтімділігін бағалаудың ішкі рәсімдерінің сапасы; </w:t>
-[...221 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+      мынадай мазмұндағы 1-1-тармақпен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z142" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Қазақстан Республикасының бейрезидент-банкі филиалының меншікті капиталы деп Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23 болып тіркелген, Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 12 ақпандағы № 23 қаулысымен бекітілген Қазақстан Республикасы бейрезидент-банктерінің филиалдары (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары) үшін пруденциялық нормативтерді және сақтауға міндетті өзге де нормалар мен лимиттерді, нормативтік мәндерін және Қазақстан Республикасының бейрезидент-банктері филиалдарының (оның ішінде Қазақстан Республикасының бейрезидент-ислам банктері филиалдарының) резерв ретінде қабылданатын активтерін және олардың ең төмен мөлшерін қалыптастыру тәртібін қоса алғанда, есептеу әдістемесіне сәйкес есептелген, резерв ретінде қабылданатын активтер түсініледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="68"/>
-[...144 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) қолданылып жүрген озық халықаралық тәжірибені ескере отырып қалыптастырылған тексерілуге жататын мәселелерді талдау және бағалау нәтижелеріне, "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы Заңының 57-бабы </w:t>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="69"/>
+      1) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Ерте ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидалары;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулыға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Тізбеге </w:t>
+      2) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="70"/>
+        <w:t xml:space="preserve"> сәйкес банктің (банк конгломератының), Қазақстан Республикасының бейрезидент-банкі филиалының қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау әдістемесі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. "Банкпен ерекше қатынастар арқылы байланысты тұлғаларға жеңілдікті жағдайлар беруге тыйым салуды белгілеудің кейбір мәселелері туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 273 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+      көрсетілген қаулымен бекітілген Ертерек ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z146" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z147" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Осы қағидалардың банктерге қатысты қолданылатын ережелері Қазақстан Республикасының бейрезидент-банктерінің филиалдары қызметінің Заңда белгіленген ерекшеліктері ескеріле отырып, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына да қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының бейрезидент-банкі филиалының меншікті капиталы деп Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22213 болып тіркелген, Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 12 ақпандағы № 23 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы бейрезидент-банктері филиалдарының (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктері филиалдарының) резерв ретінде қабылданатын активтерін қалыптастыру тәртібін және олардың ең төмен мөлшерін қоса алғанда, Қазақстан Республикасы бейрезидент-банктерінің филиалдары (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары) үшін пруденциалдық нормативтерді және сақталуы міндетті өзге де нормалар мен лимиттерді, олардың нормативтік мәндерін және есептеу әдістемесіне сәйкес есептелген, резерв ретінде қабылданатын активтер түсініледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банктің (банк конгломератының) қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14407,1290 +13009,284 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="71"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z150" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банктің (банк конгломератының), Қазақстан Республикасының бейрезидент-банкінің филиалы үшін қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау әдістемесі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z151" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z152" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1-1. Осы Әдістеменің банктерге қатысты қолданылатын ережелері "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген Қазақстан Республикасының бейрезидент-банктерінің филиалдары қызметінің ерекшеліктері ескеріле отырып, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына да қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының бейрезидент-банкі филиалының меншікті капиталы деп Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22213 болып тіркелген, Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 12 ақпандағы № 23 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы бейрезидент-банктері филиалдарының (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктері филиалдарының) резерв ретінде қабылданатын активтерін қалыптастыру тәртібін және олардың ең төмен мөлшерін қоса алғанда, Қазақстан Республикасы бейрезидент-банктерінің филиалдары (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары) үшін пруденциалдық нормативтерді және сақталуы міндетті өзге де нормалар мен лимиттерді, олардың нормативтік мәндерін және есептеу әдістемесіне (бұдан әрі - № 23 нормативтер) сәйкес есептелген, резерв ретінде қабылданатын активтер түсініледі."; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақ</w:t>
-[...287 lines deleted...]
-        <w:t>1-тармақ</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="75"/>
-[...855 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="86"/>
+    <w:bookmarkStart w:name="z154" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Банктің қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау мынадай әдістеме бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қатарынан 6 (алты) ай ішінде өтімділік коэффициенттерінің Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15886 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18125,110 +15721,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормативтерінде көзделген (k1) резерв ретінде қабылданатын активтер жеткіліктілігі коэффициенті 0,13 (нөл бүтін жүзден он үш) коэффициентіне тең немесе төмен болған жағдайда қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-банкі филиалының бөлінбеген таза пайда (өтелмеген шығын) деп Қазақстан Республикасының бейрезидент-банкінің филиалы қызметінің нәтижесі (таза кірістер немесе таза шығыстар) түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="87"/>
+    <w:bookmarkStart w:name="z155" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулының 1-тармағы бірінші бөлігінің 1), 2), 7) және 9) тармақшаларында көзделген факторлардың есебіне енгізілген көрсеткіштер уәкілетті орган жыл сайын 1 ақпанға дейін Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19925 болып тіркелген "Қаржы ұйымдарын жүйелік маңызы бар ұйымдар қатарына жатқызу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 23 желтоқсандағы № 240 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүйелік маңызы бар ұйымдар қатарына жатқызылған қаржы ұйымдарының тізіміне, жүйелік маңызы бар болып танылуы мүмкін әлеуетті банктер тізіміне енгізілген банктерге есепті жылдың 1 сәуірінен кеш емес мерзімде стресс-тестілеу жүргізу және оның нәтижелерін уәкілетті органға ұсыну үшін беретін уәкілетті органның сценарийлерімен толықтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z156" w:id="88"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z156" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Банк конгломератының қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау мынадай әдістеме бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) банк конгломераты меншікті капиталының жеткіліктілігі коэффициенттерінің есепті тоқсанда Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14790 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 309 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18299,6009 +15895,775 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормативтерде белгіленген банк конгломератының бір қарыз алушысына шаққандағы тәуекелдің ең жоғары мөлшері коэффициенттерінің ең мәндерінен 0,01-ден (қоса алғанда) төмен деңгейге дейін ұлғайту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) есепті тоқсанда банк конгломератына қатысушылар арасындағы топ ішіндегі мәмілелер бойынша (банк конгломератына қатысушылардың басқа қатысушылардың капиталына инвестицияларын, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйыммен жасалған мәмілелерді, есепті күні жабылған мәмілелерді қоспағанда) банк конгломератына қатысушылардың бір-біріне талаптары сомасының банк конгломератының меншікті капиталынан 0,3 (нөл бүтін оннан үш) деңгейіне дейін ұлғайту.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. "Екінші деңгейдегі банктерге арналған тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 188 </w:t>
+      11. "Уәжді пайымдауды қалыптастыру және пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 189 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде № 19632 болып тіркелген, 2019 жылғы 27 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияданған) мынадай өзгерістер енгізілсін:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19643 болып тіркелген, 2019 жылғы 28 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияданған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z181" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Уәжді пайымдауды қалыптастыру және пайдалану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="90"/>
+    <w:bookmarkStart w:name="z183" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Екінші деңгейдегі банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына арналған тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы"; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+      "3. Уәкілетті орган уәжді пайымдауды Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының және Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының Заңның 13-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға қатысты, қаржы ұйымдары депозиторларының, кредиторларының, сақтанушыларының, клиенттерінің, инвесторларының және корреспонденттерінің заңды мүдделерін қорғау, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының және Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының Заңның 13-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген қаржы ұйымдарының қаржылық орнықтылығын қамтамасыз ету, қаржылық жағдайының нашарлауына және олардың қызметіне байланысты тәуекелдердің ұлғаюына жол бермеу мақсатында, сондай-ақ ерте араласу және уақтылы қадағалау әрекеттерін қабылдау мақсатында қалыптастырады және пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың ережелерін қолдану кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңның 13-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғалар деп Қазақстан Республикасы бейрезидент-банктерінің филиалдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары және Қазақстан Республикасының бейрезидент-сақтандыру брокерлерінің филиалдары түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының бейрезидент-банкі филиалының меншікті капиталы деп Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22213 болып тіркелген Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің 2021 жылғы 12 ақпандағы № 23 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы бейрезидент-банктері филиалдарының (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктері филиалдарының) резерв ретінде қабылданатын активтерін қалыптастыру тәртібін және олардың ең төмен мөлшерін қоса алғанда, Қазақстан Республикасы бейрезидент-банктерінің филиалдары (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары) үшін пруденциалдық нормативтерді және сақталуы міндетті өзге де нормалар мен лимиттерді, олардың нормативтік мәндерін және есептеу әдістемесіне сәйкес есептелген резерв ретінде қабылданатын Қазақстан Республикасының бейрезидент-банкі филиалының активтері түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уәжді пайымдауды пайдалану кезінде Заңның 13-5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінде көзделген қағидаттар сақталады.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
+        <w:t>12-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Іскерлік беделді бағалау бойынша уәжді пайымдау алқалы органның:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банктің, Қазақстан Республикасының бейрезидент-банкі филиалының, банк холдингінің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның, сақтандыру (қайта) сақтандыру ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру холдингінің, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның, бағалы қағаздар нарығының кәсіби қатысушыларына (трансфер-агенттік қызметті жүзеге асыратын ұйымдарды қоспағанда) басшы қызметкер лауазымымен айналысуға кандидатта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) банк, банк холдингі, сақтандыру (қайта) сақтандыру ұйымы, сақтандыру холдингі құратын, иеленетін еншілес ұйымның басшы қызметкерінде (немесе басшы қызметкер лауазымына тағайындау немесе сайлау үшін ұсынылған кандидатта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банк, банк холдингі, сақтандыру (қайта) сақтандыру ұйымы, сақтандыру холдингі капиталына қомақты қатысуды иеленетін ұйымның басшы қызметкерінде (немесе басшы қызметкер лауазымына тағайындау немесе сайлау үшін ұсынылған кандидатта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының, банк холдингінің, сақтандыру холдингінің ірі қатысушысы мәртебесін иеленетін өтініш берушіде (жеке тұлға үшін) не өтініш берушінің басшы қызметкерінде (заңды тұлға үшін) мінсіз іскерлік беделдің болуы не болмауы туралы негізделген кәсіби пікірі болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="93"/>
-[...5669 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="108"/>
+    <w:bookmarkStart w:name="z187" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "19. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24336,52 +16698,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген ережелер Қазақстан Республикасының бейрезидент-банктері филиалдарына, банк холдингтеріне (банк холдингі немесе банк холдингінің белгілері бар тұлға болып табылатын және Банктер туралы заңның 40-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келетін Қазақстан Республикасының бейрезиденттерін қоспағанда) және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z188" w:id="109"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z188" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24416,91 +16778,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптар, сақтандыру холдингі, сақтандыру холдингінің белгілері бар тұлға болып табылатын және Сақтандыру қызметі туралы заңның 15-1-бабы 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келетін Қазақстан Республикасының бейрезиденттерін және банк конгломераттарының құрамына кіретін банк холдингтары болып табылатын сақтандыру холдингтарын қоспағанда, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарына, сақтандыру холдингтеріне қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z189" w:id="110"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z189" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы ерекше қатынастар арқылы байланысты тұлғаларға жеңілдік талаптарын беру фактісін белгілеу туралы, сондай-ақ банк, сақтандыру (қайта сақтандыру) ұйымы жасаған мәмілелерді жеңілдік талаптары бар мәмілелерге жатқызу туралы уәжді пайымдау мәміле мөлшері банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы экономикалық талдауға жатпайтын мәмілелердің осындай түрі үшін белгілеген ішкі лимиттен асып кеткен жағдайда алқалы органның ерекше қатынастар арқылы тұлғаларға банктің, сақтандыру (қайта сақтандыру) ұйымының жеңілдік талаптарын беруді көрсететін белгілерінің болуы туралы негізделген кәсіби пікірі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z190" w:id="111"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z190" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Банктегі тәуекелдерді басқару және ішкі бақылау жүйесінің сапасын бағалау бойынша уәжді пайымдау банктегі тәуекелдерді басқару және ішкі бақылау жүйесінің сапасы туралы алқалы органның негізді кәсіби пікірі болып табылады және:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) таңдап алынған бизнес-модель мен даму стратегиясының сәйкестігіне қатысты банктің тәуекел профилі мен тәуекел дәрежесі (тәуекелдің рұқсат етілген мөлшерінің);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26115,130 +18477,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі аудит бөлімшесі берген ұсынымдардың орындалуы мониторингі рәсімінің болуына қатысты тәуекелдерді басқару рәсімдерінің тиімділігіне тәуелсіз бағалау жүргізу кезіндегі қызметінің тиімділігін бағалау үшін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көзделген ережелер Қазақстан Республикасы бейрезидент-банкінің филиалына қолданылады. Осы тармақтың бірінші бөлігінің 1), 2), 3), 6), 16), 17) және 21) тармақшаларында көзделген ережелер банк конгломератына қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="112"/>
+    <w:bookmarkStart w:name="z191" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Сақтандыру (қайта сақтандыру) ұйымында, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалында, бағалы қағаздардың кәсіби қатысушысында (трансфер-агенттік қызметті жүзеге асыратын ұйымдарды қоспағанда) тәуекелдерді басқару және ішкі бақылау жүйесінің сапасын бағалау бойынша уәжді пайымдау сақтандыру (қайта сақтандыру) ұйымында, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалында бағалы қағаздардың кәсіби қатысушысында (трансфер-агенттік қызметті жүзеге асыратын ұйымдарды қоспағанда) тәуекелдерді басқару және ішкі бақылау жүйесінің сапасы туралы алқалы органның негізделген кәсіби пікірі болып табылады және Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2), 3), 4), 5), 6), 7), 8), 13), 15), 16), 17), 18), 19), 20), 21), 22), 23) және 24) тармақшаларында (сақтандыру (қайта сақтандыру) ұйымы, бағалы қағаздардың кәсіби қатысушысы үшін) және 1), 2), 3), 6), 16), 17) және 21) тармақшаларында (сақтандыру тобы үшін) көзделген жағдайларда қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z192" w:id="113"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z192" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Банктің, Қазақстан Республикасының бейрезидент-банкі филиалының, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, бағалы қағаздардың кәсіби қатысушысының (трансфер-агенттік қызметті жүзеге асыратын ұйымдарды қоспағанда) провизияларының (резервтерінің) барабарлығын бағалау бойынша уәжді пайымдау банктің, сақтандыру (қайта сақтандыру) ұйымының, бағалы қағаздардың кәсіби қатысушысының (трансфер-агенттік қызметті жүзеге асыратын ұйымдарды қоспағанда) қалыптастырған провизияларының (резервтерінің) халықаралық қаржылық есептілік стандарттарына, провизияларды (резервтерді) қалыптастыру бойынша әдістемеге, оның ішінде оларды қалыптастыру бойынша әдістемелердің банктің, Қазақстан Республикасының бейрезидент-банкі филиалының, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының бағалы қағаздардың кәсіби қатысушысының тәуекелдеріне сәйкестігі және оларды қалыптастыру үшін пайдаланылатын ақпараттың шынайылығы туралы алқалы органның негізделген кәсіби пікірі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z193" w:id="114"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z193" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарий қалыптастырған сақтандыру резервтерінің (бұдан әрі - сақтандыру резервтері) барабарлығын бағалау бойынша уәжді пайымдау сақтандыру резервтерінің халықаралық қаржылық есептілік стандарттарына, оның құрылымындағы сақтандыру резервтерін есептеу әдістемелеріне, оның ішінде оларды қалыптастыру бойынша әдістемелердің сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының тәуекелдеріне сәйкестігі және оларды қалыптастыру үшін пайдаланылатын ақпараттың шынайылығы туралы алқалы органың негізделген кәсіби пікірі болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру резервтерінің барабарлығын бағалау бойынша уәжді пайымдау мынадай (бірақ онымен шектелмей):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26807,108 +19169,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="115"/>
+    <w:bookmarkStart w:name="z196" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдарының тәуекелдерді басқару және ішкі бақылау жүйесінің ішкі құжаттарына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z197" w:id="116"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z197" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ішкі құжатта қамтылатын ақпарат көлемі Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін бағалау және Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы басшысының және басшы қызметкерлерді тиімді шешім қабылдауы үшін дәйекті және жеткілікті болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z198" w:id="117"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z198" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы туралы ережені әзірлейді, ол:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) корпоративтік басқару қағидаттарына сәйкес, сондай-ақ корпоративтік іс-қимылдың озық халықаралық тәжірибесін, кәсіби этика нормаларын, филиал қызметінің дамуының ағымдағы кезеңіндегі қажеттіліктері мен талаптары ескеріле отырып әзірленеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27063,70 +19425,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәсіби этиканың жалпыға бірдей нормалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мүдделер қақтығысын реттеу жөніндегі тәртіпті және Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының қалауына қарай басқа да мәселелерді регламенттейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="118"/>
+    <w:bookmarkStart w:name="z199" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы тәуекелдерді және ішкі бақылауды тиімді басқару мақсатында мынадай ішкі құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) филиал туралы ережені;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27173,70 +19535,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) есеп саясатын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) басқарушылық есептілігін ұсынудың мерзімдері мен нысандары туралы ережені бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="119"/>
+    <w:bookmarkStart w:name="z200" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Стратегияны Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы әзірлейді және:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) филиалдың қысқа мерзімді (бір жылға дейінгі), орта мерзімді (1 (бір) жылдан 3 (үш) жылға дейінгі) және ұзақ мерзімді (3 (үш) жылдан және одан ұзақ жылға) мақсаттарын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27337,70 +19699,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күтілетін макроэкономикалық және микроэкономикалық көрсеткіштер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       филиалдың қарауына қарай өзге де мәселелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="120"/>
+    <w:bookmarkStart w:name="z201" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Филиалдың ұйымдық-функционалдық құрылымы туралы ережені Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы әзірлейді және ол мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының, алқалы органдардың, басшы қызметкерлердің, ішкі аудит қызметінің, бөлімшелердің құрылымы, өкілеттіктері мен міндеттемелерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27447,70 +19809,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ішкі аудит қызметінің, тәуекелдерді басқару бөлімшесінің, андеррайтердің (андеррайтинг бөлімшесінің), актуарийдің қызметкерлеріне басқа бөлімшелердің функцияларын жүктеуге жол бермеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) басшы қызметкерлер, құрылымдық бөлімшелер мен қызметкерлер қызметінің тиімділігін бағалау өлшемшарттары, оның ішінде оларға жүктелген функциялар мен міндеттерді орындамағаны (тиісінше, уақтылы орындамағаны) үшін шаралар қолдану тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="121"/>
+    <w:bookmarkStart w:name="z202" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басшы қызметкерлерге еңбекақы төлеу, ақшалай сыйақы есептеу, сондай-ақ материалдық көтермелеудің басқа да түрлері жөніндегі ішкі саясатты Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы әзірлейді және мыналарды регламенттейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) басшы қызметкерлердің лауазымына үміткерлерді іріктеу қағидаттары, өлшемшарттары, сыйақы мөлшерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27557,70 +19919,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) филиалдың бюджетті жүргізілген сыйақы және басқа да өтемақы төлемдері бөлігінде игеруге, басшы қызметкерлердің уәкілетті органның біліктілік талаптарына және лауазымдық нұсқаулық талаптарына сәйкес келуін қамтамасыз етуге қатысты басқару органына ұсынатын есебінің нысаны мен кезеңділігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының қалауына қарай өзге де мәселелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="122"/>
+    <w:bookmarkStart w:name="z203" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Есеп саясаты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оны Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы халықаралық қаржылық есеп стандарттарына, Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік заңнамасына сәйкес әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27703,70 +20065,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру (қайта сақтандыру) шарттары бойынша ақша қаражатының болашақ ағындарын халықаралық қаржылық есептілік стандарттарына сәйкес ағымдағы есептік бағалауды қолдана отырып сақтандыру резервтерінің барабарлығын бағалауды жүзеге асыру әдістемесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының қалауына қарай өзге де мәселелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="123"/>
+    <w:bookmarkStart w:name="z204" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Басқарушылық есептілікті ұсыну мерзімдері мен нысандары туралы ережені Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы әзірлейді және филиалдың басшы қызметкерлерінің және тәуекелдерді басқару бөлімшесінің басқару органына басқарушылық есептілікті ұсыну тәртібін регламенттейді, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       активтер мен міндеттемелер туралы жиынтық есеп;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28108,400 +20470,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="124"/>
-[...176 lines deleted...]
-    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>