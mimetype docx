--- v1 (2026-06-14)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec5e912" w14:textId="ec5e912">
+    <w:p w14:paraId="6a6182b" w14:textId="6a6182b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -101,706 +101,755 @@
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының және Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 24 ақпандағы № 43 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 25 ақпанда № 22259 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңы 8-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 35-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 40-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне, 40-5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне, 45-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 56-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 57-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші бөлігіне, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>75-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Аудиторлық қызмет туралы" 1998 жылғы 20 қарашадағы Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-3) тармақшасына, "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының Заңы 2-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 52-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2003 жылғы 2 шілдедегі "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының Заңы 55-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші бөлігіне, 77-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-2-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына, 13-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік статистика туралы" 2010 жылғы 19 наурыздағы Қазақстан Республикасының Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес және "Қазақстан Республикасының кейбір заңнамалық актілеріне экономикалық өсуді қалпына келтіру мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2021 жылғы 2 қаңтардағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> іске асыру мақсатында Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңы 8-1-бабының </w:t>
-[...459 lines deleted...]
-        <w:t xml:space="preserve"> іске асыру мақсатында Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Осы қаулыға қосымшаға сәйкес Өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының және Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының қызметін реттеу мәселелері бойынша нормативтік құқықтық актілерінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...179 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -818,81 +867,66 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы нарығын реттеу және </w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">дамыту Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -930,296 +964,261 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "КЕЛІСІЛДІ"</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы министрлігі</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "КЕЛІСІЛДІ"</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәдениет және спорт министрлігі</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "КЕЛІСІЛДІ"</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық Банкі</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "КЕЛІСІЛДІ"</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стратегиялық жоспарлау және</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реформалар агенттігінің</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық статистика бюросы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1339,1581 +1338,1380 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 43 Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалының, Қазақстан Республикасы бейрезидент-сақтандыру брокерлері филиалдарының қызметін реттеу мәселелері бойынша нормативтік құқықтық актілерінің тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. "Клиринг ұйымының тәуекелдерді басқару жүйесіне, клиринг ұйымындағы тәуекелдер мониторингінің, оларды бақылау мен басқарудың шарттары мен тәртібіне қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 59 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7554 болып тіркелген, 2012 жылғы 23 маусымда "Егемен Қазақстан" газетінде № № 339-345 (27419) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">көрсетілген қаулымен бекітілген Клиринг ұйымының тәуекелдерді басқару жүйесіне, клиринг ұйымындағы тәуекелдер мониторингінің, оларды бақылау мен басқарудың шарттары мен тәртібіне қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>20-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...749 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t>"20. Клиринг ұйымының резервтік, кепілдік беру қорларын және (немесе) клирингтік қатысушылардың маржалық жарналарын және өзге де қамтамасыз етуін қалыптастыру, сондай-ақ пайдалану тәртібі мен шарттары мыналарды қамтиды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) клиринг ұйымының резервтік немесе кепілдік беру қорларының және (немесе) клирингтік қатысушылардың маржалық жарналарының, өзге де қамтамасыз етуінің мөлшерлерін айқындау және бағалау әдістемесі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клирингтік қатысушылардың маржалық жарналарын және өзге де қамтамасыз етуін, клирингтік қатысушылардың клиринг ұйымының кепілдік беру қорына жарналарды төлеу, клиринг ұйымының резервтік қорын қалыптастыру тәртібі мен шарттары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиринг ұйымының резервтік немесе кепілдік беру қорларынан төлемдерді жүзеге асыру тәртібі мен шарттары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиринг ұйымының резервтік немесе кепілдік беру қорлары активтерін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық Банкінде ашылған корреспонденттік шоттағы немесе "Бағалы қағаздардың орталық депозитарийі" акционерлік қоғамында ашылған банк шотындағы ақшаға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-" төмен емес ұзақ мерзімді халықаралық рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар шетелдік корреспондент банктердің шоттарындағы ақшаға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В+" төмен емес ұзақ мерзімді рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының екінші деңгейдегі банктеріндегі ағымдағы шоттарындағы ақшаға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ" төмен емес ұзақ мерзімді рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы бейрезидент-банкінің филиалындағы ағымдағы шоттарындағы ақшаға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік бағалы қағаздарына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "АА" төмен емес ұзақ мерзімді рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің мемлекеттік облигацияларына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "автоматты" тәсілмен жүзеге асырылатын репо құралдарына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ+" төмен емес ұзақ мерзімді рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының екінші деңгейдегі банктеріндегі депозиттерге;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ" төмен емес ұзақ мерзімді халықаралық рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы бейрезидент-банкінің филиалындағы депозиттерге;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-" төмен емес ұзақ мерзімді халықаралық рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-банктеріндегі депозиттерге;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ-" төмен емес рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар корпоративтік облигацияларға (оның ішінде купондық халықаралық облигацияларға);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ+" төмен емес ұзақ мерзімді халықаралық рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы резиденттерінің квазимемлекеттік борыштық бағалы қағаздарына инвестициялау тәртібі мен талаптары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) маржалық жарналарды төлеу үшін және (немесе) өзге де қамтамасыз ету үшін енгізілген ақшаны:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық Банкінде ашылған корреспонденттік шоттағы және (немесе) "Бағалы қағаздардың орталық депозитарийі" акционерлік қоғамында ашылған банк шотындағы ақшаға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-" төмен емес ұзақ мерзімді халықаралық рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар корреспондент шетелдік банктердің шоттарындағы ақшаға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ+" төмен емес ұзақ мерзімді рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының екінші деңгейдегі банктеріндегі ағымдағы шоттардағы ақшаға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ" төмен емес ұзақ мерзімді халықаралық рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы бейрезидент-банкінің филиалындағы ағымдағы шоттардағы ақшаға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік бағалы қағаздарына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "АА" төмен емес ұзақ мерзімді рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің мемлекеттік облигацияларына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ-" төмен емес рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар борыштық бағалы қағаздарға (оның ішінде купондық халықаралық облигацияларға);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "автоматты" тәсілмен жүзеге асырылатын репо құралдарына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СВОП операцияларына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ-" төмен емес ұзақ мерзімді халықаралық рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-банктеріндегі депозиттерге;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВ-" төмен емес ұзақ мерзімді рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының екінші деңгейдегі банктеріндегі депозиттерге;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "ВВВ" төмен емес ұзақ мерзімді рейтингі немесе Fіtch немесе Moody's Іnvestors Servіce агенттіктерінің халықаралық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы бейрезидент-банкінің филиалындағы депозиттерге инвестициялау тәртібі мен талаптары.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 5) тармақшасында көрсетілген құжаттардың тізбесі клирингтік ұйымның клирингтік қатысушылардың бірінің міндеттемелерін орындамау фактісін реттеу мақсатында қаржы құралдарын сатып алған жағдайларға қолданылмайды.".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t xml:space="preserve">4. "Екінші деңгейдегі банктерде сақталуға тиіс негізгі құжаттар тізбесін және олардың сақталу мерзімдерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 29 ақпандағы № 66 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13710 болып тіркелген, 2016 жылғы 31 мамыр "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>"Екінші деңгейдегі банктерде, Қазақстан Республикасы бейрезидент-банктерінің филиалдарында сақталуға тиіс негізгі құжаттар тізбесін және олардың сақталу мерзімдерін белгілеу туралы";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...155 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>атауы</w:t>
-[...55 lines deleted...]
-      </w:pPr>
+        <w:t>"1. Осы қаулыға қосымшаға сәйкес қоса беріліп отырған Екінші деңгейдегі банктерде, Қазақстан Республикасы бейрезидент-банктерінің филиалдарында сақталуға тиіс негізгі құжаттар тізбесі және олардың сақталу мерзімдері белгіленсін.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t xml:space="preserve">көрсетілген қаулымен бекітілген Екінші деңгейдегі банктерде сақталуға тиіс негізгі құжаттар тізбесінде және олардың сақталу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мерзімдерінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>атауы</w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t>"Екінші деңгейдегі банктерде, Қазақстан Республикасы бейрезидент-банктерінің филиалдарында сақталуға тиіс негізгі құжаттар тізбесі және олардың сақталу мерзімдері".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">6. "Сақтандыру (қайта сақтандыру) ұйымдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 тамыздағы № 198 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17462 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2018 жылғы 9 қазанда жарияланған) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидаларын бекіту туралы";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"1. Қоса беріліп отырған Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидалары бекітілсін.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидалары";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2922,803 +2720,659 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидалары (бұдан әрі - Қағидалар) "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының Заңының 52-1-бабының </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"1. Осы Сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру қағидалары (бұдан әрі - Қағидалар) "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының Заңының 52-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігіне, "Мемлекеттік статистика туралы" 2010 жылғы 19 наурыздағы Қазақстан Республикасының Заңының 16-бабының 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)-тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және сақтандыру (қайта сақтандыру) ұйымдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары (бұдан әрі - ұйым) үшін тәуекелдерді басқару және ішкі бақылау жүйесін қалыптастыру тәртібін айқындайды. </w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) андеррайтинг - актуарий белгілеген шектерде сақтандыру өтемін, сақтандыру талаптарын, франшизаның және сақтандыру тарифінің деңгейін анықтау мақсатымен сақтандыру тәуекелдерін бағалау негізінде мәлімделген сақтандыру объектісін сақтандыруға немесе қайта сақтандыруға қабылдау бойынша рәсімдер кешені;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) басқару есептілігі - ішкі бақылау және ұйымның қызметін бағалау құралы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) гэп-талдау - ұйымның сыйақы мөлшерлемелерінің өзгерістеріне ұшыраған немесе белгілі бір мерзім ішінде өтелуі тиіс активтері мен міндеттемелерінің көлемін салыстыру негізінде пайыздық тәуекелді және өтімділік тәуекелін өлшеу әдістері;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лимиттеу - қабылданатын тәуекелдердің сапалық, сандық шектеулерін белгілеу, ұйымның мәмілелеріне (операцияларына) шектеулерді белгілеу.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лимиттеу кезінде мынадай параметрлер анықталады:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лимит белгіленетін көрсеткіш;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лимит белгіленетін көрсеткішті есептеу әдісі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсеткіштің шекті (барынша жоғары, барынша төмен) мәні;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) мүдделер қақтығысы - ұйымның лауазымды тұлғаларының және (немесе) оның қызметкерлерінің жеке мүддесі мен олардың өздерінің лауазымдық өкілеттіктерін тиісінше орындауы немесе ұйымның және (немесе) оның қызметкерлерінің және (немесе) клиенттерінің ұйым және (немесе) оның клиенттері үшін қолайсыз салдарлар туындатуы мүмкін мүліктік және өзге де мүдделері арасында қайшылықтар туындататын ахуал; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) саясат - ұйымның тиімді жұмыс істеуін және оның қызметінің стратегияға және тәуекелдің жол берілетін деңгейіне сәйкестігін қамтамасыз ететін қажетті өлшемшарттарды, өлшемдерді, тәсілдерді, қағидаттарды, стандарттарды, рәсімдер мен тетіктерді айқындайтын саясатты және (немесе) өзге де ішкі құжаттарды қамтитын ішкі құжаттардың жиынтығы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) стресс-тестинг - ұйымның қаржылық жағдайына айырықша, бірақ ұйымның қызметіне әсер етуі мүмкін ықтимал оқиғалардың әлеуетті әсер етуін өлшеу әдістері;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тәуекел - ұйым қызметінің күтілетін нәтижесін алу сенімсіздігін немесе мүмкін еместігін туындататын жағдаяттардың пайда болу, шығыстардың (зиянның) туындау ықтималдығы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тәуекелдерді бағалау жүйесі - ұйымның қаржылық жай-күйіне кешенді талдау жүргізуге арналған коэффициенттердің жиынтығы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тәуекелдерді басқару жүйесі - тәуекелдерді және олардың ұйымның мақсаттарына жетуге әсер ететін салдарын анықтау, бағалау, мониторинг жүргізу, төмендету мақсатында бүкіл ұйым шегінде жүзеге асырылатын, ұйымның директорлар кеңесі мен басқармасы белгілеген тұрақты құрылымдалған процесс;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тәуекел картасы - бір "ось" бойынша тәуекелдің ықпал ету күші немесе маңыздылығы көрсетілген, ал екіншісінде оның пайда болу ықтималдылығы мен жиілігі көрсетілген кестеде орналастырылған ұйым тәуекелдерінің графикалық және мәтіндік сипаттамасы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тәуекел лимиті - қабылданатын тәуекелді сандық не сапалық шектеу құралы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тәуекелді сәйкестендіру - тәуекел элементтерін табу, тізбесін құру, және сипаттау процесі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) тәуекелді өлшеу - оқиғаның басталу салдары мен ықтималдығын математикалық жолмен ықтималдық теориясын және статистикалық деректер негізінде үлкен сандар заңын қолдана отырып бағалау арқылы жүзеге асырылатын тәуекелдің ықтималдығы дәрежесін және әлеуетті шығыстар (шығындар) мөлшерін анықтау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) уәкілетті орган - қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті орган; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) ішкі аудит - ішкі аудит қызметі Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасына, ішкі құжаттарға, ішкі аудиттің халықаралық кәсіптік стандарттарына сәйкес келу дәрежесін одан әрі көрсету мақсатында қаржылық есептілікті, сондай-ақ ұйым қызметін сандық және сапалық жағынан бағалауға келетін басқа деректер мен ақпаратты бағалайтын басқарушылық бақылаудың ажырамас элементі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ішкі бақылау - бұл ұйымның директорлар кеңесі, алқалы органдары, басқармасы, қызметкерлері жүзеге асыратын, мынадай санаттар бойынша мақсаттарға жетуді қамтамасыз етуге бағытталған процесс:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметінің тиімділігі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржылық есептіліктің және өзге де басқарушылық есептіліктің сенімділігі, толықтығы мен уақтылығы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасын сақтау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) ішкі бақылау жүйесі - мыналарды қамтамасыз ететін бақылау рәсімдерінің, іс-шаралар мен әдістемелердің жиынтығы:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның қаржы-шаруашылық қызметін тиісінше және тиімді жүргізу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарын сақтау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жауапкершілікті тиімді бөлу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйым қызметкерлерінің ішкі құжаттардың талаптарын уақтылы және тиісінше орындауы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүліктің сақталуын қамтамасыз ету;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алаяқтық фактілерін және басқарушылық қателердің алдын алу және анықтау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржылық есептілікті және өзге басқарушылық есептілікті дайындау уақтылығы, шынайылығы мен толықтығы.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың талаптарын Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолдану кезінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының тиісті басқару органы директорлар кеңесі болып түсініледі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлері басқарма болып түсініледі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бас офис шотының сомасы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы қызметінің резервтері мен нәтижелері меншікті капитал болып түсініледі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының бухгалтерлік есебінің деректері бойынша есептілік қаржылық есептілік болып түсініледі.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың акционерлік қоғамдар және бағалы қағаздар нарығы туралы заңнаманың талаптарын сақтауға қатысты бөлігіндегі талаптары, сондай-ақ Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3726,678 +3380,558 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-2-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолданылмайды.</w:t>
       </w:r>
-    </w:p>
-[...493 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>3. Сақтандыру (қайта сақтандыру) ұйымы тәуекелдері мынадай болып жіктеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сақтандыру қызметін жүзеге асыруға байланысты тәуекелдер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      андеррайтинг тәуекелі - сақтандыруға қабылданатын тәуекелдерді бұрыс (қате) бағалау тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру резервтерінің тәуекелі - жеткіліксіз (барабар емес) сақтандыру резервтерін құру тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру төлемдерінің тәуекелі - сақтандыру төлемдерін дұрыс, уақтылы жүзеге асырмауға байланысты тәуекел;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      апатты тәуекел - елеулі мөлшердегі бір оқиға әдеттегіден жоғары сақтандыру төлемдеріне әкеліп соқтыратын тәуекел;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта сақтандыру тәуекелі - жеткіліксіз қайта сақтандыру өтемінің немесе қайта сақтандырушының қайта сақтандыру шарты бойынша төлемді жүзеге асыруға қабілетсіздігі тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестициялық тәуекелдер - қайта сақтандыру және инвестициялық қызмет барысында пайда болатын тәуекелдер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық тәуекелдерге мыналар жатады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредиттік тәуекел - дебиторлардың дәрменсіздігі, ұйымның инвестициялық портфеліндегі облигациялар эмитенттерінің кредиттік рейтингтерінің өзгеруі салдарынан шығыстардың (зиянның) пайда болу тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтімділік тәуекелі - ұйымның өз міндеттемелерін өтеу үшін активтерін тез арада сату мүмкіндігінің болмауына байланысты тәуекел;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нарықтық тәуекел - қаржы құралдарының нарықтық құнының, пайыздық мөлшерлемелерінің, шетел валюталары бағамдарының, бағалы металдар құнының өзгеруі салдарынан қаржы нарықтарының жағымсыз қозғалыстарына байланысты шығыстардың (зиянның) ықтималдығы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарықтық тәуекелге мыналар жатады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      валюта тәуекелі - шетелдік валюта бағамдарының жағымсыз өзгеруі салдарынан шығындар пайда болуы тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      баға тәуекелі - нарықтық факторлардың ықпалымен қаржы құралдарының және туынды қаржы құралдарының нарықтық бағаларының жағымсыз өзгеруі салдарынан шығыстардың (зиянның) пайда болу тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайыздық тәуекел - ұйымның активтері, пассивтері бойынша пайыздық мөлшерлемелерінің жағымсыз өзгеруі салдарынан қаржы шығыстарының (зиянының) пайда болу тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) операциялық тәуекел - ішкі процестерді жүзеге асыру барысында басшы және басқа қызметкерлер тарапынан болған кемшіліктердің (қателердің), ақпараттық жүйелердің (технологиялардың) тиісінше жұмыс істемеуі салдарынан, сондай-ақ сыртқы оқиғалар салдарынан шығындардың пайда болу тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) комплаенс-тәуекел - ұйымның және оның қызметкерлерінің Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының және (немесе) ұйымның ішкі құжаттарының және (немесе) ұйымның қызметіне әсер ететін шет мемлекеттер заңнамасының талаптарын сақтамауы салдарынан шығыстардың (зиянның) пайда болу немесе уәкілетті органның шаралар қолдану немесе беделін жоғалту және (немесе) мүдделер қақтығысының туындау тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) стратегиялық тәуекел - дұрыс емес басқарушылық шешімдер, қабылданған басқарушылық шешімдерді тиісінше іске асырмау және (немесе) ұйымның бизнес-ортаның өзгерістеріне бейімделуге қабілетсіздігі салдарынан шығындардың туындау тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ілеспе тәуекелдер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудиторлық тәуекел - аудиторлық тексерудің қорытындысы бойынша аудитор қаржылық есептіліктің шынайылығын растағаннан кейін анықталмаған елеулі бұрмалауларды қамтуы мүмкін деп субъективті түрде анықтайтын не шын мәнінде бұрмалану болмаған жағдайда елеулі бұрмалануды қамтиды деп тану ықтималдығы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      топ тәуекелі - құрамына ұйым кіретін топтың қаржылық жағдайының нашарлауы нәтижесінде ұйымның беделіне, маркетингіне және қаржылық жағдайына жағымсыз әсер ету тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелік тәуекел - басқа сақтандыру (қайта сақтандыру) ұйымын, қызметі мәжбүрлеп тоқтатылатын басқа Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын мәжбүрлеп тарату нәтижесінде ұйымға шығыстар (шығындар) келтіруге байланысты тәуекел;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алаяқтық тәуекелі - қызметкерлердің және үшінші тұлғалардың алаяқтық іс-әрекеттері нәтижесінде шығыстардың (зиянның) пайда болу ықтималдығына байланысты тәуекел;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бедел тәуекелі - ұйымға теріс қоғамдық пікірдің немесе оған деген сенімнің төмендеуі салдарынан шығыстардың (зиянның) пайда болу тәуекелі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      елдер бойынша тәуекел - шет мемлекеттің немесе шет мемлекет резидентінің өз міндеттемелері бойынша төлемге қабілетсіздігі немесе жауапкершілік атқармауы салдарынан шығыстардың (зиянның) пайда болу тәуекелі.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...81 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">"10. Сақтандыру (қайта сақтандыру) ұйымы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тәуекелдерді басқару және ішкі бақылау жүйесінің ішкі құжаттарына қойылатын талаптардың сақталуын қамтамасыз етеді. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы Қағидаларға 1-1-қосымшаға сәйкес тәуекелдерді басқару және ішкі бақылау жүйесінің ішкі құжаттарына қойылатын талаптардың сақталуын қамтамасыз етеді.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4426,1543 +3960,1247 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"15. Тәуекелдерді басқарудың тиімді жүйесін ұйымдастыру мақсатында директорлар кеңесі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуекелдерді басқару жөніндегі саясатты және Қағидаларға сәйкес әзірленетін ішкі құжаттарды бекітеді;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жыл сайын ұйымның тәуекелдерді бағалау жүйесінің коэффициенттерін талдауды бекітеді және ұйымның тәуекелдерді бағалау жүйесі коэффициенттерінің стандартты диапазонның бекітілген шектерінен төрт және одан да көп ауытқулары болған жағдайда ұйымның тәуекелдерді бағалау жүйесінің коэффициенттерін жақсарту жөніндегі іс-шаралар жоспарын бекітеді не тәуекелдерді бағалау жүйесінің коэффициенттерін жақсарту жөніндегі іс-шаралар жоспарын әзірлеу қажеттілігінің жоқтығы туралы шешім қабылдайды;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) корпоративтік басқару бөлігінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алқалы органдардың, ішкі аудит қызметінің, басқарманың, құрылымдық бөлімшелердің қызметін үйлестіреді;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басшы қызметкерлердің функционалдық міндеттемелеріндегі ықтимал мүдделер қақтығысын төмендету бойынша шаралар қабылдайды;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйыммен ерекше қатынаспен байланысқан тұлғаларға жеңілдік шарттарын беру фактісін тексеруді қамтамасыз етеді;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       директорлар кеңесінің құзыретіне жататын өзге де мәселелер;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) стратегиялық мақсаттарды түзету мақсатында мыналарды қарайды:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның тәуекелдерді басқару бөлімшесі немесе функциясына көрсетілген талдауды жүргізу кіретін өзге құрылымдық бөлімше жүргізген капиталдағы ағымдағы (болашақ) қажеттіліктерін талдау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі (сыртқы) аудиторлар өздері жүргізген тексеру нәтижелері бойынша анықталған сәйкессіздіктер, сондай-ақ олардың ұсынымдары көрсетілген есеп;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       активтерді және пассивтерді басқару кеңесінің (инвестициялық қызмет үшін жауапты бөлімшенің) ұйымның активтерін инвестициялау бойынша жүргізілген операциялардың (мәмілелердің) (қаржы құралдарының түрлері бойынша топтастырылып және олардың баланстық, нарықтық құнын, кірістілігін, сатып алу мен сату сомаларын көрсете отырып) нәтижелері бойынша есебі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тәуекелдерді басқару бөлігінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       корпоративтік стратегияға, саясаттарға, рәсімдерге және ішкі құжаттарға қайшы келетін операциялардың жасалуын болдырмау мақсатында, сондай-ақ оларды түзету мақсатында құрылған алқалы органдар, ішкі аудит қызметі мен құрылымдық бөлімшелер арқылы ұйымның қызметіне тұрақты мониторинг жүргізу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішкі аудит қызметі, тәуекелдерді басқару бөлімшесі функцияларының ұйымдастырушылық дербестігін қамтамасыз ету;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті орган шараларының, оның ішінде кемшіліктерді жою жөніндегі іс-шаралар жоспарының орындалуын бақылауды жүзеге асырады;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті орган талаптары орындалмаған, анықталған кемшіліктер уақтылы жойылмаған (жоймаған) жағдайда орындамау (жоймау) себептерін анықтайды және жауапты қызметкерлерге тиісті шаралар қолданады;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылданатын тәуекелдерді лимиттеу және мәмілелерге (операцияларға) шектеулерді белгілеуді жүзеге асырады;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдерді бағалау жүйесінің коэффициенттерін жақсарту бойынша іс-шаралар жоспары бекітілген жағдайда ұйым тоқсан сайынғы негізде жоспардың орындалуын бақылауды жүзеге асырады.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 2) тармақшасының ережелері Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолданылмайды.</w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Тәуекелдерді басқару бөлімшесі тәуекелдерді басқару саясатын әзірлейді және жүйелі түрде стресс-тестинг, сценарийлік талдау жүргізуді көздейді және мыналармен шектелмей, төмендегілерді белгілейді:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұйымның ұйымдық құрылымының құрамында андеррайтингтік кеңестің, активтерді және пассивтерді басқару кеңесінің, тәуекелдерді басқару бөлімшесінің болуын;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) бағалы қағаздар нарығында инвестициялық портфельді басқару бойынша қызметті жүзеге асыруға лицензиясы бар ұйым үшін - ұйымның ұйымдық құрылымының құрамында төмендегі функцияларды қоса алғанда, бірақ олармен шектелмей инвестициялық портфельді басқару жөніндегі функцияларды жүзеге асыратын бөлімшенің болуы:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инвестициялық декларацияны әзірлеу және сақтанушылар активтерін инвестициялау лимиттерін айқындау және қайта қарау, сақтанушылардың активтері есебінен мәмілелер жасасу туралы шешімдер қабылдау кезінде жасалатын ұсынымдарды (бұдан әрі - ұсынымдар) дайындау үшін қажетті ақпаратты жинақтау, өңдеу және талдау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсынымдар жасау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның инвестициялық комитеті отырыстарының қорытындылары бойынша қабылданған инвестициялық шешімдер мен хаттамаларды ресімдеу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтанушылардың активтері есебінен сатып алынған қаржы құралдарын есепке алу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтанушыларға инвестициялық портфельді басқару жөніндегі қызметтің нәтижелері туралы есептерді сақтанушының инвестицияларға қатысу талабы көзделетін сақтандыру шарттарында көзделген тәртіппен дайындау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       активтерді басқарды жүзеге асыру процесінде сақтанушылардың басқа қаржы ұйымдарымен өзара іс-қимыл жасауы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның ішкі құжаттарында айқындалған функциялар;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) басшы қызметкерлерге, тәуекелдерді басқаруға тікелей қатысы бар қызметкерлерге білімінің және жұмыс өтілінің болу талаптарын қоса алғанда, қойылатын біліктілік талаптарын;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұйымның директорлар кеңесінің, алқалы органдарының, ішкі аудит қызметінің, басқармасының, тәуекелдерді басқару бөлімшесінің, құрылымдық бөлімшелерінің тәуекелдерді басқару жөніндегі өкілеттіктерін және функционалдық міндеттерін;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұйымның құрылымдық бөлімшелерінің, алқалы органдарының, басқармасының және директорлар кеңесінің, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы арасында тәуекелдерді басқаруға қажетті ақпарат алмасу тәртібін;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ұйымның қызметіне байланысты тәуекелдер көрсеткіштерінің сандық мәндерін анықтау тәртібін қоса алғанда, тәуекелдерді сәйкестендіру, бағалау, мониторинг жүргізу және бақылау рәсімдерін;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) басқарушылық шешімдердің орындалуына тұрақты мониторинг жүргізу және қабылданған басқарушылық шешімдердің тиімділігін анықтау рәсімдерін;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тәуекелдерді басқару жүйесінің тиімділігін бағалаудың ішкі өлшемшарттарын;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сапалық және сандық тәсілдерді қоса алғанда, тәуекелдер картасын әзірлеу тәртібін;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тәуекел лимитін анықтау рәсімдерін, оның ішінде ссссссүшін;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ұйымның қызметі барысында туындайтын тәуекелдерді басқару жөніндегі шараларды;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сәйкестендірілген (анықталған) тәуекелдерге мониторинг жүргізу, бағалау және бақылау, ұйым тәуекелдерінің картасын жасау рәсімдері, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдерді басқару бөлімшесі ұйымның басқа бөлімшелерімен бірлесіп, тәуекелдерді сәйкестендіру бойынша қабылдайтын шараларын;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдердің туындау жиілігін бағалауды қоса алғанда, тәуекелдерді басқару бөлімшесі жүзеге асыратын тәуекелдерді бағалау, кейіннен осы тәуекелдер көрсеткен ықпалдарды жіктеу және тәуекел лимиттерін белгілеу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдер көрсеткіштері мәндерінің және тәуекелдер көрсеткіштерінің барынша жоғары рұқсат етілген мәндерінің өзгеру мониторингін, сондай-ақ тәуекел лимиттерінің тәуекел көрсеткіштерінің мәндеріне сәйкес келмеген жағдайда тәуекелдерді барынша азайту мақсатында қабылданатын шараларды қамтитын тәуекелдерді басқару бөлімшесі жүргізген тәуекелдердің мониторингі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       директорлар кеңесіне шығыстарға (зиянға) ұшыратуы мүмкін және (немесе) ұйымының қызметіне ықпал ететін немесе заңсыз сипатты білдіретін кез келген елеулі жағдайлар туралы есептілікті тез арада ұсыну тетігін;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тәуекелдерді тестілеу және бағалануын модельдеу рәсімдері;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тәуекелдерді басқару бөлімшесінің директорлар кеңесіне тәуекелдерді басқару жөніндегі есепті беру тәртібін, оларға мыналар кіреді:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдерді басқару бойынша ағымдағы жағдай (тәуекелдерді барынша азайту және жою бойынша жүргізілетін жұмыстар);</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       анықталған тәуекелдер және осы тәуекелдерді барынша азайту бойынша іс-шаралар жоспары, сондай-ақ оларды төмендету және болдырмау бойынша жүргізілген жұмыстың нәтижелері;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның ағымдағы қызметін жүргізу барысында туындауы мүмкін тәуекелдер және оларды төмендету және болдырмау жолдары;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның корпоративтік стратегиясын іске асырудың ағымдағы кезеңінде туындауы мүмкін тәуекелдерді бақылау және мониторинг жүргізу және оларды барынша азайту және болдырмау жолдары;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдерді басқару жүйесінің барабарлығы мен тиімділігі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) бақылауды жүзеге асыруға жауапты тұлғалар лауазымдарының тізбесін көрсете отырып, сақтандыру, инвестициялық және өзге қызмет бойынша және мәмілелер (операциялар) бойынша белгіленген лимиттердің орындалуын бақылауды жүзеге асыру тәртібі.";</w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Басқарма тәуекелдерді басқару жүйесінің тиісінше жұмыс істеуін қамтамасыз ету мақсатында:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) тәуекелдерді басқару және ішкі бақылау бөлігінде белгіленген мақсаттарға және әдістерге сәйкес ұйымға күнделікті басшылық жасауды жүзеге асырады; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) директорлар кеңесінің, алқалы органдардың, басқарманың (Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының тиісті атқарушы органы), Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының басшы қызметкерлерінің және құрылымдық бөлімшелердің арасында тәуекелдерді тиімді басқаруды және ішкі бақылауды қамтамасыз ететін ақпарат беру тәртібін бекітеді; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) директорлар кеңесінің нұсқауларын, ішкі аудит қызметінің ұсынымдары мен ескертулерін, тәуекелдерді басқару бөлімшесінің ұсынымдарын, уәкілетті органның талаптары мен шараларын іске асыруды жүзеге асырады; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) тәуекелдерді басқару және ішкі бақылау жөніндегі саясатты іске асыру мақсатында ішкі құжаттарды бекітеді; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) төлем жасауға қабілеттілік маржасы жеткіліктілігінің қажетті деңгейін сақтау мақсатында активтерді әртараптандыру, капиталдың, тәуекелдердің рентабельдігі, өтімділігі және жеткіліктілігі бойынша бағдарларды айқындайды;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) директорлар кеңесі белгілеген тәуекелдер лимиттерінің шегіндегі операциялар түрлері бойынша тәуекелдердің лимиттерін бекітеді; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) тәуекелдерді басқару бөлімшесінің ай сайынғы есептеулері негізінде көрсетілген лимиттердің сақталуын бақылаудың тиімді шараларын қабылдауды қамтамасыз етеді; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тариф саясатының тәуекелдер жөніндегі дәйекті статистикасы негізінде тәуекелдер дамуындағы болжамды үрдістерге сәйкес келуін қамтамасыз етеді;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) ұйым үшін әлеуетті тәуекелді туындататын ішкі және сыртқы экономикалық факторларға тұрақты түрде талдау жасауды қамтамасыз етеді, олардың қаржылық көрсеткіштерге әсер ету дәрежесін бағалайды; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) түзету коэффициенттерінің қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру шарттары бойынша сақтандыру сыйлықақыларына барабарлығын бағалау үшін қаржылық көрсеткіштер мен статистикалық ақпаратқа тұрақты түрде талдау жүргізуді қамтамасыз етеді. </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақшаның талабы "Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру туралы" 2005 жылғы 7 ақпандағы Қазақстан Республикасы Заңының 17-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде түзету коэффициенттерін айқындайтын сақтандыру ұйымына қолданылады;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ағымдағы және болашақтағы экономикалық ортаны, нормативтік құқықтық базаны, капиталдың мөлшерін ескере отырып, жылдық бюджеттерді, стратегиялық жоспарларды жасау бөлігінде директорлар кеңесіне ұсынымдар береді;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) іс-шаралар жоспарының қаржылық тұрақсыздық және төтенше жағдайлар жағдайында орындалуын және тиісті тоқсан сайынғы есептің ұсынылуын бақылайды;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) шарттық қатынастардың, Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасы талаптарының, қаржы құралдарымен операциялар жүргізуді регламенттейтін ішкі құжаттардың сақталуына тұрақты түрде талдау жасайды; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) құрылымдық бөлімшелердің ықтимал және әлеуетті тәуекелдерді басқарудағы саясаттарды, тәуекелдердің белгіленген лимиттер шегіндегі мөлшерлерін сақтауын бақылайды; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) қаржы құралдарының нарықтық құнының серпінін ескере отырып, олармен операциялардан кірістердің (шығыстардың) өзгеруіне талдау жасауды қамтамасыз етеді; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) ұйымның төлем қабілеттілігі маржасының Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасына сәйкес талап етілетін ең төменгі деңгейіне сәйкес келуін қамтамсыз етеді; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) сыртқы аудиторлардың ұсынымдарын ескере отырып, есепке алу және есептілік жүйесін жақсартуды қамтамасыз етеді; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) аудиторлық есептерге талдау жасайды және директорлар кеңесіне анықталған кемшіліктерді жою туралы тиісті шаралар қабылдау жөнінде ұсыныстар береді.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың ережелерін Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолданған кезде осы тармақтың 2), 4), 6) тармақшаларының талаптары Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының тиісті атқарушы органның құзыретіне жатады.</w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Тәуекелдерді басқару бөлімшесінің функцияларына:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мыналарды қоса алғанда тәуекелдерді басқарудың тиімді жүйесін ұйымдастыру:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдерді басқару жөніндегі саясатты әзірлеу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сапалық және сандық тәсілдерді қоса алғанда тәуекелдер картасын әзірлеу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқарушылық шешімдер қабылдау барысына қатысу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқарушылық шешімдердің орындалуына және қабылданған басқарушылық шешімдердің тиімділігін анықтауға тұрақты мониторингі жүргізу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сақтандыру, инвестициялық және өзге де мәмілелер (операциялар) бойынша белгіленген лимиттердің орындалуын бақылау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұйымның қызметіне байланысты тәуекелдер көрсеткіштерінің сипаттау және сандық мәндерін анықтауды, сондай-ақ тәуекелдер көрсеткіштерінің барынша қолжетімді мәндерін анықтауды қоса алғанда тәуекелдерді сәйкестендіру және бағалау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "жалпы сақтандыру" саласы бойынша қызметті жүзеге асыратын ұйым үшін Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5970,2459 +5208,1543 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "өмірді сақтандыру" саласы бойынша қызметті жүзеге асыратын ұйым үшін Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жылдық қаржылық және өзге де есептілік негізінде ұйымның тәуекелдерін бағалау жүйесінің коэффициенттерін талдау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұйым қызметі барысында туындайтын тәуекелдерді басқару бойынша шаралар қабылдау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сәйкестендірілген (анықталған) тәуекелдерге мониторинг, бағалау және бақылау, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның басқа да құрылымдық бөлімшелерімен бірлесе отырып тәуекелдерді сәйкестендіру бойынша шаралар қабылдау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдердің туындау жиілігін бағалауды қоса алғанда тәуекелдерді бағалау, осы тәуекелдер көрсеткен әсерді кейін жіктеу және тәуекелдердің лимитін белгілеу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдер көрсеткіші мәндерінің өзгерісіне мониторинг және тәуекелдер көрсеткіштерінің барынша қолжетімді мәндері кіретін тәуекелдерді, сондай-ақ тәуекелдер көрсеткіштерінің мәндері тәуекелдер көрсеткішінің барынша қолжетімді мәндеріне сәйкес келмеген жағдайда тәуекелдерді барынша азайту мақсатында қабылданатын шараларды мониторингтеу;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның қызметіне зиян келтіруі және (немесе) ықпал етуі мүмкін немесе заңсыз сипаттағы кез келген маңызды жағдайлар туралы дереу басқармаға және директорлар кеңесіне есептілік беруге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) ұйымның тиісті құрылымдық бөлімшелерінің анықталған тәуекелдерді барынша азайту бойынша іс-шаралардың егжей-тегжейлі жоспарын (жоспарларды құрылымдық бөлімшелер ұсынады және ұйымның анықталған тәуекелдерін барынша азайту бойынша іс-шаралардың жалпы жоспарын тәуекелдерді басқару бөлімшесі әзірлейді) әзірлеу бойынша процесті ұйымдастыру және директорлар кеңесі бекіткен ұйымның тәуекелдерін барынша азайту бойынша іс-шаралар жоспарына одан әрі мониторинг жүргізу; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) төтенше жағдайларға және ұйымның үзіліссіз қызметін қамтамасыз етуге арналған жоспарын орындау жөніндегі іс-шараларды ұйымдастыру; </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мыналарды тұрақты талдау:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржылық көрсеткіштерді (стресс-тестілер және қабылданған тәуекелдер деңгейін тұрақты талдау шеңберінде);</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы құралдары бағасының (стресс-тестілер және қабылданған тәуекелдер деңгейін тұрақты талдау шеңберінде) өзгеруінің өтімділік, төлем жасау қабілеттілігі көрсеткіштеріне, төлем жасау қабілеті маржасының жеткіліктілігіне ықпалы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) макроэкономикалық факторлардың өтімділікке, тиімділікке, төлем жасау қабілеті маржасының жеткіліктілігіне ықпал етуінің болжамы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) директорлар кеңесі мен басқармаға тоқсан сайынғы негізде мына бағыттар бойынша тәуекелдерді басқару жүйесін бағалау және талдау туралы есеп ұсыну: </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдерді басқарудың ағымдағы жай-күйі (тәуекелдерді барынша азайту және болдырмау бойынша жүргізіліп отырған жұмыстар);</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       анықталған тәуекелдер және осы тәуекелдерді барынша азайту бойынша іс-шаралар жоспары, сондай-ақ оларды төмендету не алдын алу бойынша жүргізілген жұмыстардың нәтижелері;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның ағымдағы қызметін жүргізу барысында туындауы мүмкін тәуекелдер және оларды азайту және алдын алу жолдары;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның корпоративтік стратегиясын іске асырудың ағымдағы кезеңінде туындауы мүмкін тәуекелдерді және оларды барынша азайту және алдын алудың жолдарын бақылау және мониторинг;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдерді басқару жүйесінің барабарлығы мен тиімділігі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есепті кезеңде қаржы көрсеткіштеріне қысқаша талдау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдер картасын бағалау және талдау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуекелдерді тестілеудің қолданылатын рәсімдерінің және бағалау үлгілерінің барабарлығы мен тиімділігі;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) директорлар кеңесіне бекітуге ұсыну:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есепті жылдан кейінгі жылдың 1 сәуірінен кешіктірмей тәуекелдерді бағалау жүйесінің коэффициенттерін талдау (стандартты диапазонның шегінен шығатын коэффициенттер бойынша түсіндірмелермен);</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның тәуекелдерді бағалау жүйесі коэффициенттерінің стандартты диапазонның бекітілген шектерінен төрт және одан да көп ауытқулары болған жағдайда тәуекелдерді бағалау жүйесінің коэффициенттерін жақсарту жөніндегі іс-шаралар жоспары;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) акционерлердің жылдық жалпы жиналысына тәуекелдерді бағалау жүйесі коэффициенттерінің талдауын (стандартты диапазон шегінен шығатын коэффициенттер бойынша түсіндірмелермен) және директорлар кеңесі бекіткен тәуекелдерді бағалау жүйесі коэффициенттерін жақсарту жөніндегі іс-шаралар жоспарын (бар болса) ұсыну;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мыналардың орындалуын қамтамасыз ету:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес андеррайтинг тәуекелін басқаруға қойылатын талаптар;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қайта сақтандыру тәуекелін басқаруға қойылатын талаптар;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сақтандыру төлемдері тәуекелін басқаруға қойылатын талаптар;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сақтандыру резервтерінің жеткіліксіздігі тәуекелін басқаруға қойылатын талаптар;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес инвестициялық тәуекелдерді басқаруға қойылатын талаптар;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес операциялық және ілеспе тәуекелдерді басқаруға қойылатын талаптар;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес комплаенс-тәуекелді басқаруға қойылатын талаптар;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) тәуекелдерді басқару жөніндегі корпоративтік стратегияны және ішкі саясатты стратегиялық жоспарлау және талдау бөлімшесімен не өзге де осындай функциялары бар құрылымдық бөлімшемен бірлесе отырып түзету мақсатында басқармаға жылына кемінде бір рет ұсыну:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның ағымдағы жай-күйінің, барлық тәуекелдер туралы сандық және сапалық деректерді, олардың ықтимал деңгейін, ұйымның дайындық деңгейін, оларды барынша азайту бойынша жүргізілген іс-шараларды, ден қою шараларын ескере отырып егжей-тегжейлі шолуы бар есеп;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұйымның қаржылық жай-күйіне егжей-тегжейлі шолуы және ұйым қызметінің нәтижелері, сондай-ақ Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасына, ұйымның қаржылық жай-күйіне, ұйым тәуекелдері картасына ықпал ететін өзгерістер бар есеп.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1) және 2) тармақшаларының ережелері Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының тәуекелдерді басқару жөніндегі бөлімшесінің функционалдық міндеттеріне қолданылады;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы тармақтың 3) тармақшасының ережелері Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалына қолданылмайды.";</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25</w:t>
-[...57 lines deleted...]
-      </w:pPr>
+        <w:t>"25. Директорлар кеңесі ұйымның ішкі бақылау жүйесінің тиімділігін қамтамасыз ету, ішкі аудит қызметінің функционалдық және ұйымдық тәуелсіздігін қамтамасыз ету мақсатында:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ішкі аудит саясатын бекітеді;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ішкі аудит қызметі туралы ережені бекітеді;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ішкі аудиттің жылдық жоспарын бекітеді;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ішкі аудит қызметінің қызметкерлерін тағайындайды;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ұйым аудитіне аудиторлық ұйымды анықтау үшін акционерлердің жалпы жиналысына ұсынымдар береді.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 5) тармақшасының талаптары Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолданылмайды.</w:t>
       </w:r>
-    </w:p>
-[...133 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>26. Ішкі аудит саясатына мыналар кіреді, бірақ бұлармен шектелмейді:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ішкі аудиттің мақсаты мен міндеттері;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ішкі аудит қызметі қызметкерлерінің кәсіби сапасына қойылатын талаптар, олардың өкілеттіктері мен жауапкершіліктері;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәуекелдерді және ішкі бақылауды басқару, бағалау өлшемшарттарын көрсете отырып, корпоративтік басқару жүйелерін бағалау әдістемесі кіретін ішкі аудитті жүзеге асыру тәртібі мен рәсімдері;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұйымның құрылымдық бөлімшелерімен, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалымен өзара іс-қимыл жасау және ақпарат алмасу тәртібі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ішкі аудит қызметінің бюджеті.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Ішкі аудит мәселелері жөніндегі алқалы орган:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ішкі аудит саясатын, ішкі аудит қызметі туралы ережені, ішкі аудиттің жылдық жоспарын және бағдарламасын әзірлеуді және келісуді қамтамасыз етеді;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұйымның және оның қызметкерлерінің ішкі аудит саясаты сақтауына мониторинг және бақылау жүзеге асырады;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ішкі аудит қызметінің, оның ішінде Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалының басшысы мен қызметкерлері кандидатураларын іріктеуді жүзеге асырады.";</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>30-тармақ</w:t>
+        <w:t>"30. Ішкі аудит қызметі өз қызметінде ұйымның жарғысын, ұйымның ішкі бақылау жүйесін және ішкі аудит қызметін ұйымдастыру туралы ережелерді, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы туралы ережені, сондай-ақ ұйымның қызметін регламенттейтін басқа да ішкі құжаттарды және осы Қағидалардың талаптарын басшылыққа алады.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>33-тармақ</w:t>
-[...37 lines deleted...]
-      </w:pPr>
+        <w:t>"33. Ішкі аудит қызметінің негізгі функциялары мыналар болып табылады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ішкі аудит қызметінің саясаты, ережесі, бюджеті, жұмыс жоспарын, аудиторлық қорытынды, ұйым қызметін бағалау өлшемшарттарын әзірлеу және оларды директорлар кеңесінің бекітуіне ұсыну;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ішкі бақылау жүйесінің тиімділігін тексеру және бағалау, сондай-ақ ішкі бақылау жүйесін үнемі жетілдіруге жәрдем ету;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұйымның тәуекелдерін бағалау әдіснамасының және ұйым тәуекелдерін басқару жүйесінің толық қолданылуын және тиімділігін тексеру;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құрылымдық бөлімшенің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалының қызметін тексеру және оның нәтижелері бойынша директорлар кеңесіне есеп беру;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бөлімшелер, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы ұсынатын тиісті есептіліктің немесе сұратылатын ақпараттың (оның ішінде қаржы мониторингіне жататын ақпарат) дәйектілігін, толық ашылуын, объективтілігін, уәкілетті органға, басшылыққа және басқа да мүдделі тараптарға уақтылы берілуін тексеру;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) аудит (ішкі, сыртқы) процестерінің тиімділігі мен тәуелсіздігін қамтамасыз ету;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ішкі аудиттің халықаралық кәсіптік стандарттарына және Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы, міндетті сақтандыру туралы, акционерлік қоғамдар туралы, бағалы қағаздар нарығы туралы, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарына сәйкес келетін бақылау ортасын бекітілген жоспарға сәйкес тұрақты тексерулер жүргізу арқылы қалыптастыру;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бухгалтерлік есеп жүргізуді бақылау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ішкі аудитті жетілдіру бойынша директорлар кеңесіне ұсыныстар беру;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ұйым қызметін қаржылық тұрақтылық және төлем жасау қабілетіне, пруденциялық нормативтерді және сақталуы тиіс өзге де нормалар мен лимиттерді сақтау мәніне жүйелі талдау жүргізу және бағалау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) активтер мен міндеттемелерді басқару бөлігінде қабылданған басқарушылық шешімдерді орындаудың тиімділігін бағалау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ұйым қызметінің қаржылық есептілікте уақтылы, дұрыс, толық және дәл көрсетілуін және оның халықаралық қаржылық есептілік стандарттарына сәйкес келуін тексеру;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) қаржы құралдарын талдау, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жиынтық баланс және өткен кезеңдегі және жоспарланған қаржылық көрсеткіштермен салыстыра отырып пайда мен шығын туралы есеп;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы құралдарын түрлері бойынша және баланстық және нарықтық құнын, кірістілігін және сатып алудың (сатудың) жалпы сомасын көрсете отырып, топтай отырып инвестициялар туралы есеп;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) сақтандыру (қайта сақтандыру) шарттары тізілімінің хронологиялық тәртіппен жүргізілуін бақылау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) корпоративтік басқару саласындағы тәуекелдерді, ұйымның операциялық қызметін және оның ақпараттық жүйелерін бірдей және тиімді бақылануын бағалау;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) ұйымның ішкі құжаттарында көзделген ішкі аудит қызметінің құзыреті шеңберінде өзге де функциялар.";</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшада</w:t>
-[...237 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...390 lines deleted...]
-        <w:t xml:space="preserve"> жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8575,110 +6897,422 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша";</w:t>
+              <w:t>1-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-қосымшаның</w:t>
+        <w:t>"Сақтандыру (қайта сақтандыру) ұйымдарының тәуекелдерді басқару және ішкі бақылау жүйесінің ішкі құжаттарына қойылатын талаптар";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"8. Басқарушылық есептілікті ұсыну мерзімдері мен нысандары туралы ережені басқарма әзірлейді және басқарма мен тәуекелдерді басқару бөлімшесінің директорлар кеңесіне және ұйымның акционерлеріне басқарушылық есептілікті ұсыну тәртібін регламенттейді, оның ішінде:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиынтық баланс;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайда мен шығын туралы есеп (оның ішінде өткен жылдардың алдыңғы кезеңімен салыстырғанда және қызметтің жоспарланған көрсеткіштері);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестициялар туралы (баланстық және нарықтық құнын, кірістілігін, сатып алудың және сатудың жалпы сомасын көрсете отырып қаржы құралдарын түрлері бойынша топтай отырып) есептер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      активтер мен міндеттемелердің көлемін салыстыру туралы есеп;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйым тәуекелінің картасын талдау;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның тәуекелдерін бағалау жүйесінің коэффициенттерін талдау (стандартты диапазонның шегінен шығатын коэффициенттер бойынша түсіндірмелермен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16944 болып тіркелген, "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының қаржылық жағдайының нашарлауына әсер ететін факторларды белгілеу, сондай-ақ Ерте ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидаларын және Сақтандыру (қайта сақтандыру) ұйымының (сақтандыру тобының) қаржылық жағдайының нашарлауына әсер ететін факторларды айқындау әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 75 қаулысында көрсетілген пруденциялық нормативтерді бұзуға және (немесе) ұйымның және (немесе) сақтандыру тобының қаржылық жай-күйінің нашарлауына ықпал ететін факторларды анықтауға алып келмейтін ұйымның меншікті капиталға және оны пайдалануға ағымдағы және болжамды қажеттіліктерін қысқаша талдау;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымның директорлар кеңесінің және акционерлерінң талап етуі бойынша есептілік.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарушылық есептіліктің тізбесі директорлар кеңесі мен басқарманың тиісті түрде тәуекелдерді басқаруды және ішкі бақылауды қамтамасыз ету мақсатында функционалдық міндетті мен өкілдіктерін тиісті түрде орындау үшін жеткілікті.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының және Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілерінің тізбесіне (бұдан әрі - Тізбе) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда 1-1-қосымшамен толықтырылсын; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8831,110 +7465,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша";</w:t>
+              <w:t>2-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:t>3-1-қосымшаның</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8983,227 +7623,220 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"Сақтандыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">(қайта сақтандыру) ұйымдары, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымдары және </w:t>
+              <w:t xml:space="preserve">ұйымдарының филиалдары үшін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t xml:space="preserve">тәуекелдерді басқару және ішкі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+              <w:t xml:space="preserve">бақылау жүйесін қалыптастыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
+              <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымдарының филиалдары үшін </w:t>
-[...51 lines deleted...]
-              <w:t>3-1-қосымша";</w:t>
+              <w:t>3-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:t>3-2-қосымшаның</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9369,110 +8002,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-2-қосымша";</w:t>
+              <w:t>3-1-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:t>4-қосымшаның</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-2-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9521,63 +8160,76 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"Сақтандыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(қайта сақтандыру) ұйымдары, </w:t>
+              <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">ұйымдары және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -9625,110 +8277,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша";</w:t>
+              <w:t>3-2-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:t>5-қосымшаның</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9881,110 +8539,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша";</w:t>
+              <w:t>4-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:t>6-қосымшаның</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10137,110 +8801,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша";</w:t>
+              <w:t>5-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:t>7-қосымшаның</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10393,110 +9063,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша";</w:t>
+              <w:t>6-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:t>8-қосымшаның</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10649,110 +9325,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8-қосымша";</w:t>
+              <w:t>7-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:t>9-қосымшаның</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10905,7852 +9587,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9-қосымша";</w:t>
+              <w:t>8-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...447 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...7318 lines deleted...]
-        <w:t xml:space="preserve"> қаулыларымен бекітілген пруденциялық нормативтер және сақталуға міндетті өзге де нормалар мен лимиттерді бұзуына әкелген сақтандыру резервтерін есептеу кезінде толық емес және (немесе) жалған ақпарат қолданылған жағдайларда қолданылады.".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18786,1455 +9732,257 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">"Сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қайта сақтандыру) ұйымдары, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бейрезидент-банктері </w:t>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">филиалдарының, </w:t>
+              <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t xml:space="preserve">ұйымдарының филиалдары үшін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+              <w:t xml:space="preserve">тәуекелдерді басқару және ішкі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(қайта сақтандыру) ұйымдары </w:t>
+              <w:t xml:space="preserve">бақылау жүйесін қалыптастыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">филиалдарының және </w:t>
+              <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
-[...285 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>9-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...1010 lines deleted...]
-      Басқару есептілігінің тізбесі тәуекелдерді және ішкі бақылауды тиісінше басқаруды қамтамасыз ету мақсатында Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы басқару органының функционалдық міндеттер мен өкілеттіктерді тиісінше орындауы үшін жеткілікті.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоғарғы оң жақ бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20270,287 +10018,8267 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">"Сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қайта сақтандыру) ұйымдары, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бейрезидент-банктері </w:t>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">филиалдарының, </w:t>
+              <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t xml:space="preserve">ұйымдарының филиалдары үшін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+              <w:t xml:space="preserve">тәуекелдерді басқару және ішкі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(қайта сақтандыру) ұйымдары </w:t>
+              <w:t xml:space="preserve">бақылау жүйесін қалыптастыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">филиалдарының және </w:t>
+              <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
-[...103 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>10-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Басқарма операциялық, ілеспе тәуекелдерді басқару мақсатында:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жыл сайын Ұйымның ағымдағы қызметінің және оның корпоративтік стратегиясының сәйкес келуін ескеріп, төтенше жағдайларға және ұйымның үзіліссіз қызметін қамтамасыз етуге арналған жоспарын қайта қарайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) конфиденциалды ақпараттың жайылып кетуін және:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рұқсат берілуі шектеулі ақпараттық деректердің тізбесін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рұқсатты алу тәртібін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық деректерге рұқсатты бақылау тәртібін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық деректерге рұқсаты бар тұлғалардың тізбесін көздейтін ақпараттық деректердің бұрмалануын болдырмау рәсімдерін бекітеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жабдықтарға инспекциялар жүргізу мен жұмыс туралы есептерді тексеру қоса қамтылған іркілістерді болдырмау рәсімдерін бекітеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың ережелерін Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолданған кезде осы тармақтың 2) және 3) тармақшаларының талаптары Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының атқарушы органының құзыретіне жатады.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"7. Тәуекелдерді басқару бөлімшесі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) топ тәуекелін басқару мақсатында жыл сайын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерлердің және (немесе) негізгі ұйымның ұйымды қосымша капиталдандыру қажеттілігі туралы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйым қызметінің үлестес тұлғалардың қызметіне ықпал етуі және байланысты болуы туралы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      топ қатысушысы банкроттығының (мәжбүрлеп таратылуының) ұйымның қаржылық жай-күйіне және төлем қабілеттілігіне әсері туралы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйым активтерінің топ ішінде шоғырлануы туралы есепті талдайды және директорлар кеңесіне ұсынады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүйелі тәуекелді басқару мақсатында жыл сайын басқа сақтандыру (қайта сақтандыру) ұйымын мәжбүрлеп таратудың, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқа филиалын мәжбүрлеп таратудың беделіне, сақтандыру өнімдеріне деген сұранысқа, ұйымның сақтандыру қызметін іске асыру арналарына ықпалы туралы есепті талдайды және директорлар кеңесіне ұсынады.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоғарғы оң жақ бұрыш мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қайта сақтандыру) ұйымдары, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымдарының филиалдары үшін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәуекелдерді басқару және ішкі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бақылау жүйесін қалыптастыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша";</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"3. Басқарма комплаенс-тәуекелді тиімді басқару мақсатында:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комплаенс-тәуекелдерді басқару жөніндегі саясатты қабылдауды және қызметкерлерге жіберуді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) комплаенс-тәуекелдерді басқару жөніндегі саясатты сақтауды; және директорлар кеңесіне тоқсан сайынғы есептілікті беруді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұйым қызметкерлері үшін комплаенс-тәуекелдерді, оның ішінде қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату) және терроризмді қаржыландыру тәуекелдерін басқару мәселелері бойынша ішкі құжаттарды әзірлеуді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) комплаенс-тәуекелге әкелетін бұзушылықтар анықталған жағдайда тиісті түзету немесе тәртіптік шаралар қабылдауды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) міндетті ішкі бақылауға жататын операцияларды және күмәнді операцияларды уақтылы автоматандырылған түрде анықтау мақсатында бағдарламалық қамтамасыз етуді жетілдіруді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сақтандыру төлемін жүзеге асыруға берілетін өтініштің нысанында ұйымға жалған мәліметтерді беру салдарына Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасында, ұйымның жарғысында, сақтандыру қағидаларында көзделген сілтеменің болуын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сақтандыру төлемдері жөніндегі бөлімше қызметкерлерін, алаяқтық индикаторлары мен белгілері бойынша оқытуды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) шағым талаптарды уақтылы реттеу бойынша қызметін қадағалауға, сондай-ақ сақтандыру төлемдерінің үрдістерін анықтауға мүмкіндік беретін статистикалық деректер базасын жүргізе отырып, шағымдарды, өтініштерді қарау және дауларды реттеу тәртібін бекітуді қамтамасыз етеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың ережелерін Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына қолданған кезде осы тармақтың 8) тармақшасының ережесі Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының атқарушы органына қолданылады.".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. "Банктің және банк конгломератының қаржылық жай-күйінің нашарлауына әсер ететін факторларды белгілеу, сондай-ақ Ертерек ден қою шараларын мақұлдау қағидаларын және банк (банк конгломератының) қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 28 желтоқсандағы № 317 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18186 болып тіркелген 2019 жылғы 24 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияданған) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Банктің және банк конгломератының, Қазақстан Республикасының бейрезидент-банкі филиалының қаржылық жай-күйінің нашарлауына әсер ететін факторларды белгілеу, сондай-ақ Ертерек ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидаларын және банктің (банк конгломератының), Қазақстан Республикасының бейрезидент-банкі филиалының қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау әдістемесін бекіту туралы";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"1. Банктің, Қазақстан Республикасының бейрезидент-банкі филиалының (бұдан әрі - банктер) қаржылық жай-күйінің нашарлауына әсер ететін мынадай факторлар белгіленсін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтімділік коэффициенттерінің төмендеуі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар бойынша қалыптастырылған резервтерді есептемегенде, олардың ұлғаюы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) таза жіктелген қарыздардың меншікті капиталға арақатынасының ұлғаюы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 61 (алпыс бір) күннен 90 (тоқсан) күнге дейін мерзімі өткен берешегі бар қарыздар бойынша қалыптастырылған резервтерді есептемегенде, олардың ұлғаюы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар бойынша қалыптастырылған резервтерді есептемегенде, олардың банктің несие портфелінің жалпы көлемі бойынша қалыптастырылған резервтерді есептемегенде оған қатынасының асып кетуі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жіктелген дебиторлық берешек бойынша қалыптастырылған резервтерді есептемегенде ол бойынша қалыптастырылған резервтерді есептемегендегі оның жиынтық дебиторлық берешектегі үлесінің ұлғаюы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) активтер рентабельділігі коэффициентінің төмендеуі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ұлттық валютамен бос активтердің ұлттық валютамен талап етуге дейінгі міндеттемелерге қатынасының орташа мәнінің төмендеуі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың мақсаттары үшін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қалыптастырылған резервтер деп халықаралық қаржылық есептілік стандарттарының талаптарына сәйкес қалыптастырылған резервтер түсініледі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыздар есебіне негізгі борыш сомасы кіреді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      таза жіктелген қарыздар деп бухгалтерлік есеп деректеріне сәйкес 10 (он) пайыздан жоғары деңгейде резервтер қалыптастырылған қарыздардың баланстық құны (дисконттар (сыйлықақылар), оң (теріс) түзетулер, есептелген сыйақы және олар бойынша құрылған резервтер есептелген негізгі борыш) түсініледі.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мынадай мазмұндағы 1-1-тармақпен толықтырылсын: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"1-1. Қазақстан Республикасының бейрезидент-банкі филиалының меншікті капиталы деп Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23 болып тіркелген, Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 12 ақпандағы № 23 қаулысымен бекітілген Қазақстан Республикасы бейрезидент-банктерінің филиалдары (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары) үшін пруденциялық нормативтерді және сақтауға міндетті өзге де нормалар мен лимиттерді, нормативтік мәндерін және Қазақстан Республикасының бейрезидент-банктері филиалдарының (оның ішінде Қазақстан Республикасының бейрезидент-ислам банктері филиалдарының) резерв ретінде қабылданатын активтерін және олардың ең төмен мөлшерін қалыптастыру тәртібін қоса алғанда, есептеу әдістемесіне сәйкес есептелген, резерв ретінде қабылданатын активтер түсініледі.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"3. Мыналар:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Ерте ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидалары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес банктің (банк конгломератының), Қазақстан Республикасының бейрезидент-банкі филиалының қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау әдістемесі";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілген қаулымен бекітілген Ертерек ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"1-1. Осы қағидалардың банктерге қатысты қолданылатын ережелері Қазақстан Республикасының бейрезидент-банктерінің филиалдары қызметінің Заңда белгіленген ерекшеліктері ескеріле отырып, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына да қолданылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының бейрезидент-банкі филиалының меншікті капиталы деп Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22213 болып тіркелген, Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 12 ақпандағы № 23 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы бейрезидент-банктері филиалдарының (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктері филиалдарының) резерв ретінде қабылданатын активтерін қалыптастыру тәртібін және олардың ең төмен мөлшерін қоса алғанда, Қазақстан Республикасы бейрезидент-банктерінің филиалдары (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары) үшін пруденциалдық нормативтерді және сақталуы міндетті өзге де нормалар мен лимиттерді, олардың нормативтік мәндерін және есептеу әдістемесіне сәйкес есептелген, резерв ретінде қабылданатын активтер түсініледі.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілген қаулымен бекітілген Банктің (банк конгломератының) қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Банктің (банк конгломератының), Қазақстан Республикасының бейрезидент-банкінің филиалы үшін қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау әдістемесі";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"1-1. Осы Әдістеменің банктерге қатысты қолданылатын ережелері "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген Қазақстан Республикасының бейрезидент-банктерінің филиалдары қызметінің ерекшеліктері ескеріле отырып, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына да қолданылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының бейрезидент-банкі филиалының меншікті капиталы деп Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22213 болып тіркелген, Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 12 ақпандағы № 23 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы бейрезидент-банктері филиалдарының (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктері филиалдарының) резерв ретінде қабылданатын активтерін қалыптастыру тәртібін және олардың ең төмен мөлшерін қоса алғанда, Қазақстан Республикасы бейрезидент-банктерінің филиалдары (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары) үшін пруденциалдық нормативтерді және сақталуы міндетті өзге де нормалар мен лимиттерді, олардың нормативтік мәндерін және есептеу әдістемесіне (бұдан әрі - № 23 нормативтер) сәйкес есептелген, резерв ретінде қабылданатын активтер түсініледі."; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"3. Банктің қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау мынадай әдістеме бойынша жүзеге асырылады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) қатарынан 6 (алты) ай ішінде өтімділік коэффициенттерінің Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15886 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Пруденциалдық қалыптардың қалыптық және өзге де орындалуы міндетті нормалар мен лимиттерді маңызы мен есептеу әдістемелерінде, белгілі бір күнге шекті банк капиталының мөлшерінде (бұдан әрі - № 170 нормативтер) немесе Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13939 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 144 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Ислам банктері үшін пруденциалдық нормативтердің нормативтік мәндері және өзге де сақтауға міндетті нормалар мен лимиттерді есеп айырысу әдістемесінде (бұдан әрі - № 144 нормативтер) немесе № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтерде белгіленген өтімділік коэффициенттерінің ең төменгі мәндерінен 0,1-ге (нөл бүтін оннан бір) асатын деңгейге дейін немесе одан төмен деңгейге 2 (екі) және одан көп рет төмендеуі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олар бойынша қалыптастырылған резервтерді есептемегенде негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздардың қатарынан 6 (алты) ай ішінде қарыздардың ұлғаюы мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5842000" cy="508000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5842000" cy="508000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МҚ90 (ай) - қаралатын кезеңнің белгілі бір айының соңында олар бойынша қалыптастырылған резервтерді есептемегенде негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (банктер мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қарыздар, дара кәсіпкерлерге қарыздарды қоса алғанда, жеке тұлғаларға қарыздар, шағын және орта кәсіпкерлік субъектілеріне қарыздарды қоса алғанда, заңды тұлғаларға қарыздар және "кері РЕПО" операциялары).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаралатын кезеңде жүйелі өсуі болмаған кезде осы тармақшада көрсетілген көрсеткіштің есепті кезеңде 5 (бес) және одан да көп пайыздық тармаққа өсуі де банктің қаржылық жай-күйінің нашарлауына әсер ететін фактор болып табылады, ол мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2184400" cy="685800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2184400" cy="685800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) есепті кезеңнің соңына қарай таза жіктелген қарыздар меншікті капиталдың 80 (сексен) пайызынан астам болған жағдайда және ол бойынша қалыптастырылған резервтерді есептемегенде, қаралатын кезеңде резервтердің абсолютті мәнінде өсу мөлшерінен, жіктелген қарыздардың өсу мөлшері қатарынан 6 (алты) ай ішінде таза жіктелген қарыздардың меншікті капиталға арақатынасының ұлғаюы мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6350000" cy="749300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6350000" cy="749300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай талаппен:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЖҚ6&gt;80%МҚ6 және (ЖҚБ6 – ЖҚБ0)&gt; (ПР6 – ПР0), мұнда:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЖҚ (ай) - қаралатын кезеңнің белгілі бір айының соңындағы олар бойынша құрылған резервтерді шегергенде, таза жіктелген қарыздар (банктер мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қарыздар, дара кәсіпкерлерге қарыздарды қоса алғанда, жеке тұлғаларға қарыздар, шағын және орта кәсіпкерлік субъектілеріне қарыздарды қоса алғанда, заңды тұлғаларға қарыздар және "кері РЕПО" операциялары);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МК (ай) - қаралатын кезеңнің белгілі бір айының соңындағы № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтерге, № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтерге немесе № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтерге сәйкес есептелген меншікті капитал;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖҚБ (ай) - қаралатын кезеңнің белгілі бір айының соңындағы олар бойынша қалыптастырылған резервтерді есептемегенде жіктелген қарыздар (банктер мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қарыздар, дара кәсіпкерлерге қарыздарды қоса алғанда, жеке тұлғаларға қарыздар, шағын және орта кәсіпкерлік субъектілеріне қарыздарды қоса алғанда, заңды тұлғаларға қарыздар және "кері РЕПО" операциялары);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пр (ай) - жіктелген қарыздар бойынша құрылған резервтердің қаралатын кезеңнің белгілі бір айының соңындағы мөлшері;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының бейрезидент-банкі филиалының меншікті капиталы деп № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтерге сәйкес есептелетін резерв ретінде қабылданатын активтер түсініледі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 61 (алпыс бірден) 90 (тоқсан) күнге дейін мерзімі өткен берешегі бар қарыздардың олар бойынша қалыптастырылған резервтерді есептемегенде қатарынан 6 (алты) ай ішінде 5 (бес) және одан көп пайызға ұлғаюы мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="698500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="698500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МҚ61-90- қаралатын кезеңнің белгілі бір айының соңында олар бойынша қалыптастырылған резервтерді есептемегенде негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 61 (алпыс бірден) 90 (тоқсан) күнге дейін астам мерзімі өткен берешегі бар қарыздар (банктер мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қарыздар, дара кәсіпкерлерге қарыздарды қоса алғанда, жеке тұлғаларға қарыздар, шағын және орта кәсіпкерлік субъектілеріне қарыздарды қоса алғанда, заңды тұлғаларға қарыздар және "кері РЕПО" операциялары).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаралатын кезеңде жүйелі өсу болмаған кезде осы көрсеткіштің есепті кезеңде 5 (бес) және одан да көп пайыздық тармаққа өсуі де банктің қаржылық жай-күйінің нашарлауына әсер ететін фактор болып табылады және мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3086100" cy="622300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3086100" cy="622300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="901700" cy="482600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="901700" cy="482600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- есепті кезеңде олар бойынша қалыптастырылған резервтерді есептемегенде негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 61 (алпыс бір) 90 (тоқсан) күнге дейін мерзімі өткен берешегі бар қарыздардың орташа арифметикалық мәні (банктер мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қарыздар, дара кәсіпкерлерге қарыздарды қоса алғанда, жеке тұлғаларға қарыздар, шағын және орта кәсіпкерлік субъектілеріне қарыздарды қоса алғанда, заңды тұлғаларға қарыздар және "кері РЕПО" операциялары);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="990600" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="990600" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- есепті кезеңге дейінгі қатарынан күнтізбелік 6 (алты) айдағы олар бойынша қалыптастырылған резервтерді есептемегенде негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 61 (алпыс бір) күннен 90 (тоқсан) күнге дейін мерзімі өткен берешегі бар қарыздардың арифметикалық орташа мәні (банктер мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қарыздар, дара кәсіпкерлерге қарыздарды қоса алғанда, жеке тұлғаларға қарыздар, шағын және орта кәсіпкерлік субъектілеріне қарыздарды қоса алғанда, заңды тұлғаларға қарыздар және "кері РЕПО" операциялары);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) олар бойынша қалыптастырылған резервтерді есептемегенде негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздардың ол бойынша қалыптастырылған резервтерді есептемегенде банктің несие портфелінің жалпы көлеміне қатынасының асып кетуі мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1968500" cy="533400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1968500" cy="533400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТҚ - қарастырылатын кезеңнің соңына қарай ол бойынша қалыптастырылған резервтерді ескермегенде негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар қарыздар (банктер мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қарыздар, дара кәсіпкерлерге қарыздарды қоса алғанда, жеке тұлғаларға қарыздар, шағын және орта кәсіпкерлік субъектілеріне қарыздарды қоса алғанда, заңды тұлғаларға қарыздар және "кері РЕПО" операциялары);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НП - қарастырылатын кезеңнің соңына қарай ол бойынша қалыптастырылған резервтерді есептемегенде несие портфелі (банктер мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қарыздар, дара кәсіпкерлерге қарыздарды қоса алғанда, жеке тұлғаларға қарыздар, шағын және орта кәсіпкерлік субъектілеріне қарыздарды қоса алғанда, заңды тұлғаларға қарыздар және "кері РЕПО" операциялары);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қатарынан 6 (алты) ай ішінде ол бойынша қалыптастырылған резервтерді ескермегенде жиынтық дебиторлық берешектегі ол бойынша қалыптастырылған резервтерді есептемегенде жіктелген дебиторлық берешек үлесінің ұлғаюы мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6362700" cy="723900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6362700" cy="723900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келесі талап орындалған жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3848100" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3848100" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖДБ (ай) - қарастырылатын кезеңнің белгілі бір айының соңына қарай ол бойынша қалыптастырылған резервтерді есептемегенде жіктелген дебиторлық берешек;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДБ (ай) - қарастырылатын кезеңнің белгілі бір айының соңына қарай ол бойынша қалыптастырылған резервтерді есептемегенде жиынтық дебиторлық берешек;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А (ай) - қарастырылатын кезеңнің белгілі бір айының соңына қарай жиынтық активтер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаралатын кезеңде жүйелі өсуі болмаған кезде осы тармақшада көрсетілген көрсеткіштің есепті кезеңде 5 (бес) және одан да көп пайыздық тармаққа өсуі де банктің қаржылық жай-күйінің нашарлауына әсер ететін фактор болып табылады, ол мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2387600" cy="711200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2387600" cy="711200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жіктелген дебиторлық берешек ретінде бухгалтерлік есеп деректеріне сәйкес 10 (он) пайыздан жоғары деңгейде резервтер қалыптастырылған дебиторлық берешек түсініледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жіктелген дебиторлық берешек есебіне негізгі борыш сомасы енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиынтық дебиторлық берешектің төмендеуі нәтижесінде жиынтық дебиторлық берешектегі жіктелген дебиторлық берешектің үлесі ұлғайған жағдайда, осы тармақшада көзделген фактор банкке қолданылмайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қатарынан 6 (алты) ай ішінде активтер рентабельділігі коэффициентін 2 (екі) және одан көп рет 0,2 (нөл бүтін оннан екі) пайыздан төмен түсуі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Активтер рентабельділігінің коэффициенті жылдық көрсетудегі бөлінбеген таза кірістің (өтелмеген шығынның) активтердің орташа шамасына қатынасы ретінде мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3263900" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3263900" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БТК (0ТШ) (n) - табыс салығы төленгеннен кейін ағымдағы кірістердің (шығыстардың) ағымдағы шығыстардан (кірістерден) асуы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аорт(n) - белгілі бір қаралатын кезеңдегі активтердің орташа шамасы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т к - мынадай формула бойынша есептелетін түзету коэффициенті:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1701800" cy="508000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1701800" cy="508000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А - тиісті қаржы жылының басынан бастап өткен айлар саны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Активтердің орташа шамасы тиісті жылдың өткен айларындағы активтер мөлшері сомасының тиісті жылдың өткен айларының санына қатынасы ретінде мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3022600" cy="558800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3022600" cy="558800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аорт(n) - белгілі бір қаралатын кезеңдегі активтердің орташа шамасы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А (0, 1....n) - белгілі бір айдың соңына қарай активтердің мөлшері;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n - тиісті қаржы жылының басынан бастап өткен айлар саны;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қатарынан 6 (алты) ай ішінде ұлттық валютадағы бос активтердің ұлттық валютадағы талап еткенге дейінгі міндеттемелерге қатынасының орташа мәні 0,4 төмен 2 (екі) және одан көп төмендеуі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық валютадағы бос активтерге:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолма-қол ақша;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      корреспонденттік шоттардағы қаражат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық Банкіндегі салымдар;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шетел валютасында номинирленгендерді қоса алғанда, Қазақстан Республикасының ауыртпалық салынбаған мемлекеттік бағалы қағаздары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамы және "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамы шығарған ауыртпалық салынбаған бағалы қағаздар;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктердегі овернайт - салымдары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кері репо - овернайт;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 (екі) жұмыс күнінен аспайтын мерзімге жасалған валюталық своп операциялары бойынша ұлттық валютадағы талаптар кіреді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық валютадағы талап еткенге дейінгі міндеттемелерге:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлғалардың ағымдағы шоттары және талап еткенге дейінгі шоттары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалардың ағымдағы шоттары және талап еткенге дейінгі шоттары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа банктердің корреспонденттік шоттары және талап еткенге дейінгі шоттары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа банктердің овернайт - салымдары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 (екі) жұмыс күнінен аспайтын мерзімге жасалған валюталық своп операциялары бойынша ұлттық валютадағы міндеттемелер кіреді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы факторды есептеу мақсаттары үшін ұлттық валютадағы бос активтердің ұлттық валютадағы талап еткенге дейінгі міндеттемелерге қатынасының орташа мәні мына формула бойынша есептеледі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6235700" cy="762000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6235700" cy="762000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n - бір айдағы күнтізбелік күндердің саны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті күні аяқталатын кезең қаралатын кезең болып табылады. Осы тармақшада көрсетілген факторды есептеу кезінде өзгерістер үтірден кейін үш таңбамен беріледі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының бейрезидент-банкінің филиалына осы тармақтың 7) тармақшасы № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтерінде көзделген (k1) резерв ретінде қабылданатын активтер жеткіліктілігі коэффициенті 0,13 (нөл бүтін жүзден он үш) коэффициентіне тең немесе төмен болған жағдайда қолданылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезидент-банкі филиалының бөлінбеген таза пайда (өтелмеген шығын) деп Қазақстан Республикасының бейрезидент-банкінің филиалы қызметінің нәтижесі (таза кірістер немесе таза шығыстар) түсініледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Осы қаулының 1-тармағы бірінші бөлігінің 1), 2), 7) және 9) тармақшаларында көзделген факторлардың есебіне енгізілген көрсеткіштер уәкілетті орган жыл сайын 1 ақпанға дейін Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19925 болып тіркелген "Қаржы ұйымдарын жүйелік маңызы бар ұйымдар қатарына жатқызу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 23 желтоқсандағы № 240 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүйелік маңызы бар ұйымдар қатарына жатқызылған қаржы ұйымдарының тізіміне, жүйелік маңызы бар болып танылуы мүмкін әлеуетті банктер тізіміне енгізілген банктерге есепті жылдың 1 сәуірінен кеш емес мерзімде стресс-тестілеу жүргізу және оның нәтижелерін уәкілетті органға ұсыну үшін беретін уәкілетті органның сценарийлерімен толықтырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Банк конгломератының қаржылық жай-күйінің нашарлауына әсер ететін факторларды анықтау мынадай әдістеме бойынша жүзеге асырылады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) банк конгломераты меншікті капиталының жеткіліктілігі коэффициенттерінің есепті тоқсанда Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14790 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 309 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Пруденциялық нормативтердің және сақталуға міндетті өзге де нормалар мен банк конгломераты капиталының мөлшері лимиттерінің нормативтік мәндері және есептеу әдістемесімен (бұдан әрі - № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтер) көзделген банк конгломератының меншікті капиталы жеткіліктілігінің ең төменгі мәндерінен 0,02-ге (қоса алғанда) асатын деңгейге дейін немесе одан төмен азайту;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) банк конгломератының бір қарыз алушысына келетін тәуекелдің ең жоғары мөлшері коэффициенттерінің есепті тоқсанда № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативтерде белгіленген банк конгломератының бір қарыз алушысына шаққандағы тәуекелдің ең жоғары мөлшері коэффициенттерінің ең мәндерінен 0,01-ден (қоса алғанда) төмен деңгейге дейін ұлғайту;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) есепті тоқсанда банк конгломератына қатысушылар арасындағы топ ішіндегі мәмілелер бойынша (банк конгломератына қатысушылардың басқа қатысушылардың капиталына инвестицияларын, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйыммен жасалған мәмілелерді, есепті күні жабылған мәмілелерді қоспағанда) банк конгломератына қатысушылардың бір-біріне талаптары сомасының банк конгломератының меншікті капиталынан 0,3 (нөл бүтін оннан үш) деңгейіне дейін ұлғайту.".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымшаның күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
-      </w:r>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. "Уәжді пайымдауды қалыптастыру және пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 189 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19643 болып тіркелген, 2019 жылғы 28 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияданған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілген қаулымен бекітілген Уәжді пайымдауды қалыптастыру және пайдалану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"3. Уәкілетті орган уәжді пайымдауды Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының және Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының Заңның 13-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға қатысты, қаржы ұйымдары депозиторларының, кредиторларының, сақтанушыларының, клиенттерінің, инвесторларының және корреспонденттерінің заңды мүдделерін қорғау, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының және Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының Заңның 13-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген қаржы ұйымдарының қаржылық орнықтылығын қамтамасыз ету, қаржылық жағдайының нашарлауына және олардың қызметіне байланысты тәуекелдердің ұлғаюына жол бермеу мақсатында, сондай-ақ ерте араласу және уақтылы қадағалау әрекеттерін қабылдау мақсатында қалыптастырады және пайдаланады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың ережелерін қолдану кезінде:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңның 13-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тұлғалар деп Қазақстан Республикасы бейрезидент-банктерінің филиалдары, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары және Қазақстан Республикасының бейрезидент-сақтандыру брокерлерінің филиалдары түсініледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының бейрезидент-банкі филиалының меншікті капиталы деп Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22213 болып тіркелген Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің 2021 жылғы 12 ақпандағы № 23 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы бейрезидент-банктері филиалдарының (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктері филиалдарының) резерв ретінде қабылданатын активтерін қалыптастыру тәртібін және олардың ең төмен мөлшерін қоса алғанда, Қазақстан Республикасы бейрезидент-банктерінің филиалдары (оның ішінде Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары) үшін пруденциалдық нормативтерді және сақталуы міндетті өзге де нормалар мен лимиттерді, олардың нормативтік мәндерін және есептеу әдістемесіне сәйкес есептелген резерв ретінде қабылданатын Қазақстан Республикасының бейрезидент-банкі филиалының активтері түсініледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уәжді пайымдауды пайдалану кезінде Заңның 13-5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінде көзделген қағидаттар сақталады.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"12. Іскерлік беделді бағалау бойынша уәжді пайымдау алқалы органның:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банктің, Қазақстан Республикасының бейрезидент-банкі филиалының, банк холдингінің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның, сақтандыру (қайта) сақтандыру ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру холдингінің, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның, бағалы қағаздар нарығының кәсіби қатысушыларына (трансфер-агенттік қызметті жүзеге асыратын ұйымдарды қоспағанда) басшы қызметкер лауазымымен айналысуға кандидатта;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) банк, банк холдингі, сақтандыру (қайта) сақтандыру ұйымы, сақтандыру холдингі құратын, иеленетін еншілес ұйымның басшы қызметкерінде (немесе басшы қызметкер лауазымына тағайындау немесе сайлау үшін ұсынылған кандидатта);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банк, банк холдингі, сақтандыру (қайта) сақтандыру ұйымы, сақтандыру холдингі капиталына қомақты қатысуды иеленетін ұйымның басшы қызметкерінде (немесе басшы қызметкер лауазымына тағайындау немесе сайлау үшін ұсынылған кандидатта);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының, банк холдингінің, сақтандыру холдингінің ірі қатысушысы мәртебесін иеленетін өтініш берушіде (жеке тұлға үшін) не өтініш берушінің басшы қызметкерінде (заңды тұлға үшін) мінсіз іскерлік беделдің болуы не болмауы туралы негізделген кәсіби пікірі болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"19. Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген ережелер Қазақстан Республикасының бейрезидент-банктері филиалдарына, банк холдингтеріне (банк холдингі немесе банк холдингінің белгілері бар тұлға болып табылатын және Банктер туралы заңның 40-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес келетін Қазақстан Республикасының бейрезиденттерін қоспағанда) және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қолданылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген талаптар, сақтандыру холдингі, сақтандыру холдингінің белгілері бар тұлға болып табылатын және Сақтандыру қызметі туралы заңның 15-1-бабы 6-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес келетін Қазақстан Республикасының бейрезиденттерін және банк конгломераттарының құрамына кіретін банк холдингтары болып табылатын сақтандыру холдингтарын қоспағанда, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарына, сақтандыру холдингтеріне қолданылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы ерекше қатынастар арқылы байланысты тұлғаларға жеңілдік талаптарын беру фактісін белгілеу туралы, сондай-ақ банк, сақтандыру (қайта сақтандыру) ұйымы жасаған мәмілелерді жеңілдік талаптары бар мәмілелерге жатқызу туралы уәжді пайымдау мәміле мөлшері банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы экономикалық талдауға жатпайтын мәмілелердің осындай түрі үшін белгілеген ішкі лимиттен асып кеткен жағдайда алқалы органның ерекше қатынастар арқылы тұлғаларға банктің, сақтандыру (қайта сақтандыру) ұйымының жеңілдік талаптарын беруді көрсететін белгілерінің болуы туралы негізделген кәсіби пікірі болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Банктегі тәуекелдерді басқару және ішкі бақылау жүйесінің сапасын бағалау бойынша уәжді пайымдау банктегі тәуекелдерді басқару және ішкі бақылау жүйесінің сапасы туралы алқалы органның негізді кәсіби пікірі болып табылады және:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) таңдап алынған бизнес-модель мен даму стратегиясының сәйкестігіне қатысты банктің тәуекел профилі мен тәуекел дәрежесі (тәуекелдің рұқсат етілген мөлшерінің);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) банк бюджетінің банктің стратегиясында, бизнес моделінде айқындалған экономикалық мақсаттарға және банк қабылдаған тәуекелдерге сәйкестігіне қатысты стратегиялық және бюджеттік жоспарлауды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банктің негізгі қаржы көрсеткіштерін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджетті қалыптастыру кезінде пайдаланылатын жорамалдардың (активтердің, міндеттемелердің, капиталдың (пайда мен зиянның) жоспарлы көлемін арттыру немесе төмендету) барабарлығына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттің нақты көрсеткіштерге сәйкестігін талдаудың болуына қатысты болжау сапасын;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) банктің тәуекел-тәбеті дәрежесінің біріктірілген деңгейін (деңгейлерін) және тәуекелдің әр түрі бойынша тәуекел-тәбеті дәрежесінің деңгейін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекел-тәбеті дәрежесінің белгіленген деңгейін (деңгейлерін) өтеу үшін меншікті капитал мен өтімділіктің қажетті деңгейінің болуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лимиттердің көп деңгейлі жүйесі шеңберінде тәуекелдердің әр түріне сандық және сапа лимиттердің шекті мәнінің барабарлығына қатысты айқындау әдістемесін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) банктің корпоративтік басқару жүйесінің:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      корпоративтік басқарудағы мүдделер қақтығысын реттеу бойынша шаралардың болуына және сақталуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдерді басқаруды жүзеге асыратын банктің бөлімшелері дайындаған олар туралы жазбаша ақпарат бар, айтарлықтай тәуекелдер болған кезде мәмілелер жасау немесе операциялар жүргізу туралы шешімдер қабылдау фактілерінің болуына қатысты сапасын бағалау үшін пайдаланылады. Осы абзацтың ережелері мөлшері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталының мөлшері қоса алғанда 100 000 000 000 (бір жүз миллиард) теңгеге дейінгі банктер үшін - шешім қабылданған күнгі банктің меншікті капиталынан 1 (бір) пайыздан асатын;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталының мөлшері 100 000 000 000 (бір жүз миллиард) теңгеден асатын банктер үшін - шешім қабылданған күнгі банктің меншікті капиталынан 2 (екі) пайыздан асатын мәмілеге немесе мәмілелер жиынтығына қолданылады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) банктің қызметіне тән тәуекелдерді өтеу үшін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекелдерді бағалау сапасына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталдың жеткіліктілігін бағалауда стресс-тестілеу нәтижелерінің болуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталдың жеткіліктілігін айқындау процесінде тиісті тәуекел профильді қолдануға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стрестік жағдайларда клиенттердің әлеуетті кетуін бағалау кезіндегі жорамалдардың барабарлығына және өтімді активтердің оларды өтеу мақсатында қажеті деңгейін бағалаудың барабарлығына қатысты меншікті капитал мен өтімділіктің жеткіліктілігін айқындаудың ішкі рәсімдерін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) банктің қызметіне тән ішкі саясаттарды, сол сияқты тәуекелдерді басқару жөніндегі рәсімдерді:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регламенттелген рәсімдерді сақтауға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасалатын мәмілелер бойынша ішкі саясатты сақтауға, оның ішінде ерекшеліктердің болуына, банк бекіткен рәсімдер мен саясаттарға сәйкес келмейтін мәмілелерді жасасу туралы директорлар кеңесін хабардар ете отырып, осындай ерекшеліктерді құжаттамалауға қатысты іске асыруды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) банкпен ерекше қатынастар арқылы байланысты тұлғаларды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банкпен ерекше қатынастар арқылы байланысты тұлғалармен мәмілелер үшін, оларға жеңілдік талаптарын беруге тыйым салуды қоса алғанда, тиісті шектеулердің болуына және сақталуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәмілелерді жеңілдік талаптармен жасасуға және кредиттік тәуекелінің шоғырлануын ұлғайтуға жол бермеу мақсатында, қажетті ақпарат болған кезде банкпен ерекше қатынастар арқылы байланысты тұлғаларды анықтауға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банкпен ерекше қатынастар арқылы байланысты тұлғалармен мәмілелер туралы ақпаратты жария етуге қатысты айқындау бойынша рәсімдерді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) банк кепілге қабылдаған мүлікті:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кепілдің нарықтық құнын айқындау әдістемесінің дұрыстығына, даулы жағдайлар болған кезде тәуелсіз бағалауды қолдануды ескере отырып, банктік қарыз берген және резервтерді (провизияларды) қалыптастырған кезде есепке алынатын нарықтық құнның дұрыстығына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кепіл мәнін өндіріп алу бойынша мерзімдерді сақтауға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кепіл шартының қолданыс мерзімінің қарыз алушының (қоса қарыз алушының, кепіл берушінің, кепілгердің) қаржылық жай-күйін ескере отырып берілетін қаржыландырудың құрылымына сәйкестігіне;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кепіл мәнін өндіріп алу құқығын іске асыру мүмкіндігіне қатысты талдау бойынша рәсімдерді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) банктің кредиттік тәуекелін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредиттеудің ішкі саясаттарының және рәсімдерінің болуына және сақталуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықаралық қаржылық есептілік стандарттарына сәйкес құнсыздану белгілері бар активтерді анықтау бойынша, оның ішінде банктің директорлар кеңесіне көрсетілген активтер бойынша ақпаратты беру, оларды басқару бойынша шаралар қабылдау бойынша рәсімдердің болуына және сақталуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз алушылардың бизнес-жоспарларын бағалау үшін пайдаланылатын жорамалдардың барабарлығына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке банктік қарыздарға мониторингтің кезеңділігіне;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржылық жай-күйінің нашарлау белгілері бар қарыз алушыларға мониторинг жүргізудің жиілігі мен толықтығының жеткіліктілігіне;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредитті басқару рәсімдерінің болуына және оны банктің сақтауына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шетел валютасында банктік қарыз алған қарыз алушының қарыз валютасы бағамының өзгеруіне барабар ден қою мүмкіндігінің болуына қатысты басқарудың тиімділігін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) банктің қарыз алушыларын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің қарыз алушыларын рейтингтік бағалаудың (скорингтің) пайдаланылатын модельдерінің барабарлығына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      олардың өзекті болуын қолдау мақсатында, оның ішінде берілетін үлестер, баллдар бойынша банктің қарыз алушыларын рейтингтік бағалаудың (скорингтің) пайдаланылатын модельдеріне өзгерістер енгізудің уақтылығына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің қарыз алушыларын рейтингтік бағалау (скорингтің) модельдерін кезеңдік валидациялауды жүзеге асыруға қатысты ішкі рейтингтік бағалау (скорингтің) сапасын;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) қалыптастырылған провизиялар (резервтер) мөлшерінің Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16502 болып тіркелген "Халықаралық қаржылық есептілік стандарттарына және Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік туралы заңнамасының талаптарына сәйкес провизиялар (резервтер) құру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 22 желтоқсандағы № 269 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген талаптарға сәйкестігін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қаржы құралдарының әділ құнын олардың құнын барабар көрсетуге қатысты айқындау әдістемесін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) банктің қорландыру стратегиясының:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түрлері, валюталар, мерзімдері бойынша қорландыру көздерін әртараптандырудың жеткіліктілігі мен қажеттілігіне;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорландырудың құрылымында жоғары шоғырландырудың болуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорландырудың балама көздерінің болуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мерзімдері мен валюта бойынша активтер мен пассивтер арасындағы бақыланбайтын айтарлықтай айырмалардың болуына қатысты тиімділігін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) банктің өтімділігін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көзделмеген әкетулерді ескере отырып өтімді құралдарға деген күнделікті қажеттілікті қоса алғанда, төлемдер бойынша міндеттемелерді уақтылы орындау үшін өтімді активтер деңгейінің жеткіліктілігіне;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтімді активтер құрамына ағымдағы нарықтық жағдайда қысқа мерзімде іске асыру үшін қолжетімді құралдарды қосудың негізділігіне;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорландырудың әкетілуін жоспарлаудың дұрыстығына қатысты басқару рәсімдерін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) банктің тәуекелдердің ішкі және (немесе) сыртқы индикаторларының өзгеруіне уақтылы ден қоюға бағытталған:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ертерек ескерту жүйесі көрсеткіштерінің, оның ішінде тәуекелдер деңгейінің ұлғаюына әлеуетті ықпал ететін банкке қолжетімді ақпаратты есепке алудың дұрыстығына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ертерек ескерту жүйесі шеңберінде анықталған тәуекел артқан кезде банктің іс-әрекетінің барабарлығына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ертерек ескерту жүйесінің белгіленген деңгейлерінен асқан кезде бекітілген іс-шаралардың уақтылығына және тиімділігіне қатысты ертерек ескерту жүйесі жұмысының тиімділігін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) банкті:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоспарда банктің қызметіне тән тәуекелдерді іске асыру кезінде меншікті капиталдың өтімділігі мен жеткіліктілігін қалпына келтіру бойынша тиімді және негізді шаралар тізбесінің болуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стрестік сценарийлерді, алдын ала болжанбаған жағдайларды іске асырудың расталған ықтималдығына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банк қызметін қалпына келтіру үшін қажетті ресурстарды, олардың барабарлығын айқындауға қатысты алдын ала болжанбаған жағдайларда қаржыландыру және қызметінің үздіксіздігін қамтамасыз ету жоспарын;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) банктің операциялық тәуекелін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнестің негізгі бағыттары, көрсетілетін қызметтер, процестер және ақпараттық жүйелер бойынша операциялық тәуекелді бағалау рәсімдерінің болуына және сақталуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаңа қаржылық қызметтерді және өнімдерді енгізу кезінде операциялық тәуекелді бағалау рәсімдерінің болуына және сақталуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операциялық тәуекелді тиімді анықтау мақсатында қажетті құралдардың және оны басқару жөніндегі шаралардың болуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операциялық тәуекелді іске асыру және оларды азайту жөніндегі шараларды іске асыру салдарынан болған ірі зиян фактілерін құжаттамалауға қатысты басқару рәсімдерінің тиімділігін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласында банктің:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы ұйымының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыру тәуекеліне ұшырағыштығына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиентті (оның өкілін) және меншік иесінің бенефициарын сәйкестендіру рәсімінің барабарлығына, клиент типі бойынша қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату) және терроризмді қаржыландыру тәуекелін бағалау барабарлығына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы мониторингі жүргізілуі тиіс операцияларды анықтауға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл мәселелері бойынша бөлімшелердің өзара іс-қимылының тиімділігіне;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату) және терроризмді қаржыландыру тәуекелдерін барынша азайту үшін банктердің қабылдаған шараларының барабарлығы және жеткіліктілігіне;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсынылатын қызметтердің, сондай-ақ оларды ұсыну тәсілдерінің қылмыстық жолмен алынған кірістерді заңдастыру (жылыстату) және терроризмді қаржыландыру тәуекеліне ұшырағыштығына қатысты тәуекелдерді басқару және ішкі бақылау жүйесінің тиімділігін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) банкте:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданылатын сценарийлердің толықтығы, дұрыстығы және негізділігіне;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сценарийлер шеңберіндегі сыртқы және ішкі көрсеткіштердің болжамды өзгеруінің өзектілігіне;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стресс-тестілеу жүргізу модельдері мен өткізу рәсімдерінің барабарлығына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стресс-тестілеу нәтижелерін банктің тәуекелдерді басқару жүйесінде және басқарушылық шешімдер қабылдауда (қажет болғанда) қолдануына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекел-факторлардың өзгеруінің банктің активтері мен пассивтерінің құрылымымен өзара байланысы (ара қатыстылығы) болуына қатысты стресс-тестілеуді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) банктің қызметіне тән тәуекелдер бойынша басқарушылық ақпарат жүйесінің банктің алқалы органы ұсынатын ақпаратының шынайылығы, толықтығы, уақтылығы, сондай-ақ көрсетілген ақпаратта басқарушылық шешімдер қабылдау үшін тәуекелдердің толық көрсетілуіне қатысты сапасын;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) үш қорғау желісінің:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші және үшінші қорғау желілері бөлімшелерінің тәуелсіздігі және қызметкерлердің біліктілік талаптарына сәйкестігіне;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үш қорғау желісі қатысушыларының арасында мүдделер қақтығысын реттеу бойынша шаралардың болуы және сақталуына және (немесе) оның қатысушыларының функционалдық міндеттерді қоса атқаруына қатысты жұмыс істеу тиімділігін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) ішкі бақылау рәсімдерінің:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің ішкі құжаттарының Қазақстан Республикасының банктік заңнама талаптарына сәйкес келуіне және (немесе) банктің ішкі құжаттарын Қазақстан Республикасының банктік заңнамасының талаптарына уақытында сәйкестендірмеуге;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің белгіленген ішкі рәсімдерін сақтамай жасалған мәмілелердің ауқымды көлемінің болуына қатысты сапасын бағалау;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) банктің ішкі аудит бөлімшесінің:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ішкі аудит бөлімшесінің қызметті жоспарлау кезінде тәуекелге бағдарланған тәсілді қолдануына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудиторлық тексерулер нәтижелері бойынша тәуекелдері басқару рәсімдерінің тиімділігін арттыруға бағытталған ұсынымдарды ұсынуына;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ішкі аудит бөлімшесі берген ұсынымдардың орындалуы мониторингі рәсімінің болуына қатысты тәуекелдерді басқару рәсімдерінің тиімділігіне тәуелсіз бағалау жүргізу кезіндегі қызметінің тиімділігін бағалау үшін қолданылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көзделген ережелер Қазақстан Республикасы бейрезидент-банкінің филиалына қолданылады. Осы тармақтың бірінші бөлігінің 1), 2), 3), 6), 16), 17) және 21) тармақшаларында көзделген ережелер банк конгломератына қолданылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Сақтандыру (қайта сақтандыру) ұйымында, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалында, бағалы қағаздардың кәсіби қатысушысында (трансфер-агенттік қызметті жүзеге асыратын ұйымдарды қоспағанда) тәуекелдерді басқару және ішкі бақылау жүйесінің сапасын бағалау бойынша уәжді пайымдау сақтандыру (қайта сақтандыру) ұйымында, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалында бағалы қағаздардың кәсіби қатысушысында (трансфер-агенттік қызметті жүзеге асыратын ұйымдарды қоспағанда) тәуекелдерді басқару және ішкі бақылау жүйесінің сапасы туралы алқалы органның негізделген кәсіби пікірі болып табылады және Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2), 3), 4), 5), 6), 7), 8), 13), 15), 16), 17), 18), 19), 20), 21), 22), 23) және 24) тармақшаларында (сақтандыру (қайта сақтандыру) ұйымы, бағалы қағаздардың кәсіби қатысушысы үшін) және 1), 2), 3), 6), 16), 17) және 21) тармақшаларында (сақтандыру тобы үшін) көзделген жағдайларда қолданылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. Банктің, Қазақстан Республикасының бейрезидент-банкі филиалының, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, бағалы қағаздардың кәсіби қатысушысының (трансфер-агенттік қызметті жүзеге асыратын ұйымдарды қоспағанда) провизияларының (резервтерінің) барабарлығын бағалау бойынша уәжді пайымдау банктің, сақтандыру (қайта сақтандыру) ұйымының, бағалы қағаздардың кәсіби қатысушысының (трансфер-агенттік қызметті жүзеге асыратын ұйымдарды қоспағанда) қалыптастырған провизияларының (резервтерінің) халықаралық қаржылық есептілік стандарттарына, провизияларды (резервтерді) қалыптастыру бойынша әдістемеге, оның ішінде оларды қалыптастыру бойынша әдістемелердің банктің, Қазақстан Республикасының бейрезидент-банкі филиалының, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының бағалы қағаздардың кәсіби қатысушысының тәуекелдеріне сәйкестігі және оларды қалыптастыру үшін пайдаланылатын ақпараттың шынайылығы туралы алқалы органның негізделген кәсіби пікірі болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарий қалыптастырған сақтандыру резервтерінің (бұдан әрі - сақтандыру резервтері) барабарлығын бағалау бойынша уәжді пайымдау сақтандыру резервтерінің халықаралық қаржылық есептілік стандарттарына, оның құрылымындағы сақтандыру резервтерін есептеу әдістемелеріне, оның ішінде оларды қалыптастыру бойынша әдістемелердің сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының тәуекелдеріне сәйкестігі және оларды қалыптастыру үшін пайдаланылатын ақпараттың шынайылығы туралы алқалы органың негізделген кәсіби пікірі болып табылады. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру резервтерінің барабарлығын бағалау бойынша уәжді пайымдау мынадай (бірақ онымен шектелмей):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      оның нәтижесінде Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14794 тіркелген, "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының пруденциялық нормативтерінің және сақталуға міндетті өзге де нормалар мен лимиттердің нормативтік мәндерін және оларды есептеу әдістемесін, сақтандыру (қайта сақтандыру) ұйымдарының және сақтандыру топтарының пруденциялық нормативтердің орындалуы туралы есептілігінің тізбесін, нысандарын, табыс ету мерзімдерін, Сақтандыру (қайта сақтандыру) ұйымдарының және сақтандыру топтарының пруденциялық нормативтердің орындалуы туралы есептілігін табыс ету қағидаларын, сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптарды, сақтандыру холдингтері сатып алатын халықаралық қаржы ұйымдары облигацияларының тізбесін, сақтандыру холдингтері сатып алатын облигациялар үшін талап етілетін ең төмен рейтингті және рейтингтік агенттіктердің тізбесін, сондай-ақ сақтандыру (қайта сақтандыру) ұйымдары сатып алатын қаржы құралдарының (акциялар мен жарғылық капиталына қатысу үлестерін қоспағанда) тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 304 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі - № 304 қаулы) және Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 222331 болып тіркелген "Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасы бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымы филиалының пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалар мен лимиттердің нормативтік мәндерін және оларды есептеу әдістемелерін, оның ішінде Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасы бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымы филиалының резерв ретінде қабылданатын активтерін қалыптастыру тәртібін және олардың ең төмен мөлшерін белгілеу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 17 ақпандаға № 32 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі - № 32 қаулы) бекітілген пруденциялық нормативтер және сақталуға міндетті өзге де нормалар мен лимиттер көрсеткіштерінің жақсаруы болатын сақтандыру резервтерін есептеу кезінде қолданылатын сақтандыру резервтерін не өлшемшарттарын есептеу әдістемесінің негізсіз өзгерген. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жасалатын қайта сақтандыру шартының талаптарында қайта сақтанушы үшін экономикалық пайда (мақсатқа лайықтылық) болмаған кезде қайта сақтандыру шарты бойынша сақтандыру резервтерінде қайта сақтанушының үлесі қалыптастырылған; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының төлем қабілеттілігінің төмендеуіне (немесе төмендеу ықтималдығы бар) және сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен бекітілген пруденциялық нормативтер және сақталуға міндетті өзге де нормалар мен лимиттерді бұзуына әкелген сақтандыру резервтерін есептеу кезінде толық емес және (немесе) жалған ақпарат қолданылған жағдайларда қолданылады.".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-банктері </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">филиалдарының, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қайта сақтандыру) ұйымдары </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">филиалдарының және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">брокерлері филиалдарының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметін реттеу мәселелері </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бойынша өзгерістер мен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">толықтырулар енгізілетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымдары, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымдарының филиалдары үшін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәуекелдерді басқару және ішкі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бақылау жүйесін қалыптастыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z196" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдарының тәуекелдерді басқару және ішкі бақылау жүйесінің ішкі құжаттарына қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Ішкі құжатта қамтылатын ақпарат көлемі Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін бағалау және Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы басшысының және басшы қызметкерлерді тиімді шешім қабылдауы үшін дәйекті және жеткілікті болуы тиіс.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы туралы ережені әзірлейді, ол:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) корпоративтік басқару қағидаттарына сәйкес, сондай-ақ корпоративтік іс-қимылдың озық халықаралық тәжірибесін, кәсіби этика нормаларын, филиал қызметінің дамуының ағымдағы кезеңіндегі қажеттіліктері мен талаптары ескеріле отырып әзірленеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалын корпоративтік басқаруды ұйымдастырудың қағидаттарын мыналарды ескере отырып регламенттейді:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      филиалдың органдары және (немесе) құрылымдық бөлімшелер арасындағы міндеттерді нақты бөлу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алқалы органдар мүшелерінің, басшы қызметкерлердің филиалдың қызметін және тәуекелдерді басқарудың тұрақты ішкі бақылауды жүзеге асыруға белсенді қатысуы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының, алқалы органдардың және басшы қызметкерлердің шешімдер қабылдаудағы тәуелсіздігі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының, алқалы органдардың және басшы қызметкерлердің шешімдерінен (негізінде шешім қабылданған құжаттарды қоса отырып) міндетті түрде хаттама жасайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшы қызметкерлердің мүдделері мен филиалдың мүдделері арасында тікелей немесе жанама қайшылық туындауына әкелуі мүмкін іс-әрекеттерден тыйылу міндеттемесін, мүдделер қақтығысы туындаған жағдайда бұл жөнінде Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органына уақтылы хабарлау міндеттемесін жазбаша ресімдеу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшы қызметкерлердің уәкілетті органның біліктілік талаптарына сәйкес келуі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшы қызметкерлердің бақылау және басқарушылық функцияларының сапасын үнемі жетілдіріп отыру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіби этиканың жалпыға бірдей нормалары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүдделер қақтығысын реттеу жөніндегі тәртіпті және Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының қалауына қарай басқа да мәселелерді регламенттейді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы тәуекелдерді және ішкі бақылауды тиімді басқару мақсатында мынадай ішкі құжаттарды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) филиал туралы ережені;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) филиалдың ұйымдық-функционалдық құрылымы туралы ережесін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) басшы қызметкерлерге еңбекақы төлеу, ақшалай сыйақы есептеу, сондай-ақ материалдық көтермелеудің басқа да түрлері бойынша ішкі саясатты;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есеп саясатын;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) басқарушылық есептілігін ұсынудың мерзімдері мен нысандары туралы ережені бекітеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Стратегияны Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы әзірлейді және:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) филиалдың қысқа мерзімді (бір жылға дейінгі), орта мерзімді (1 (бір) жылдан 3 (үш) жылға дейінгі) және ұзақ мерзімді (3 (үш) жылдан және одан ұзақ жылға) мақсаттарын айқындайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мыналарды қамтиды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      филиал қызметін дамытудың стратегиясы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      филиал қызметінің негізгі мақсаттары мен бағыттары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      филиал бағдарланған нарық сегменті;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      филиал қызметінің қаржылық және өзге көрсеткіштерінің болжамдық мәні;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күтілетін макроэкономикалық және микроэкономикалық көрсеткіштер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      филиалдың қарауына қарай өзге де мәселелер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Филиалдың ұйымдық-функционалдық құрылымы туралы ережені Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы әзірлейді және ол мыналарды қамтиды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының, алқалы органдардың, басшы қызметкерлердің, ішкі аудит қызметінің, бөлімшелердің құрылымы, өкілеттіктері мен міндеттемелерін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметкерлерге қойылатын біліктілік талаптарын;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзара іс-әрекет ету және есеп беру тәртібі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ішкі аудит қызметінің, тәуекелдерді басқару бөлімшесінің, андеррайтердің (андеррайтинг бөлімшесінің), актуарийдің қызметкерлеріне басқа бөлімшелердің функцияларын жүктеуге жол бермеу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) басшы қызметкерлер, құрылымдық бөлімшелер мен қызметкерлер қызметінің тиімділігін бағалау өлшемшарттары, оның ішінде оларға жүктелген функциялар мен міндеттерді орындамағаны (тиісінше, уақтылы орындамағаны) үшін шаралар қолдану тәртібі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Басшы қызметкерлерге еңбекақы төлеу, ақшалай сыйақы есептеу, сондай-ақ материалдық көтермелеудің басқа да түрлері жөніндегі ішкі саясатты Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы әзірлейді және мыналарды регламенттейді:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басшы қызметкерлердің лауазымына үміткерлерді іріктеу қағидаттары, өлшемшарттары, сыйақы мөлшерін айқындау;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыйақы төлеуді жүзеге асыруға негіздеме, түрлері, құрамдары (белгіленген сыйақы мөлшері, акциялар, облигациялар бойынша сыйақы, өтемақы төлемдерінің басқа да түрлері);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) басшы қызметкерлердің жұмысын бағалау және сыйақыны қолдану өлшемшарттары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) филиалдың бюджетті жүргізілген сыйақы және басқа да өтемақы төлемдері бөлігінде игеруге, басшы қызметкерлердің уәкілетті органның біліктілік талаптарына және лауазымдық нұсқаулық талаптарына сәйкес келуін қамтамасыз етуге қатысты басқару органына ұсынатын есебінің нысаны мен кезеңділігі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының қалауына қарай өзге де мәселелері.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Есеп саясаты:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оны Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы халықаралық қаржылық есеп стандарттарына, Қазақстан Республикасының бухгалтерлік есеп және қаржылық есептілік заңнамасына сәйкес әзірлейді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ол бухгалтерлік есеп жүргізу және қаржылық есептілікті жасаудың қағидаттарын, негіздерін, шарттарын, қағидалары мен тәжірибесін қамтиды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кірістерді (шығыстарды) динамикасында және қызмет түрлері бойынша ай сайынғы салыстырып тексеруге жауапты бөлімшені айқындайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) регламенттейді:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру (қайта сақтандыру) шарттарын есепке алу, сондай-ақ олардың тізілімін жүргізу тәртібін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру (қайта сақтандыру) шарттары бойынша ақша қаражатының болашақ ағындарын халықаралық қаржылық есептілік стандарттарына сәйкес ағымдағы есептік бағалауды қолдана отырып сақтандыру резервтерінің барабарлығын бағалауды жүзеге асыру әдістемесін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының қалауына қарай өзге де мәселелер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Басқарушылық есептілікті ұсыну мерзімдері мен нысандары туралы ережені Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органы әзірлейді және филиалдың басшы қызметкерлерінің және тәуекелдерді басқару бөлімшесінің басқару органына басқарушылық есептілікті ұсыну тәртібін регламенттейді, оның ішінде:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      активтер мен міндеттемелер туралы жиынтық есеп;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайда мен шығын туралы есеп;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      активтер мен міндеттемелер көлемін салыстыру туралы есеп</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      филиал тәуекелінің картасын талдау;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының басқару органының талап етуі бойынша есептілік</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқару есептілігінің тізбесі тәуекелдерді және ішкі бақылауды тиісінше басқаруды қамтамасыз ету мақсатында Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы басқару органының функционалдық міндеттер мен өкілеттіктерді тиісінше орындауы үшін жеткілікті.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-банктері </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">филиалдарының, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қайта сақтандыру) ұйымдары </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">филиалдарының және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">брокерлері филиалдарының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметін реттеу мәселелері </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бойынша өзгерістер мен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">толықтырулар енгізілетін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нормативтік құқықтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-қосымшаның күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -20558,55 +18286,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20932,31 +18660,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>