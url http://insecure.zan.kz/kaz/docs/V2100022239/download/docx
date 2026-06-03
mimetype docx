--- v0 (2025-11-14)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b5c95fe" w14:textId="b5c95fe">
+    <w:p w14:paraId="8499b98" w14:textId="8499b98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының және микроқаржылық қызметті жүзеге асыратын ұйымдардың қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 17 ақпандағы № 34 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 19 ақпанда № 22239 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 17 ақпандағы № 34 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 19 ақпанда № 22239 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1994 жылғы 27 желтоқсандағы Қазақстан Республикасы Азаматтық кодексінің (Жалпы бөлім) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -868,140 +868,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы нарығын реттеу және </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">дамыту Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1476,1796 +1492,1784 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...73 lines deleted...]
-      көрсетілген қаулымен бекітілген Ислам банкін таңдау және оған инвестициялық депозит туралы шарт бойынша тартылған ақша және таратылатын ислам банкінің инвестициялық депозиттері бойынша міндеттемелер есебінен сатып алынған мүлікті беру </w:t>
+    <w:bookmarkStart w:name="z47" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Банктік қарыз және (немесе) банк кепілдігін алу мақсаттары үшін заңды тұлғаның ақпаратты жария ету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 25 мамырдағы № 194 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7781 болып тіркелген, 2012 жылғы 29 тамызда "Егемен Қазақстан" газетінде № 290-291жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z48" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банктік қарыз және (немесе) банк кепілдігін алу мақсаттары үшін заңды тұлғаның ақпаратты жария ету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+        <w:t>3-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің бірінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. Заңды тұлғада Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген ақпарат болмаған жағдайда, банк, Қазақстан Республикасы бейрезидент-банкінің филиалы банктік қарызды және (немесе) банк кепілдігін Заңның 8-1-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармақшасына сәйкес, заңды тұлға мынадай ақпаратты жария еткен кезде береді:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...387 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8318 болып тіркелген, 2013 жылғы 5 маусымда "Егемен Қазақстан" газетінде № 190-191 (27464-27465) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1)</w:t>
-[...19 lines deleted...]
-        <w:t>2) тармақшалар</w:t>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkStart w:name="z66" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1) қабылдайтын ислам банкінің және таратылатын ислам банкінің толық атауы (ислам банктерін мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға, Қазақстан Республикасы бейрезидент-ислам банкінің филиалын мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға сәйкес);</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+      "Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезиденті-банктері филиалдарының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4) тармақша</w:t>
+        <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z68" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы банктер және банк қызметi туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңы 8-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақтарын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 8-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) және 6) тармақшаларын, 11-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 13-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8) тармақшасын, 17-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 17-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1-тармақтарын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 18-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 30-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 40-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 44-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 45-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 52-12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 60-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының Заңы 15-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 21-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 26-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 32-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 34-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 44-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 48-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақтарын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 62-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> іске асыру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-тармақ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+        <w:t>1-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "13. Қабылдау-өткізу актісін тарату комиссиясы қабылдайтын ислам банкі, тарату комиссиясы, уәкілетті орган үшін бір дана етіп үш данада жасайды, оған тарату комиссиясының төрағасы және бас бухгалтері, қабылдайтын ислам банкі басқармасының бірінші басшысы және бас бухгалтері (Қазақстан Республикасы бейрезидент-ислам банкінің филиалының басшы қызметкері, Қазақстан Республикасы бейрезидент-ислам банкінің қабылдайтын филиалының бас бухгалтері) қол қояды және қабылдайтын ислам банкінің және таратылатын ислам банкі мөрінің бедерімен расталады.".</w:t>
-[...19 lines deleted...]
-      3. "Банктің, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің басшы қызметкерлеріне еңбекақы төлеу, ақшалай сыйақылар, сондай-ақ материалдық көтермелеудің басқа да түрлерін есептеу жөніндегі ішкі саясатына қойылатын талаптарды белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 74 </w:t>
+      "1. Мынадай Қазақстан Республикасының бейрезиденті - заңды тұлғалар үшін халықаралық шәкіл бойынша Standard &amp; Poors рейтингілік агенттігінің "ВВВ"-дан немесе осы қаулының 3-тармағында көрсетілген рейтингілік агенттіктердің бірі берген ұқсас деңгейдегі рейтингілерінен төмен емес шетел валютасындағы ең төмен ұзақ мерзімді кредиттік рейтингі белгіленсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банк холдингі мәртебесін иеленетін (мәртебесіне ие) заңды тұлғалар не олардың бас ұйымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру холдингі мәртебесін иеленетін (мәртебесіне ие) заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің ірі қатысушысы мәртебесін иеленетін (мәртебесіне ие) заңды тұлғаларды не олардың бас ұйымдарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру (қайта сақтандыру) ұйымының ірі қатысушысы, ерікті зейнетақы жарналарын тарту құқығымен инвестициялық портфельді басқарушы мәртебесін иеленетін (мәртебесіне ие) заңды тұлғалар үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында еншілес банктер құратын (еншілес банктері бар) банктер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында еншілес сақтандыру (қайта сақтандыру) ұйымдары бар сақтандыру (қайта сақтандыру) ұйымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында өз филиалдарын ашатын Қазақстан Республикасының бейрезиденті- банктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында өз филиалдарын ашатын Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. "Исламдық сақтандыру қорын қалыптастыру, есепке алу, пайдалану және бөлу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 27 мамырдағы № 88 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7525 болып тіркелген, 2012 жылғы 24 мамырда "Егемен Қазақстан" газетінде № 261-266 (27340) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11650 болып тіркелген, 2015 жылғы 24 шілдеде "Әділет" ақпараттық-құқықтық жүйеде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z72" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Исламдық сақтандыру қорын қалыптастыру, есепке алу, пайдалану және бөлу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банктің, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасы бейрезидент-банкі филиалының, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасы бейрезидент-сақтандыру брокері филиалының басшы қызметкерлеріне еңбекақы төлеу, ақшалай сыйақылар, сондай-ақ материалдық көтермелеудің басқа да түрлерін есептеу жөніндегі ішкі саясатына қойылатын талаптарды белгілеу туралы";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+      "2. Ислам сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы (бұдан әрі - ислам сақтандыру (қайта сақтандыру) ұйымы) исламдық сақтандыру қорын сақтандырудың әрбір сыныбы бойынша мынадай кірістер мен түсімдер:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z75" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. "Исламдық сақтандыру (қайта сақтандыру) ұйымы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 27 мамырдағы № 90 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11661 болып тіркелген, 2015 жылғы 7 тамызда "Әділет" ақпараттық-құқықтық жүйеде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkStart w:name="z77" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Осы қаулының мақсаттары үшін мынадай ұғымдар пайдаланылады:</w:t>
-[...232 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+      "Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидаларын бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақтың</w:t>
-[...111 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Қоса беріліп отырған Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидалары бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z80" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Исламдық сақтандыру (қайта сақтандыру) ұйымы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3278,70 +3282,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:bookmarkStart w:name="z82" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Акционерлік қоғамдардың және қаржы ұйымдарының қаржылық есептілікті, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының бухгалтерлік есептің деректері бойынша есептілікті жариялау қағидаларын бекіту туралы";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+      "Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидалары";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3354,492 +3358,202 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="36"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z84" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидалары (бұдан әрі – Қағидалар) "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және исламдық сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымы филиалының (бұдан әрі – исламдық сақтандыру (қайта сақтандыру) ұйымы) исламдық сақтандыру қорын басқарғаны үшін сыйақы алу тәртібін айқындайды.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...263 lines deleted...]
-      6. "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 </w:t>
+    <w:bookmarkStart w:name="z95" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. "Борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің кредиттік бюроға беруіне келісім нысанын және Банк кепілдігі мен кепілгерлігі туралы кредиттік есепті беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 310 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8318 болып тіркелген, 2013 жылғы 5 маусымда "Егемен Қазақстан" газетінде № 190-191 (27464-27465) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14776 болып тіркелген, 2017 жылғы 1 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3852,1102 +3566,518 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="44"/>
+    <w:bookmarkStart w:name="z97" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезиденті-банктері филиалдарының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+      "Борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк, Қазақстан Республикасы бейрезидент-банкінің филиалы шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің, Қазақстан Республикасының бейрезидент-банкі филиалының кредиттік бюроға беруіне келісім нысанын және Банк кепілдігі мен кепілгерлігі туралы кредиттік есепті беру қағидаларын бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z98" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z99" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк, Қазақстан Республикасы бейрезидент-банкінің филиалы шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің, Қазақстан Республикасының бейрезидент-банкі филиалының кредиттік бюроға беруіне келісім нысаны";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
-[...571 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банк кепілдігі мен кепілгерлігі туралы кредиттік есепті беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақтың</w:t>
+        <w:t>2-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="46"/>
-[...242 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z103" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2. Кредиттік бюро банк кепілдігі мен кепілгерлігі туралы кредиттік есепті Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағында және 30-3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша оны алуға құқығы бар, банк, Қазақстан Республикасы бейрезидент-банкінің филиалы пайдасына банк кепілдігі мен кепілгерлігін шығарған тұлғаның (бұдан әрі – кредиттік есепті алушы) сұратуы бойынша береді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақтың</w:t>
-[...48 lines deleted...]
-      8. "Исламдық сақтандыру (қайта сақтандыру) ұйымы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 27 мамырдағы № 90 </w:t>
+        <w:t>4-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Кредиттік бюро сұрату кредиттік бюроға келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде банк кепілдігі мен кепілгерлігі туралы кредиттік есепті алушыға борышкер кредитор тұлғаның пайдасына шығарылған банк кепілдігі мен кепілгерлігі туралы есепті береді, онда Заңның 30-1 бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген ақпараттан басқа банк, Қазақстан Республикасы бейрезидент-банкінің филиалы кредиттік бюроға олардың арасында ақпарат беру туралы жасалған шарттың негізінде ұсынатын ақпарат қамтылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z106" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. "Екінші деңгейдегі банктердің банк кепілдіктері мен кепілгерлігін беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 қаңтардағы № 21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11661 болып тіркелген, 2015 жылғы 7 тамызда "Әділет" ақпараттық-құқықтық жүйеде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14615 болып тіркелген, 2017 жылғы 30 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4960,70 +4090,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="51"/>
+    <w:bookmarkStart w:name="z108" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидаларын бекіту туралы";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+      "Банк кепілдіктері мен кепілгерлігін беру қағидаларын бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5036,186 +4166,186 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="52"/>
+    <w:bookmarkStart w:name="z110" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Қоса беріліп отырған Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидалары бекітілсін.";</w:t>
-[...19 lines deleted...]
-      көрсетілген қаулымен бекітілген Исламдық сақтандыру (қайта сақтандыру) ұйымы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу </w:t>
+      "Қоса беріліп отырған Банк кепілдіктері мен кепілгерлігін беру қағидалары бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z111" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Екінші деңгейдегі банктердің банк кепілдіктері мен кепілгерлігін беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>атауы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="54"/>
+    <w:bookmarkStart w:name="z113" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидалары";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+      "Банк кепілдіктері мен кепілгерлігін беру қағидалары"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5228,206 +4358,286 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="55"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z115" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Банк кепілдіктері мен кепілгерлігін беру қағидалары (бұдан әрі - Қағидалар) 1994 жылғы 27 желтоқсандағы Қазақстан Республикасының Азаматтық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Жалпы бөлім), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 31 тамыздағы, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 4 шілдедегі Қазақстан Республикасының Заңдарына сәйкес әзірленді және Қазақстан Республикасы бейрезидент-банктерінің филиалдары, екінші деңгейдегі банктердің (бұдан әрі - банктер) банк кепілдіктері мен кепілгерлігін беру тәртібін белгілейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="57"/>
+        <w:t>3-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына клиенттерді тарту, банк, Қазақстан Республикасы бейрезидент-банкінің филиалы талаптарына сәйкес келуін тексеруді жүзеге асыру, клиенттердің құжаттарын банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына беру жөніндегі қызметтерді көрсету қағидаларын бекіту туралы";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+      "3. Банктер банк кепілдіктері мен кепілгерлігін беруді борышкер тұлғаның өтініші бойынша Қағидаларда, Қазақстан Республикасының азаматтық және банктік заңнамасында және банктің директорлар кеңесі не Қазақстан Республикасы бейреидент-банкіңің тиісті басқару органы бекіткен операцияларды жүргізудің жалпы шарттары туралы қағидаларда айқындалған талаптарды есепке ала отырып жүзеге асырады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z118" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. "Сыйақының құбылмалы мөлшерлемесін есептеу қағидаларын, оның қолданылу шарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 30 маусымдағы № 119 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15460 болып тіркелген, 2017 жылғы 15 тамызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z119" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Сыйақының құбылмалы мөлшерлемесін есептеу қағидаларында, оның қолданылу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5440,110 +4650,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="58"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z121" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Сыйақының құбылмалы мөлшерлемесін есептеу қағидалары, оның қолданылу шарттары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және банктік қарыз шарттары бойынша, оның ішінде жеке тұлғалармен жасалатын ипотекалық қарыз шарттары (бұдан әрі – шарт) бойынша екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – банк) үшін сыйақының құбылмалы мөлшерлемесін есептеу тәртібін және оның қолданылу шарттарын айқындайды.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z122" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. "Банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптарды, Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 48 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16772 болып тіркелген, 2018 жылғы 24 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5556,806 +4786,1146 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="60"/>
+    <w:bookmarkStart w:name="z124" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына клиенттерді тарту, банк, Қазақстан Республикасы бейрезидент-банкінің филиалы талаптарына сәйкес келуін тексеруді жүзеге асыру, клиенттердің құжаттарын банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына беру жөніндегі қызметтерді көрсету қағидалары";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+      "Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптарды, Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен мерзімдерін бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z125" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z126" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z127" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="61"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z129" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="63"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z131" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар (бұдан әрі – Талаптар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңы 61-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының (бұдан әрі – банк) және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың (бұдан әрі – ұйым) ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптарды белгілейді. ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z132" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мерзімдерінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымша</w:t>
-[...58 lines deleted...]
-        <w:t>қағидаларында</w:t>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен мерзімдері (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңы 61-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының (бұдан әрі – банк) және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың (бұдан әрі – ұйым) ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру тәртібі мен мерзімін белгілейді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z135" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. "Кредиттік бюроның кредиттік скорингті есептеу қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шiлдедегi № 158 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17310 болып тіркелген, 2018 жылғы 6 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z136" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Кредиттік бюроның кредиттік скорингті есептеу қағидалары мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z137" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z138" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11) банктің, Қазақстан Республикасы бейрезидент-банкі филиалының, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның және (немесе) өзге ұйымдардың алдында қарыздың, микрокредиттің, кредиттік тәуекелі бар қаржы өнімдері мен қызметтерінің болуы, негізгі борыш және (немесе) сыйақы сомаларының болуы, сондай-ақ олардың алдында қарыз, микрокредит, кредиттік тәуекелі бар қаржы өнімдері мен қызметтері бойынша мерзімі өткен берешектің болуы және сомасы;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z139" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. "Банктік салым шарттары бойынша құбылмалы сыйақы мөлшерлемесін есептеу қағидаларын, оның қолданылу шарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 тамыздағы № 194 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17493 болып тіркелген, 2018 жылғы 16 қазанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z140" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банктік салым шарттары бойынша құбылмалы сыйақы мөлшерлемесін есептеу қағидаларында, оның қолданылу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақтың</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Банктік салым шарттары бойынша құбылмалы сыйақы мөлшерлемесін есептеу қағидалары, оның қолданылу шарттары (бұдан әрі – Қағидалар) 1999 жылғы 1 шілдедегі Қазақстан Республикасының Азаматтық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ерекше бөлім) сәйкес әзірленді және екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктері филиалдары (бұдан әрі – банк) үшін жеке және заңды тұлғалармен жасалатын мерзімді немесе жинақ салымдары шарттары (бұдан әрі – шарт) бойынша құбылмалы сыйақы мөлшерлемесін есептеу тәртібі мен қолданылу шарттарын айқындайды.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z143" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. "Қаржылық жағдайды жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны уәкілетті органның мақұлдау қағидалары мен мерзімдерін, сондай-ақ оның мазмұнына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17883 болып тіркелген, 2018 жылғы 20 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z144" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қаржылық жағдайды жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны уәкілетті органның мақұлдау қағидалары мен мерзімдерінде, сондай-ақ оның мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақ</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="68"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z146" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Қаржылық жағдайды жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны уәкілетті органның мақұлдау қағидалары мен мерзімдері, сондай-ақ оның мазмұнына қойылатын талаптар "Қазақстан Республикасындағы банктер және банк қызметi туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Банктер туралы заң) сәйкес әзірленді және банк депозиторларының және кредиторларының мүдделеріне қауіп және (немесе) қаржылық жүйесінің тұрақтылығына қауіп келтіретін тұрақсыз қаржылық жағдайымен банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары санатына жатқызылған банктің (бұдан әрі – банк), бейрезидент-банкі филиалының қаржылық жағдайын жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) мақұлдау қағидалары мен мерзімдерін, сондай-ақ оның мазмұнына қойылатын талаптарды белгілейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="70"/>
+        <w:t>5-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банк кепілдіктері мен кепілгерлігін беру қағидаларын бекіту туралы";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+      "Банктің қаржылық жай-күйін жақсарту бойынша шаралар қабылдау, оның қызметін Қазақстан Республикасының заңнамасына және уәкілетті органның талаптарына сәйкес келтіру арқылы тәуекелдерді азайту жөніндегі талап банкке, оның ірі қатысушыларына, банк холдингіне, Қазақстан Республикасының бейрезидент-банкіне қолданылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z149" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. "Қадағалап ден қою шараларын қолдану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 272 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17789 болып тіркелген 2018 жылғы 5 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z150" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қадағалап ден қою шараларын қолдану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6368,787 +5938,1113 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="71"/>
+    <w:bookmarkStart w:name="z152" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қоса беріліп отырған Банк кепілдіктері мен кепілгерлігін беру қағидалары бекітілсін.";</w:t>
+      "1. Осы Қадағалап ден қою шараларын қолдану қағидалары (бұдан әрі - Қағидалар) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 31 тамыздағы (бұдан әрі - Банктер туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жылжымайтын мүлік ипотекасы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 23 желтоқсандағы (бұдан әрі - Ипотека туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2000 жылғы 18 желтоқсандағы (бұдан әрі - Сақтандыру қызметі туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстанның Даму Банкі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2001 жылғы 25 сәуірдегі (бұдан әрі - Даму Банкі туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру төлемдеріне кепілдік беру қоры туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 3 маусымдағы (бұдан әрі - Кепілдік беру қоры туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бағалы қағаздар рыногы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 2 шілдедегі (бұдан әрі - Бағалы қағаздар нарығы туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 4 шілдедегі (бұдан әрі - Мемлекеттік реттеу туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2004 жылғы 6 шілдедегі (бұдан әрі - Кредиттік бюролар туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төлемдер және төлем жүйелері туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2016 жылғы 26 шілдедегі (бұдан әрі - Төлемдер туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органның (бұдан әрі - уәкілетті орган) банкке, Қазақстан Республикасының бейрезидент-банкі филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға (қызметін Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункті арқылы жүзеге асыратын заңды тұлғаны және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаны қоспағанда), банк холдингіне, сақтандыру (қайта сақтандыру) ұйымына, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, сақтандыру брокеріне, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалына, сақтандыру холдингіне, сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға, бағалы қағаздар нарығының кәсіби қатысушысына, олардың басшы қызметкерлеріне, Қазақстанның Даму Банкіне, банк конгломератының құрамына кіретін ұйымдарға, сақтандыру тобының құрамына кіретін ұйымдарға, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушыларына, сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарийге, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушысы, банк холдингі, сақтандыру холдингі белгілері бар тұлғаларға қадағалап ден қою шараларын қолдану тәртібін белгілейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z153" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z154" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) қадағалап ден қоюдың ұсынымдық шаралары - банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға, банк холдингіне, сақтандыру (қайта сақтандыру) ұйымына, сақтандыру брокеріне, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, Қазақстан Республикасы бейрезидент-сақтандыру брокері филиалына сақтандыру холдингіне, сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға, бағалы қағаздар нарығының кәсіби қатысушысына, олардың басшы қызметкерлеріне, Қазақстанның Даму Банкіне, банк конгломератының құрамына кіретін ұйымдарға, сақтандыру тобының құрамына кіретін ұйымдарға, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушыларына, сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарийге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z155" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар - банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға, банк холдингіне, сақтандыру (қайта сақтандыру) ұйымына, сақтандыру брокеріне, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалына, сақтандыру холдингіне, сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға, бағалы қағаздар нарығының кәсіби қатысушысына, олардың басшы қызметкерлеріне, Қазақстанның Даму Банкіне, банк конгломератының құрамына кіретін ұйымдарға, сақтандыру тобының құрамына кіретін ұйымдарға, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушыларына, сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарийге;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z156" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z111" w:id="72"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z157" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) жазбаша нұсқама үшін - уәжді пайымдау негізінде жазбаша нұсқама нысанында қолданылған қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шараларды қоспағанда, қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлғаның жазбаша нұсқаманы алған күнінен бастап.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке немесе заңды тұлғаны банкпен, сақтандыру (қайта сақтандыру) ұйымымен, Қазақстан Республикасы бейрезидент-банкінің филиалымен, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалымен, банк холдингімен, сақтандыру холдингімен, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлға деп тану туралы талап қамтылатын, оны қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлға алған күннен бастап орындалатын жазбаша нұсқаманы қоспағанда, уәжді пайымдау негізінде жазбаша нұсқама нысанында қолданылған қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шараларды орындау Мемлекеттік реттеу туралы заңның 13-5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесінші бөлігіне сәйкес күшіне енген күнінен бастап басталады;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. "Жасалуы банкті төлемге қабілетсіз банктердің санатына жатқызу туралы шешім қабылдау үшін негіз болып табылатын нарықтық емес талаптармен мәмілелердің тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 275 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17804 болып тіркелген, 2018 жылғы 12 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>атауы</w:t>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="73"/>
+    <w:bookmarkStart w:name="z160" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банк кепілдіктері мен кепілгерлігін беру қағидалары"</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+      "Жасалуы банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын төлемге қабілетсіз банктердің, Қазақстан Республикасының бейрезидент-банкінің филиалдарының санатына жатқызу туралы шешім қабылдау үшін негіз болып табылатын нарықтық емес талаптармен мәмілелердің тізбесін бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...91 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+        <w:t>1-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлігінің бірінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z163" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Нәтижесінде банк, Қазақстан Республикасының бейрезидент-банкінің филиалы (бұдан әрі – банк) залал шегетін және банктің қаржылық жағдайының одан әрі нашарлауына алып келетін, жасалуы бұдан бұрын оның депозиторлары мен кредиторларының мүдделеріне қатер төндіретін және (немесе) қаржы жүйесінің тұрақтылығына қатер төндіретін қаржылық жағдайы орнықсыз банктер санатына жатқызылған банкті төлемге қабілетсіз банктер санатына жатқызу туралы шешім қабылдау үшін негіз болып табылатын мынадай нарықтық емес талаптармен мәмілелердің тізбесі бекітілсін:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z164" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z165" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақтың 1) және 2) тармақшаларының талаптары мәміле мөлшері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының бейрезидент банкінің филиалын қоспағанда, банк үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталының мөлшерін қоса алғанда 100 000 000 000 (бір жүз миллиард) теңгеге дейін болатын банктер үшін – банктің меншікті капиталының (банктің мәміле жасау туралы шешім қабылдаған күніндегі) 2 (екі) және одан көп пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталының мөлшері 100 000 000 000 (бір жүз миллиард) теңгеден асатын банктер үшін – банктің меншікті капиталының (банктің мәміле жасау туралы шешім қабылдаған күніндегі) 1 (бір) және одан көп пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының бейрезидент-банкінің филиалы үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резерв ретінде қабылданатын активтерінің мөлшерін қоса алғанда 100 000 000 000 (бір жүз миллиард) теңгеге дейін болатын Қазақстан Республикасы бейрезидент-банкінің филиалы үшін – Қазақстан Республикасы бейрезидент-банкі филиалының резерв ретінде қабылданатын активтерінің (мәміле жасау туралы шешім қабылдау күніндегі) 2 (екі) және одан көп пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резерв ретінде қабылданатын активтерінің мөлшері 100 000 000 000 (бір жүз миллиард) теңгеден асатын Қазақстан Республикасы бейрезидент-банкінің филиалы үшін – Қазақстан Республикасы бейрезидент-банкі филиалының резерв ретінде қабылданатын активтерінің (мәміле жасау туралы шешім қабылдау күніндегі) 1 (бір) және одан көп пайызы болатын жағдайларға қолданылады.".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...143 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...93 lines deleted...]
-      13. "Банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптарды, Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 48 </w:t>
+    <w:bookmarkStart w:name="z176" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. "Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 21 қыркүйектегі № 89 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16772 болып тіркелген, 2018 жылғы 24 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21251 болып тіркелген, 2020 жылғы 9 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z177" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="80"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z179" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын талаптар (бұдан әрі – Талаптар) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және меншік нысанына қарамастан Қазақстан Республикасының қаржы ұйымдарының және Қазақстан Республикасы бейрезидент-банктері филиалдарының, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасы бейрезидент-сақтандыру брокерлері филиалдарының (бұдан әрі – ұйымдар) ақпараттық қауіпсіздігін қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің (бұдан әрі – жұмыскерлер) құзыретіне қойылатын талаптарды белгілейді.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z126" w:id="82"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар;";</w:t>
+    <w:bookmarkStart w:name="z180" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. "Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 21 қыркүйектегі № 90 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21274 болып тіркелген, 2020 жылғы 28 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z127" w:id="83"/>
-[...15 lines deleted...]
-      көрсетілген қаулымен бекітілген Банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын </w:t>
+    <w:bookmarkStart w:name="z181" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
@@ -7171,2589 +7067,103 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="84"/>
-[...15 lines deleted...]
-      "Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар";</w:t>
+    <w:bookmarkStart w:name="z183" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын талаптар (бұдан әрі – Талаптар) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тармақшасына сәйкес әзірленді және екінші деңгейдегі банктер және Қазақстан Республикасы бейрезидент-банктерінің филиалдары (бұдан әрі – банк) мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың (бұдан әрі – ұйым) ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын талаптарды белгілейді".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...2504 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10292,68 +7702,68 @@
               </w:rPr>
               <w:t>ұйымның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні 20__ жылғы "____"__________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="125"/>
+    <w:bookmarkStart w:name="z186" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Депозиттерге міндетті кепілдік беру жүйесіне кіруге қосылу шартына екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент- банкі филиалының қосылуы туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Екінші деңгейдегі банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11482,68 +8892,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="126"/>
+    <w:bookmarkStart w:name="z189" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк, Қазақстан Республикасы бейрезидент-банкінің филиалы шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің кредиттік бюроға беруіне келісімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20 __ жылғы "___" _____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12269,55 +9679,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>