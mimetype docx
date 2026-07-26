--- v1 (2026-06-03)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8499b98" w14:textId="8499b98">
+    <w:p w14:paraId="916b0f4" w14:textId="916b0f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1885,1199 +1885,493 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...53 lines deleted...]
-      "Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезиденті-банктері филиалдарының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы";</w:t>
+    <w:bookmarkStart w:name="z71" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. "Исламдық сақтандыру қорын қалыптастыру, есепке алу, пайдалану және бөлу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 27 мамырдағы № 88 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11650 болып тіркелген, 2015 жылғы 24 шілдеде "Әділет" ақпараттық-құқықтық жүйеде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z72" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Исламдық сақтандыру қорын қалыптастыру, есепке алу, пайдалану және бөлу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
-[...568 lines deleted...]
-        <w:t>";</w:t>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Ислам сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы (бұдан әрі - ислам сақтандыру (қайта сақтандыру) ұйымы) исламдық сақтандыру қорын сақтандырудың әрбір сыныбы бойынша мынадай кірістер мен түсімдер:".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z75" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. "Исламдық сақтандыру (қайта сақтандыру) ұйымы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 27 мамырдағы № 90 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11661 болып тіркелген, 2015 жылғы 7 тамызда "Әділет" ақпараттық-құқықтық жүйеде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="18"/>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Мынадай Қазақстан Республикасының бейрезиденті - заңды тұлғалар үшін халықаралық шәкіл бойынша Standard &amp; Poors рейтингілік агенттігінің "ВВВ"-дан немесе осы қаулының 3-тармағында көрсетілген рейтингілік агенттіктердің бірі берген ұқсас деңгейдегі рейтингілерінен төмен емес шетел валютасындағы ең төмен ұзақ мерзімді кредиттік рейтингі белгіленсін:</w:t>
-[...183 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11650 болып тіркелген, 2015 жылғы 24 шілдеде "Әділет" ақпараттық-құқықтық жүйеде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      "Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z72" w:id="20"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="21"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "2. Ислам сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы (бұдан әрі - ислам сақтандыру (қайта сақтандыру) ұйымы) исламдық сақтандыру қорын сақтандырудың әрбір сыныбы бойынша мынадай кірістер мен түсімдер:".</w:t>
+      "1. Қоса беріліп отырған Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидалары бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z80" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Исламдық сақтандыру (қайта сақтандыру) ұйымы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z75" w:id="22"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3090,70 +2384,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="23"/>
+    <w:bookmarkStart w:name="z82" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидаларын бекіту туралы";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+      "Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезиденті-ислам сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидалары";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3166,994 +2460,994 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="24"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z84" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Исламдық сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасы бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымының филиалы исламдық сақтандыру қорын басқарғаны үшін исламдық сақтандыру (қайта сақтандыру) шартын жасасқан кезде сақтандыру сыйлықақысының бір бөлігі және (немесе) исламдық сақтандыру қорының қаражатын инвестициялаудан алынған кірістердің бір бөлігі түрінде сыйақы алу қағидалары (бұдан әрі – Қағидалар) "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және исламдық сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымы филиалының (бұдан әрі – исламдық сақтандыру (қайта сақтандыру) ұйымы) исламдық сақтандыру қорын басқарғаны үшін сыйақы алу тәртібін айқындайды.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z95" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. "Борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің кредиттік бюроға беруіне келісім нысанын және Банк кепілдігі мен кепілгерлігі туралы кредиттік есепті беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 310 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14776 болып тіркелген, 2017 жылғы 1 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк, Қазақстан Республикасы бейрезидент-банкінің филиалы шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің, Қазақстан Республикасының бейрезидент-банкі филиалының кредиттік бюроға беруіне келісім нысанын және Банк кепілдігі мен кепілгерлігі туралы кредиттік есепті беру қағидаларын бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z98" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z99" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк, Қазақстан Республикасы бейрезидент-банкінің филиалы шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің, Қазақстан Республикасының бейрезидент-банкі филиалының кредиттік бюроға беруіне келісім нысаны";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="28"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14776 болып тіркелген, 2017 жылғы 1 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банк кепілдігі мен кепілгерлігі туралы кредиттік есепті беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...28 lines deleted...]
-      "Борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк, Қазақстан Республикасы бейрезидент-банкінің филиалы шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің, Қазақстан Республикасының бейрезидент-банкі филиалының кредиттік бюроға беруіне келісім нысанын және Банк кепілдігі мен кепілгерлігі туралы кредиттік есепті беру қағидаларын бекіту туралы";</w:t>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2. Кредиттік бюро банк кепілдігі мен кепілгерлігі туралы кредиттік есепті Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағында және 30-3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша оны алуға құқығы бар, банк, Қазақстан Республикасы бейрезидент-банкінің филиалы пайдасына банк кепілдігі мен кепілгерлігін шығарған тұлғаның (бұдан әрі – кредиттік есепті алушы) сұратуы бойынша береді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z98" w:id="30"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымша</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+        <w:t>4-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Кредиттік бюро сұрату кредиттік бюроға келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде банк кепілдігі мен кепілгерлігі туралы кредиттік есепті алушыға борышкер кредитор тұлғаның пайдасына шығарылған банк кепілдігі мен кепілгерлігі туралы есепті береді, онда Заңның 30-1 бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген ақпараттан басқа банк, Қазақстан Республикасы бейрезидент-банкінің филиалы кредиттік бюроға олардың арасында ақпарат беру туралы жасалған шарттың негізінде ұсынатын ақпарат қамтылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z106" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. "Екінші деңгейдегі банктердің банк кепілдіктері мен кепілгерлігін беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 қаңтардағы № 21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14615 болып тіркелген, 2017 жылғы 30 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақтың</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банк кепілдіктері мен кепілгерлігін беру қағидаларын бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақ</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="34"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көзделген ақпараттан басқа банк, Қазақстан Республикасы бейрезидент-банкінің филиалы кредиттік бюроға олардың арасында ақпарат беру туралы жасалған шарттың негізінде ұсынатын ақпарат қамтылады.".</w:t>
+    <w:bookmarkStart w:name="z110" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қоса беріліп отырған Банк кепілдіктері мен кепілгерлігін беру қағидалары бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z111" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Екінші деңгейдегі банктердің банк кепілдіктері мен кепілгерлігін беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z106" w:id="35"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>атауы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="36"/>
+    <w:bookmarkStart w:name="z113" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банк кепілдіктері мен кепілгерлігін беру қағидаларын бекіту туралы";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+      "Банк кепілдіктері мен кепілгерлігін беру қағидалары"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4166,183 +3460,283 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="37"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z115" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Банк кепілдіктері мен кепілгерлігін беру қағидалары (бұдан әрі - Қағидалар) 1994 жылғы 27 желтоқсандағы Қазақстан Республикасының Азаматтық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Жалпы бөлім), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 31 тамыздағы, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 4 шілдедегі Қазақстан Республикасының Заңдарына сәйкес әзірленді және Қазақстан Республикасы бейрезидент-банктерінің филиалдары, екінші деңгейдегі банктердің (бұдан әрі - банктер) банк кепілдіктері мен кепілгерлігін беру тәртібін белгілейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>атауы</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="39"/>
+        <w:t>3-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банк кепілдіктері мен кепілгерлігін беру қағидалары"</w:t>
+      "3. Банктер банк кепілдіктері мен кепілгерлігін беруді борышкер тұлғаның өтініші бойынша Қағидаларда, Қазақстан Республикасының азаматтық және банктік заңнамасында және банктің директорлар кеңесі не Қазақстан Республикасы бейреидент-банкіңің тиісті басқару органы бекіткен операцияларды жүргізудің жалпы шарттары туралы қағидаларда айқындалған талаптарды есепке ала отырып жүзеге асырады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z118" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. "Сыйақының құбылмалы мөлшерлемесін есептеу қағидаларын, оның қолданылу шарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 30 маусымдағы № 119 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15460 болып тіркелген, 2017 жылғы 15 тамызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z119" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Сыйақының құбылмалы мөлшерлемесін есептеу қағидаларында, оның қолданылу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4358,694 +3752,854 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="40"/>
-[...75 lines deleted...]
-        <w:t>" 2003 жылғы 4 шілдедегі Қазақстан Республикасының Заңдарына сәйкес әзірленді және Қазақстан Республикасы бейрезидент-банктерінің филиалдары, екінші деңгейдегі банктердің (бұдан әрі - банктер) банк кепілдіктері мен кепілгерлігін беру тәртібін белгілейді.";</w:t>
+    <w:bookmarkStart w:name="z121" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Сыйақының құбылмалы мөлшерлемесін есептеу қағидалары, оның қолданылу шарттары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және банктік қарыз шарттары бойынша, оның ішінде жеке тұлғалармен жасалатын ипотекалық қарыз шарттары (бұдан әрі – шарт) бойынша екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар (бұдан әрі – банк) үшін сыйақының құбылмалы мөлшерлемесін есептеу тәртібін және оның қолданылу шарттарын айқындайды.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z122" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. "Банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптарды, Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 наурыздағы № 48 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16772 болып тіркелген, 2018 жылғы 24 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="41"/>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3. Банктер банк кепілдіктері мен кепілгерлігін беруді борышкер тұлғаның өтініші бойынша Қағидаларда, Қазақстан Республикасының азаматтық және банктік заңнамасында және банктің директорлар кеңесі не Қазақстан Республикасы бейреидент-банкіңің тиісті басқару органы бекіткен операцияларды жүргізудің жалпы шарттары туралы қағидаларда айқындалған талаптарды есепке ала отырып жүзеге асырады.".</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15460 болып тіркелген, 2017 жылғы 15 тамызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      "Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптарды, Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен мерзімдерін бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z119" w:id="43"/>
-[...25 lines deleted...]
-        <w:t>шарттарында</w:t>
+    <w:bookmarkStart w:name="z125" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z126" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z127" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="44"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z129" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="46"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z131" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар (бұдан әрі – Талаптар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңы 61-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының (бұдан әрі – банк) және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың (бұдан әрі – ұйым) ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптарды белгілейді. ";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z126" w:id="48"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар;";</w:t>
+    <w:bookmarkStart w:name="z132" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мерзімдерінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z127" w:id="49"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="50"/>
+    <w:bookmarkStart w:name="z134" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру қағидалары мен мерзімдері (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңы 61-5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының (бұдан әрі – банк) және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың (бұдан әрі – ұйым) ақпараттық жүйелердегі бұзушылықтар, іркілістер туралы мәліметтерді қоса алғанда, ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты беру тәртібі мен мерзімін белгілейді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z135" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. "Кредиттік бюроның кредиттік скорингті есептеу қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шiлдедегi № 158 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17310 болып тіркелген, 2018 жылғы 6 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z136" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Кредиттік бюроның кредиттік скорингті есептеу қағидалары мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z137" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z138" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+      "11) банктің, Қазақстан Республикасы бейрезидент-банкі филиалының, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның және (немесе) өзге ұйымдардың алдында қарыздың, микрокредиттің, кредиттік тәуекелі бар қаржы өнімдері мен қызметтерінің болуы, негізгі борыш және (немесе) сыйақы сомаларының болуы, сондай-ақ олардың алдында қарыз, микрокредит, кредиттік тәуекелі бар қаржы өнімдері мен қызметтері бойынша мерзімі өткен берешектің болуы және сомасы;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z139" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. "Банктік салым шарттары бойынша құбылмалы сыйақы мөлшерлемесін есептеу қағидаларын, оның қолданылу шарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 тамыздағы № 194 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17493 болып тіркелген, 2018 жылғы 16 қазанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z140" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банктік салым шарттары бойынша құбылмалы сыйақы мөлшерлемесін есептеу қағидаларында, оның қолданылу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5058,130 +4612,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="51"/>
-[...65 lines deleted...]
-        <w:t>мерзімдерінде</w:t>
+    <w:bookmarkStart w:name="z142" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Банктік салым шарттары бойынша құбылмалы сыйақы мөлшерлемесін есептеу қағидалары, оның қолданылу шарттары (бұдан әрі – Қағидалар) 1999 жылғы 1 шілдедегі Қазақстан Республикасының Азаматтық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ерекше бөлім) сәйкес әзірленді және екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктері филиалдары (бұдан әрі – банк) үшін жеке және заңды тұлғалармен жасалатын мерзімді немесе жинақ салымдары шарттары (бұдан әрі – шарт) бойынша құбылмалы сыйақы мөлшерлемесін есептеу тәртібі мен қолданылу шарттарын айқындайды.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z143" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. "Қаржылық жағдайды жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны уәкілетті органның мақұлдау қағидалары мен мерзімдерін, сондай-ақ оның мазмұнына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 250 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17883 болып тіркелген, 2018 жылғы 20 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z144" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қаржылық жағдайды жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны уәкілетті органның мақұлдау қағидалары мен мерзімдерінде, сондай-ақ оның мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5194,473 +4788,233 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="53"/>
-[...255 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Қаржылық жағдайды жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны уәкілетті органның мақұлдау қағидалары мен мерзімдері, сондай-ақ оның мазмұнына қойылатын талаптар "Қазақстан Республикасындағы банктер және банк қызметi туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Банктер туралы заң) сәйкес әзірленді және банк депозиторларының және кредиторларының мүдделеріне қауіп және (немесе) қаржылық жүйесінің тұрақтылығына қауіп келтіретін тұрақсыз қаржылық жағдайымен банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары санатына жатқызылған банктің (бұдан әрі – банк), бейрезидент-банкі филиалының қаржылық жағдайын жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) мақұлдау қағидалары мен мерзімдерін, сондай-ақ оның мазмұнына қойылатын талаптарды белгілейді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> (Ерекше бөлім) сәйкес әзірленді және екінші деңгейдегі банктер, Қазақстан Республикасы бейрезидент-банктері филиалдары (бұдан әрі – банк) үшін жеке және заңды тұлғалармен жасалатын мерзімді немесе жинақ салымдары шарттары (бұдан әрі – шарт) бойынша құбылмалы сыйақы мөлшерлемесін есептеу тәртібі мен қолданылу шарттарын айқындайды.".</w:t>
+        <w:t>5-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банктің қаржылық жай-күйін жақсарту бойынша шаралар қабылдау, оның қызметін Қазақстан Республикасының заңнамасына және уәкілетті органның талаптарына сәйкес келтіру арқылы тәуекелдерді азайту жөніндегі талап банкке, оның ірі қатысушыларына, банк холдингіне, Қазақстан Республикасының бейрезидент-банкіне қолданылады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z143" w:id="61"/>
-[...15 lines deleted...]
-      16. "Қаржылық жағдайды жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны уәкілетті органның мақұлдау қағидалары мен мерзімдерін, сондай-ақ оның мазмұнына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 250 </w:t>
+    <w:bookmarkStart w:name="z149" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. "Қадағалап ден қою шараларын қолдану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 272 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17883 болып тіркелген, 2018 жылғы 20 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін: </w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17789 болып тіркелген 2018 жылғы 5 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z144" w:id="62"/>
-[...25 lines deleted...]
-        <w:t>талаптарда</w:t>
+    <w:bookmarkStart w:name="z150" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қадағалап ден қою шараларын қолдану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -5686,1484 +5040,1232 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="63"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Банктер туралы заң) сәйкес әзірленді және банк депозиторларының және кредиторларының мүдделеріне қауіп және (немесе) қаржылық жүйесінің тұрақтылығына қауіп келтіретін тұрақсыз қаржылық жағдайымен банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары санатына жатқызылған банктің (бұдан әрі – банк), бейрезидент-банкі филиалының қаржылық жағдайын жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) мақұлдау қағидалары мен мерзімдерін, сондай-ақ оның мазмұнына қойылатын талаптарды белгілейді.";</w:t>
+    <w:bookmarkStart w:name="z152" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Осы Қадағалап ден қою шараларын қолдану қағидалары (бұдан әрі - Қағидалар) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 31 тамыздағы (бұдан әрі - Банктер туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жылжымайтын мүлік ипотекасы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 23 желтоқсандағы (бұдан әрі - Ипотека туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2000 жылғы 18 желтоқсандағы (бұдан әрі - Сақтандыру қызметі туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстанның Даму Банкі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2001 жылғы 25 сәуірдегі (бұдан әрі - Даму Банкі туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру төлемдеріне кепілдік беру қоры туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 3 маусымдағы (бұдан әрі - Кепілдік беру қоры туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бағалы қағаздар рыногы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 2 шілдедегі (бұдан әрі - Бағалы қағаздар нарығы туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 4 шілдедегі (бұдан әрі - Мемлекеттік реттеу туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2004 жылғы 6 шілдедегі (бұдан әрі - Кредиттік бюролар туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төлемдер және төлем жүйелері туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2016 жылғы 26 шілдедегі (бұдан әрі - Төлемдер туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органның (бұдан әрі - уәкілетті орган) банкке, Қазақстан Республикасының бейрезидент-банкі филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға (қызметін Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункті арқылы жүзеге асыратын заңды тұлғаны және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаны қоспағанда), банк холдингіне, сақтандыру (қайта сақтандыру) ұйымына, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, сақтандыру брокеріне, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалына, сақтандыру холдингіне, сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға, бағалы қағаздар нарығының кәсіби қатысушысына, олардың басшы қызметкерлеріне, Қазақстанның Даму Банкіне, банк конгломератының құрамына кіретін ұйымдарға, сақтандыру тобының құрамына кіретін ұйымдарға, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушыларына, сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарийге, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушысы, банк холдингі, сақтандыру холдингі белгілері бар тұлғаларға қадағалап ден қою шараларын қолдану тәртібін белгілейді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z153" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z154" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) қадағалап ден қоюдың ұсынымдық шаралары - банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға, банк холдингіне, сақтандыру (қайта сақтандыру) ұйымына, сақтандыру брокеріне, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, Қазақстан Республикасы бейрезидент-сақтандыру брокері филиалына сақтандыру холдингіне, сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға, бағалы қағаздар нарығының кәсіби қатысушысына, олардың басшы қызметкерлеріне, Қазақстанның Даму Банкіне, банк конгломератының құрамына кіретін ұйымдарға, сақтандыру тобының құрамына кіретін ұйымдарға, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушыларына, сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарийге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z155" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар - банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға, банк холдингіне, сақтандыру (қайта сақтандыру) ұйымына, сақтандыру брокеріне, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалына, сақтандыру холдингіне, сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға, бағалы қағаздар нарығының кәсіби қатысушысына, олардың басшы қызметкерлеріне, Қазақстанның Даму Банкіне, банк конгломератының құрамына кіретін ұйымдарға, сақтандыру тобының құрамына кіретін ұйымдарға, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушыларына, сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарийге;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z156" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z157" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) жазбаша нұсқама үшін - уәжді пайымдау негізінде жазбаша нұсқама нысанында қолданылған қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шараларды қоспағанда, қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлғаның жазбаша нұсқаманы алған күнінен бастап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке немесе заңды тұлғаны банкпен, сақтандыру (қайта сақтандыру) ұйымымен, Қазақстан Республикасы бейрезидент-банкінің филиалымен, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалымен, банк холдингімен, сақтандыру холдингімен, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлға деп тану туралы талап қамтылатын, оны қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлға алған күннен бастап орындалатын жазбаша нұсқаманы қоспағанда, уәжді пайымдау негізінде жазбаша нұсқама нысанында қолданылған қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шараларды орындау Мемлекеттік реттеу туралы заңның 13-5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесінші бөлігіне сәйкес күшіне енген күнінен бастап басталады;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. "Жасалуы банкті төлемге қабілетсіз банктердің санатына жатқызу туралы шешім қабылдау үшін негіз болып табылатын нарықтық емес талаптармен мәмілелердің тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 275 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17804 болып тіркелген, 2018 жылғы 12 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="64"/>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банктің қаржылық жай-күйін жақсарту бойынша шаралар қабылдау, оның қызметін Қазақстан Республикасының заңнамасына және уәкілетті органның талаптарына сәйкес келтіру арқылы тәуекелдерді азайту жөніндегі талап банкке, оның ірі қатысушыларына, банк холдингіне, Қазақстан Республикасының бейрезидент-банкіне қолданылады.".</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+      "Жасалуы банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын төлемге қабілетсіз банктердің, Қазақстан Республикасының бейрезидент-банкінің филиалдарының санатына жатқызу туралы шешім қабылдау үшін негіз болып табылатын нарықтық емес талаптармен мәмілелердің тізбесін бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="67"/>
+        <w:t>1-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Осы Қадағалап ден қою шараларын қолдану қағидалары (бұдан әрі - Қағидалар) "</w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="69"/>
+      бірінші бөлігінің бірінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z163" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1) қадағалап ден қоюдың ұсынымдық шаралары - банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға, банк холдингіне, сақтандыру (қайта сақтандыру) ұйымына, сақтандыру брокеріне, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, Қазақстан Республикасы бейрезидент-сақтандыру брокері филиалына сақтандыру холдингіне, сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға, бағалы қағаздар нарығының кәсіби қатысушысына, олардың басшы қызметкерлеріне, Қазақстанның Даму Банкіне, банк конгломератының құрамына кіретін ұйымдарға, сақтандыру тобының құрамына кіретін ұйымдарға, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушыларына, сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарийге;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="70"/>
+      "1. Нәтижесінде банк, Қазақстан Республикасының бейрезидент-банкінің филиалы (бұдан әрі – банк) залал шегетін және банктің қаржылық жағдайының одан әрі нашарлауына алып келетін, жасалуы бұдан бұрын оның депозиторлары мен кредиторларының мүдделеріне қатер төндіретін және (немесе) қаржы жүйесінің тұрақтылығына қатер төндіретін қаржылық жағдайы орнықсыз банктер санатына жатқызылған банкті төлемге қабілетсіз банктер санатына жатқызу туралы шешім қабылдау үшін негіз болып табылатын мынадай нарықтық емес талаптармен мәмілелердің тізбесі бекітілсін:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z164" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар - банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға, банк холдингіне, сақтандыру (қайта сақтандыру) ұйымына, сақтандыру брокеріне, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалына, сақтандыру холдингіне, сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға, бағалы қағаздар нарығының кәсіби қатысушысына, олардың басшы қызметкерлеріне, Қазақстанның Даму Банкіне, банк конгломератының құрамына кіретін ұйымдарға, сақтандыру тобының құрамына кіретін ұйымдарға, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушыларына, сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарийге;";</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="72"/>
+      екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z165" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1) жазбаша нұсқама үшін - уәжді пайымдау негізінде жазбаша нұсқама нысанында қолданылған қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шараларды қоспағанда, қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлғаның жазбаша нұсқаманы алған күнінен бастап.</w:t>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+      "Осы тармақтың 1) және 2) тармақшаларының талаптары мәміле мөлшері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының бейрезидент банкінің филиалын қоспағанда, банк үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталының мөлшерін қоса алғанда 100 000 000 000 (бір жүз миллиард) теңгеге дейін болатын банктер үшін – банктің меншікті капиталының (банктің мәміле жасау туралы шешім қабылдаған күніндегі) 2 (екі) және одан көп пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталының мөлшері 100 000 000 000 (бір жүз миллиард) теңгеден асатын банктер үшін – банктің меншікті капиталының (банктің мәміле жасау туралы шешім қабылдаған күніндегі) 1 (бір) және одан көп пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының бейрезидент-банкінің филиалы үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резерв ретінде қабылданатын активтерінің мөлшерін қоса алғанда 100 000 000 000 (бір жүз миллиард) теңгеге дейін болатын Қазақстан Республикасы бейрезидент-банкінің филиалы үшін – Қазақстан Республикасы бейрезидент-банкі филиалының резерв ретінде қабылданатын активтерінің (мәміле жасау туралы шешім қабылдау күніндегі) 2 (екі) және одан көп пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резерв ретінде қабылданатын активтерінің мөлшері 100 000 000 000 (бір жүз миллиард) теңгеден асатын Қазақстан Республикасы бейрезидент-банкінің филиалы үшін – Қазақстан Республикасы бейрезидент-банкі филиалының резерв ретінде қабылданатын активтерінің (мәміле жасау туралы шешім қабылдау күніндегі) 1 (бір) және одан көп пайызы болатын жағдайларға қолданылады.".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...24 lines deleted...]
-        <w:t>1-тармақта</w:t>
+    <w:bookmarkStart w:name="z176" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. "Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 21 қыркүйектегі № 89 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21251 болып тіркелген, 2020 жылғы 9 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z177" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="75"/>
-[...37 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z164" w:id="77"/>
-[...146 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын талаптар (бұдан әрі – Талаптар) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және меншік нысанына қарамастан Қазақстан Республикасының қаржы ұйымдарының және Қазақстан Республикасы бейрезидент-банктері филиалдарының, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасы бейрезидент-сақтандыру брокерлері филиалдарының (бұдан әрі – ұйымдар) ақпараттық қауіпсіздігін қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің (бұдан әрі – жұмыскерлер) құзыретіне қойылатын талаптарды белгілейді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z180" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. "Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 21 қыркүйектегі № 90 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21274 болып тіркелген, 2020 жылғы 28 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z181" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="79"/>
-[...75 lines deleted...]
-        <w:t>:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын талаптар (бұдан әрі – Талаптар) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тармақшасына сәйкес әзірленді және екінші деңгейдегі банктер және Қазақстан Республикасы бейрезидент-банктерінің филиалдары (бұдан әрі – банк) мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың (бұдан әрі – ұйым) ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын талаптарды белгілейді".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...270 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7702,68 +6804,68 @@
               </w:rPr>
               <w:t>ұйымның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні 20__ жылғы "____"__________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="85"/>
+    <w:bookmarkStart w:name="z186" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Депозиттерге міндетті кепілдік беру жүйесіне кіруге қосылу шартына екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент- банкі филиалының қосылуы туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Екінші деңгейдегі банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8892,68 +7994,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="86"/>
+    <w:bookmarkStart w:name="z189" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк, Қазақстан Республикасы бейрезидент-банкінің филиалы шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің кредиттік бюроға беруіне келісімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20 __ жылғы "___" _____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9679,55 +8781,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>