--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="916b0f4" w14:textId="916b0f4">
+    <w:p w14:paraId="e7ed695" w14:textId="e7ed695">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3616,990 +3616,468 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z117" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Банктер банк кепілдіктері мен кепілгерлігін беруді борышкер тұлғаның өтініші бойынша Қағидаларда, Қазақстан Республикасының азаматтық және банктік заңнамасында және банктің директорлар кеңесі не Қазақстан Республикасы бейреидент-банкіңің тиісті басқару органы бекіткен операцияларды жүргізудің жалпы шарттары туралы қағидаларда айқындалған талаптарды есепке ала отырып жүзеге асырады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z118" w:id="38"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...183 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...24 lines deleted...]
-        <w:t>тақырыбы</w:t>
+    <w:bookmarkStart w:name="z135" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. "Кредиттік бюроның кредиттік скорингті есептеу қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шiлдедегi № 158 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17310 болып тіркелген, 2018 жылғы 6 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z136" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Кредиттік бюроның кредиттік скорингті есептеу қағидалары мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z137" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z138" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+      "11) банктің, Қазақстан Республикасы бейрезидент-банкі филиалының, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның және (немесе) өзге ұйымдардың алдында қарыздың, микрокредиттің, кредиттік тәуекелі бар қаржы өнімдері мен қызметтерінің болуы, негізгі борыш және (немесе) сыйақы сомаларының болуы, сондай-ақ олардың алдында қарыз, микрокредит, кредиттік тәуекелі бар қаржы өнімдері мен қызметтері бойынша мерзімі өткен берешектің болуы және сомасы;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...93 lines deleted...]
-      14. "Кредиттік бюроның кредиттік скорингті есептеу қағидалары мен шарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 30 шiлдедегi № 158 </w:t>
+    <w:bookmarkStart w:name="z143" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. "Қаржылық жағдайды жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны уәкілетті органның мақұлдау қағидалары мен мерзімдерін, сондай-ақ оның мазмұнына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 250 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17310 болып тіркелген, 2018 жылғы 6 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
-[...29 lines deleted...]
-        <w:t>шарттарында</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17883 болып тіркелген, 2018 жылғы 20 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z144" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қаржылық жағдайды жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны уәкілетті органның мақұлдау қағидалары мен мерзімдерінде, сондай-ақ оның мазмұнына қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4612,1388 +4090,1388 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="56"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z146" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Қаржылық жағдайды жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны уәкілетті органның мақұлдау қағидалары мен мерзімдері, сондай-ақ оның мазмұнына қойылатын талаптар "Қазақстан Республикасындағы банктер және банк қызметi туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Банктер туралы заң) сәйкес әзірленді және банк депозиторларының және кредиторларының мүдделеріне қауіп және (немесе) қаржылық жүйесінің тұрақтылығына қауіп келтіретін тұрақсыз қаржылық жағдайымен банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары санатына жатқызылған банктің (бұдан әрі – банк), бейрезидент-банкі филиалының қаржылық жағдайын жақсарту жөніндегі іс-шаралар жоспарын ұсыну және оны қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) мақұлдау қағидалары мен мерзімдерін, сондай-ақ оның мазмұнына қойылатын талаптарды белгілейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...51 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+        <w:t>5-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банктің қаржылық жай-күйін жақсарту бойынша шаралар қабылдау, оның қызметін Қазақстан Республикасының заңнамасына және уәкілетті органның талаптарына сәйкес келтіру арқылы тәуекелдерді азайту жөніндегі талап банкке, оның ірі қатысушыларына, банк холдингіне, Қазақстан Республикасының бейрезидент-банкіне қолданылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z149" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. "Қадағалап ден қою шараларын қолдану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 272 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17789 болып тіркелген 2018 жылғы 5 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z150" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қадағалап ден қою шараларын қолдану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="60"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Банктің қаржылық жай-күйін жақсарту бойынша шаралар қабылдау, оның қызметін Қазақстан Республикасының заңнамасына және уәкілетті органның талаптарына сәйкес келтіру арқылы тәуекелдерді азайту жөніндегі талап банкке, оның ірі қатысушыларына, банк холдингіне, Қазақстан Республикасының бейрезидент-банкіне қолданылады.".</w:t>
-[...19 lines deleted...]
-      17. "Қадағалап ден қою шараларын қолдану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 272 </w:t>
+      "1. Осы Қадағалап ден қою шараларын қолдану қағидалары (бұдан әрі - Қағидалар) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 31 тамыздағы (бұдан әрі - Банктер туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жылжымайтын мүлік ипотекасы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 23 желтоқсандағы (бұдан әрі - Ипотека туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2000 жылғы 18 желтоқсандағы (бұдан әрі - Сақтандыру қызметі туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстанның Даму Банкі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2001 жылғы 25 сәуірдегі (бұдан әрі - Даму Банкі туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру төлемдеріне кепілдік беру қоры туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 3 маусымдағы (бұдан әрі - Кепілдік беру қоры туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бағалы қағаздар рыногы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 2 шілдедегі (бұдан әрі - Бағалы қағаздар нарығы туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 4 шілдедегі (бұдан әрі - Мемлекеттік реттеу туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2004 жылғы 6 шілдедегі (бұдан әрі - Кредиттік бюролар туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төлемдер және төлем жүйелері туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2016 жылғы 26 шілдедегі (бұдан әрі - Төлемдер туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органның (бұдан әрі - уәкілетті орган) банкке, Қазақстан Республикасының бейрезидент-банкі филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға (қызметін Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункті арқылы жүзеге асыратын заңды тұлғаны және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаны қоспағанда), банк холдингіне, сақтандыру (қайта сақтандыру) ұйымына, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, сақтандыру брокеріне, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалына, сақтандыру холдингіне, сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға, бағалы қағаздар нарығының кәсіби қатысушысына, олардың басшы қызметкерлеріне, Қазақстанның Даму Банкіне, банк конгломератының құрамына кіретін ұйымдарға, сақтандыру тобының құрамына кіретін ұйымдарға, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушыларына, сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарийге, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушысы, банк холдингі, сақтандыру холдингі белгілері бар тұлғаларға қадағалап ден қою шараларын қолдану тәртібін белгілейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z153" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z154" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) қадағалап ден қоюдың ұсынымдық шаралары - банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға, банк холдингіне, сақтандыру (қайта сақтандыру) ұйымына, сақтандыру брокеріне, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, Қазақстан Республикасы бейрезидент-сақтандыру брокері филиалына сақтандыру холдингіне, сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға, бағалы қағаздар нарығының кәсіби қатысушысына, олардың басшы қызметкерлеріне, Қазақстанның Даму Банкіне, банк конгломератының құрамына кіретін ұйымдарға, сақтандыру тобының құрамына кіретін ұйымдарға, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушыларына, сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарийге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z155" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар - банкке, Қазақстан Республикасы бейрезидент-банкінің филиалына, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға, банк холдингіне, сақтандыру (қайта сақтандыру) ұйымына, сақтандыру брокеріне, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына, Қазақстан Республикасы бейрезидент-сақтандыру брокерінің филиалына, сақтандыру холдингіне, сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымға, бағалы қағаздар нарығының кәсіби қатысушысына, олардың басшы қызметкерлеріне, Қазақстанның Даму Банкіне, банк конгломератының құрамына кіретін ұйымдарға, сақтандыру тобының құрамына кіретін ұйымдарға, банктің, сақтандыру (қайта сақтандыру) ұйымының, инвестициялық портфельді басқарушының ірі қатысушыларына, сақтандыру нарығында актуарлық қызметті жүзеге асыруға лицензиясы бар актуарийге;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z156" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z157" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) жазбаша нұсқама үшін - уәжді пайымдау негізінде жазбаша нұсқама нысанында қолданылған қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шараларды қоспағанда, қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлғаның жазбаша нұсқаманы алған күнінен бастап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке немесе заңды тұлғаны банкпен, сақтандыру (қайта сақтандыру) ұйымымен, Қазақстан Республикасы бейрезидент-банкінің филиалымен, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалымен, банк холдингімен, сақтандыру холдингімен, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен ерекше қатынастар арқылы байланысты тұлға деп тану туралы талап қамтылатын, оны қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлға алған күннен бастап орындалатын жазбаша нұсқаманы қоспағанда, уәжді пайымдау негізінде жазбаша нұсқама нысанында қолданылған қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шараларды орындау Мемлекеттік реттеу туралы заңның 13-5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесінші бөлігіне сәйкес күшіне енген күнінен бастап басталады;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. "Жасалуы банкті төлемге қабілетсіз банктердің санатына жатқызу туралы шешім қабылдау үшін негіз болып табылатын нарықтық емес талаптармен мәмілелердің тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 275 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17789 болып тіркелген 2018 жылғы 5 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17804 болып тіркелген, 2018 жылғы 12 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="63"/>
+    <w:bookmarkStart w:name="z160" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Осы Қадағалап ден қою шараларын қолдану қағидалары (бұдан әрі - Қағидалар) "</w:t>
-[...420 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+      "Жасалуы банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын төлемге қабілетсіз банктердің, Қазақстан Республикасының бейрезидент-банкінің филиалдарының санатына жатқызу туралы шешім қабылдау үшін негіз болып табылатын нарықтық емес талаптармен мәмілелердің тізбесін бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="70"/>
+        <w:t>1-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Жасалуы банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын төлемге қабілетсіз банктердің, Қазақстан Республикасының бейрезидент-банкінің филиалдарының санатына жатқызу туралы шешім қабылдау үшін негіз болып табылатын нарықтық емес талаптармен мәмілелердің тізбесін бекіту туралы";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+      бірінші бөлігінің бірінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z163" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Нәтижесінде банк, Қазақстан Республикасының бейрезидент-банкінің филиалы (бұдан әрі – банк) залал шегетін және банктің қаржылық жағдайының одан әрі нашарлауына алып келетін, жасалуы бұдан бұрын оның депозиторлары мен кредиторларының мүдделеріне қатер төндіретін және (немесе) қаржы жүйесінің тұрақтылығына қатер төндіретін қаржылық жағдайы орнықсыз банктер санатына жатқызылған банкті төлемге қабілетсіз банктер санатына жатқызу туралы шешім қабылдау үшін негіз болып табылатын мынадай нарықтық емес талаптармен мәмілелердің тізбесі бекітілсін:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z164" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z165" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақтың 1) және 2) тармақшаларының талаптары мәміле мөлшері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының бейрезидент банкінің филиалын қоспағанда, банк үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталының мөлшерін қоса алғанда 100 000 000 000 (бір жүз миллиард) теңгеге дейін болатын банктер үшін – банктің меншікті капиталының (банктің мәміле жасау туралы шешім қабылдаған күніндегі) 2 (екі) және одан көп пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталының мөлшері 100 000 000 000 (бір жүз миллиард) теңгеден асатын банктер үшін – банктің меншікті капиталының (банктің мәміле жасау туралы шешім қабылдаған күніндегі) 1 (бір) және одан көп пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының бейрезидент-банкінің филиалы үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резерв ретінде қабылданатын активтерінің мөлшерін қоса алғанда 100 000 000 000 (бір жүз миллиард) теңгеге дейін болатын Қазақстан Республикасы бейрезидент-банкінің филиалы үшін – Қазақстан Республикасы бейрезидент-банкі филиалының резерв ретінде қабылданатын активтерінің (мәміле жасау туралы шешім қабылдау күніндегі) 2 (екі) және одан көп пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резерв ретінде қабылданатын активтерінің мөлшері 100 000 000 000 (бір жүз миллиард) теңгеден асатын Қазақстан Республикасы бейрезидент-банкінің филиалы үшін – Қазақстан Республикасы бейрезидент-банкі филиалының резерв ретінде қабылданатын активтерінің (мәміле жасау туралы шешім қабылдау күніндегі) 1 (бір) және одан көп пайызы болатын жағдайларға қолданылады.".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...231 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. "Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 21 қыркүйектегі № 89 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21251 болып тіркелген, 2020 жылғы 9 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z177" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="75"/>
-[...15 lines deleted...]
-      20. "Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 21 қыркүйектегі № 89 </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын талаптар (бұдан әрі – Талаптар) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және меншік нысанына қарамастан Қазақстан Республикасының қаржы ұйымдарының және Қазақстан Республикасы бейрезидент-банктері филиалдарының, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасы бейрезидент-сақтандыру брокерлері филиалдарының (бұдан әрі – ұйымдар) ақпараттық қауіпсіздігін қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің (бұдан әрі – жұмыскерлер) құзыретіне қойылатын талаптарды белгілейді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z180" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. "Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 21 қыркүйектегі № 90 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21251 болып тіркелген, 2020 жылғы 9 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
-[...19 lines deleted...]
-      көрсетілген қаулымен бекітілген Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын </w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21274 болып тіркелген, 2020 жылғы 28 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z181" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6006,266 +5484,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="77"/>
-[...15 lines deleted...]
-      "1. Осы Ақпараттық қауіпсіздікті қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің құзыретіне қойылатын талаптар (бұдан әрі – Талаптар) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының </w:t>
+    <w:bookmarkStart w:name="z183" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын талаптар (бұдан әрі – Талаптар) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленген және меншік нысанына қарамастан Қазақстан Республикасының қаржы ұйымдарының және Қазақстан Республикасы бейрезидент-банктері филиалдарының, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасы бейрезидент-сақтандыру брокерлері филиалдарының (бұдан әрі – ұйымдар) ақпараттық қауіпсіздігін қамтамасыз етуге жауапты адамдардың біліктілігін арттыру жөніндегі талаптарды қоса алғанда, ақпараттық қауіпсіздік бөлімшелерінің басшылары мен жұмыскерлерінің (бұдан әрі – жұмыскерлер) құзыретіне қойылатын талаптарды белгілейді.".</w:t>
-[...174 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> тармақшасына сәйкес әзірленді және екінші деңгейдегі банктер және Қазақстан Республикасы бейрезидент-банктерінің филиалдары (бұдан әрі – банк) мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың (бұдан әрі – ұйым) ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қою қызметтеріне, ақпараттық қауіпсіздіктің оқыс оқиғаларына ішкі тергеп-тексерулер жүргізуге қойылатын талаптарды белгілейді".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6804,68 +6106,68 @@
               </w:rPr>
               <w:t>ұйымның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні 20__ жылғы "____"__________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="81"/>
+    <w:bookmarkStart w:name="z186" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Депозиттерге міндетті кепілдік беру жүйесіне кіруге қосылу шартына екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент- банкі филиалының қосылуы туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Екінші деңгейдегі банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7994,68 +7296,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="82"/>
+    <w:bookmarkStart w:name="z189" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкер тұлғаның өзі туралы және борышкер тұлғаның өтініші бойынша банк, Қазақстан Республикасы бейрезидент-банкінің филиалы шығарған кепілдіктер немесе кепілгерліктер туралы мәліметтерді банктің кредиттік бюроға беруіне келісімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20 __ жылғы "___" _____________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8781,55 +8083,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>