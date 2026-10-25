--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e90a91" w14:textId="4e90a91">
+    <w:p w14:paraId="e2b3fa6" w14:textId="e2b3fa6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,113 +94,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасы бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымы филиалының пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалар мен лимиттердің нормативтік мәндерін және оларды есептеу әдістемелерін, оның ішінде Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасы бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымы филиалының резерв ретінде қабылданатын активтерін қалыптастыру тәртібін және олардың ең төмен мөлшерін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 17 ақпандағы № 32 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 19 ақпанда № 22231 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 17 ақпандағы № 32 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 19 ақпанда № 22231 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының Заңы 46-бабының </w:t>
+      "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-тармағына</w:t>
+        <w:t>46-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" 2010 жылғы 19 наурыздағы Қазақстан Республикасының Заңы 16-бабының </w:t>
+        <w:t xml:space="preserve"> 12-тармағына және "Мемлекеттік статистика туралы" 2010 жылғы 19 наурыздағы Қазақстан Республикасының Заңы 16-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -449,140 +511,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы нарығын реттеу және </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">дамыту Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -872,1155 +950,1149 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасы бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымы филиалының пруденциалдық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1873"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5845"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4582" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пруденциалдық нормативтердің, өзге де нормалардың және (немесе) лимиттердің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативтік мән</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4582" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Резерв ретінде қабылданатын активтердің ең төмен мөлшері:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5845" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4582" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "жалпы сақтандыру" саласы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 500 000 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4582" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "өмірді сақтандыру" саласы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 500 000 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4582" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "жалпы сақтандыру" саласы бойынша және қайта сақтандыру бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 100 000 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4582" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "өмірді сақтандыру" саласы бойынша және қайта сақтандыру бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 100 000 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4582" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "жалпы сақтандыру" саласы бойынша және "ипотекалық сақтандыру" сыныбы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 100 000 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4582" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қайта сақтандыруды қызметінің ерекше түрі ретінде жүзеге асыратын қайта сақтандыру бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 500 000 АЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4582" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлем қабілеттілігі маржасының жеткіліктілік нормативінің ең төмен мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4582" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтімділігі жоғары активтердің жеткіліктілік нормативінің ең төмен мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2924,70 +2996,152 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Morningstar (Морнинстар) рейтингтік агенттігінің рейтингтік бағалары Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange traded commodities (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс) пайларын бағалау мақсатында ғана пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Төлем қабілеттілігі маржасының жеткіліктілік нормативін есептеу барысында Әдістемелерге 2-қосымшаға сәйкес ұзақ мерзімді рейтингтердің салыстырмалы кестесіне сәйкес ұзақ мерзімді кредиттік рейтингтер, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының (міндеттемелерді Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына берген жағдайда) қаржылық орнықтылығының рейтингтері немесе оларға сәйкес келетін рейтингтер пайдаланылады.</w:t>
+        <w:t xml:space="preserve">
+      Төлем қабілеттілігі маржасының жеткіліктілік нормативін есептеу барысында Әдістемелерге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұзақ мерзімді рейтингтердің салыстырмалы кестесіне сәйкес ұзақ мерзімді кредиттік рейтингтер, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының (міндеттемелерді Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалына берген жағдайда) қаржылық орнықтылығының рейтингтері немесе оларға сәйкес келетін рейтингтер пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының азаматтық заңнамасына сәйкес қаржы құралдары немесе қаржы активтері болып табылмайтын және кімнен болмасын талап ету құқығы жоқ криптография және (немесе) компьютерлік есептеу құралдарын қолдана отырып орталықтандырылмаған ақпараттық жүйеде құрылатын және есепке алынатын шамалармен байланысты тәуекелдерді сақтандыру жүзеге асырылмайды.</w:t>
+      Қазақстан Республикасының азаматтық заңнамасына сәйкес қаржы құралдары немесе қаржы активтері болып табылмайтын және кімнен болмасын талап ету құқығы жоқ криптография және (немесе) компьютерлік есептеу құралдарын қолдана отырып орталықтандырылмаған цифрлық жүйеде құрылатын және есепке алынатын шамалармен байланысты тәуекелдерді сақтандыру жүзеге асырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Жалпы сақтандыру" саласы бойынша сақтандыру (қайта сақтандыру) қызметін жүзеге асыратын Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы және қызметінің ерекше түрі ретінде қайта сақтандыруды жүзеге асыратын Қазақстан Республикасы бейрезидент-қайта сақтандыру ұйымының филиалы үшін төлем қабілеттілігі маржасының ең төмен мөлшері Әдістемелердің 9 және 10-тармақтарында көрсетілген әдістерді пайдалана отырып есептелген шамалардың бірінің ең жоғары мәніне тең шаманы білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
@@ -3122,50 +3276,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) түзету коэффициенті өткен 3 (үш) қаржы жылында есептелген жиынтық сақтандыру төлемдерінің сомасының (сақтандыру төлемдеріндегі қайта сақтандырушының үлесін шегергенде) өткен 3 (үш) қаржы жылында есептелген жиынтық сақтандыру төлемдерінің сомасына қатынасы ретінде есептеледі. Егер түзету коэффициентін есептеу нәтижесінде алынған шама 0,5 (нөл бүтін оннан бестен) кем болса, онда есептеу үшін 0,5 (нөл бүтін оннан бес) алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы өткен 3 (үш) қаржы жылында сақтандыру төлемдерін жүзеге асырмаса, төлем қабілеттілігі маржасының ең төмен мөлшерін есептеу кезінде түзету коэффициенті қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тілінде өзгерімейді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Төлемдер әдісін" қолданумен төлем қабілеттілігі маржасының ең аз мөлшерін есептеу тәртібі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3388,50 +3604,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Алынған нәтижелер қосылады және Әдістемелердің 9-тармағының 5) тармақшасына сәйкес есептелген түзету коэффициентіне түзетіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы осы тармақтың 1) тармақшасында көрсетілген мерзім ішінде сақтандыру төлемдерін жүзеге асырмаса, онда төлем қабілеттілігі маржасының ең аз мөлшерін есептеу "төлемдер әдісі" пайдаланылмай жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тілінде өзгерімейді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Төлем қабілеттілігі маржасының ең аз мөлшері мынадай сомаларға ұлғаяды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4633,407 +4911,453 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төлем қабілеттілігі маржасының ең төмен мөлшерінің ұлғаю кестесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="824"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2894"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайта сақтандыру ұйымының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықаралық немесе ұлттық шкала бойынша қайта сақтандырушының рейтингтік бағасы (төлем қабілеттілігі маржасының жеткіліктілік нормативі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданыстағы қайта сақтандыру шарттары бойынша қайта сақтандыруға берілген (берілетін) міндеттемелер көлемі, барлығы (мың теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданыстағы қайта сақтандыру шарттары бойынша қайта сақтандыруға берілген (берілетін) міндеттемелер көлемінің пайызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлем қабілеттілігі маржасының ең төменгі мөлшерінің ұлғаю сомасы (мың теңгемен) (3-баған х 4-баған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5061,2398 +5385,2104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Еуразиялық экономикалық одақ туралы шартты ратификациялау туралы" 2014 жылғы 14 қазандағы Қазақстан Республикасының Заңымен ратифицикацияланған Еуразиялық экономикалық одақ туралы шартқа (бұдан әрі – ЕАЭО туралы шарт) қатысушы елдердің қайта сақтандырушыларын қоспағанда, Қазақстан Республикасының бейрезидент қайта сақтандырушыларымен жасалған қайта сақтандыру шарттары</w:t>
+"Еуразиялық экономикалық одақ туралы шартты ратификациялау туралы" 2014 жылғы 14 қазандағы Қазақстан Республикасының Заңымен ратифицикацияланған Еуразиялық экономикалық одақ туралы шартқа (бұдан әрі - ЕАЭО туралы шарт) қатысушы елдердің қайта сақтандырушыларын қоспағанда, Қазақстан Республикасының бейрезидент қайта сақтандырушыларымен жасалған қайта сақтандыру шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "АА-" немесе жоғары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "А+" - "А-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ВВВ+" - "ВВВ-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ВВ+" - "ВВ-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В+" - "В-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В-"-дан төмен немесе жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7460,3169 +7490,2777 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының резиденттері - қайта сақтандырушылармен, Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдарымен жасалған қайта сақтандыру шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В" - дан төмен емес немесе "kzBB"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В-", "kzBB-", "kzB+"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt; 1,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,05%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt; 1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt; 1,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt; 1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt;= 1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &lt; 1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10630,1601 +10268,4868 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЕАЭО туралы шартқа қатысушы елдердің қайта сақтандырушыларымен жасалған қайта сақтандыру шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ВВВ+" - "ВВВ-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ВВ+" - "ВВ-" аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В+" - "В-"аралығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В-" дан төмен немесе жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиынтығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t xml:space="preserve">ұйымы филиалының, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-исламдық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сақтандыру (қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымы филиалының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пруденциялық нормативтерінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және сақталуға міндетті өзге де </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нормалар мен лимиттерді </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептеу әдістемелеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ұзақ мерзімді рейтингтердің салыстырмалы кестесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Moody's Investors Service (Мудис Инвесторс Сервис)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fitch (Фич)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A.M. Best (Эй. Эм. Бэст)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ААА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ааа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ААА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ааа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АА+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Aa1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АА+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аа+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аа2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АА-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аа3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АА-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аа-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВВВ+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Baa1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВВВ+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ввв+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВВВ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ваа2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВВВ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ввв</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВВВ-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ваа3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВВВ-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ввв-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВВ+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ba1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВВ+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вв+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВВ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ва2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+BB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вв</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВВ-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ва3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВВ-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вв-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+B+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+B1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+B+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+B2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+B-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+B-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12263,3392 +15168,6241 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бейрезидент-сақтандыру </w:t>
+              <w:t xml:space="preserve">бейрезидент- сақтандыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымы филиалының, </w:t>
+              <w:t>ұйымы филиалының,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">бейрезидент-исламдық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сақтандыру (қайта сақтандыру) </w:t>
+              <w:t>сақтандыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымы филиалының </w:t>
+              <w:t xml:space="preserve">(қайта сақтандыру) ұйымы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">пруденциялық нормативтерінің </w:t>
+              <w:t xml:space="preserve">филиалының пруденциялық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және сақталуға міндетті өзге де </w:t>
+              <w:t>нормативтерінің және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">сақталуға міндетті өзге де </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">нормалар мен лимиттерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу әдістемелеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ұзақ мерзімді рейтингтердің салыстырмалы кестесі</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының өтімділігі жоғары активтерінің кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="525"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2424"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3419" w:type="dxa"/>
-[...137 lines deleted...]
-A.M. Best (Эй. Эм. Бэст)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескерілетін көлем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3419" w:type="dxa"/>
-[...137 lines deleted...]
-ааа</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақша - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-аа</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қайта сақтандыру активтерін шегергенде Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы активтерінің сомасынан 1 (бір) пайыздан аспайтын сомада кассадағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-аа-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының екінші деңгейдегі банктеріндегі және орталық депозитарийдегі бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның шоттарындағы Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының ақшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-а+</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мынадай талаптардың біріне сәйкес келетін Қазақстан Республикасының екінші деңгейдегі банктеріндегі ағымдағы шоттардағы ақша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- бұл банктер акциялары қор биржасының ресми тізімінің "Негізгі" алаңының "акциялар" секторы "премиум" санатына енгізілген не қор биржасы индексінің өкілдік тізімінде тұрған эмитенттер болып табылатын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Standard &amp; Poor's агенттігінің (Стандарт энд Пурс) халықаралық шкаласы бойынша "В"-дан төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандарт энд Пурс) ұлттық шкаласы бойынша "kzBB+"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Қазақстан Республикасының бейрезидент-бас банктері Standard &amp; Poor's агенттігінің (Стандарт энд Пурс) халықаралық шкаласы бойынша "А-"-тен төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент-еншілес банктері болып табылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-а</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің халықаралық шкаласы бойынша "В-" ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі, немесе Standard &amp; Poor's агенттігінің (Стандарт энд Пурс) ұлттық шкаласы бойынша "kzBB"-дан "kzBB-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының екінші деңгейдегі банктеріндегі ағымдағы шоттардағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-а-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының бейрезидент-бас банктері Standard &amp; Poor's агенттігінің (Стандарт энд Пурс) халықаралық шкаласы бойынша "ВВВ"-тен төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының ағымдағы шоттардағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-ввв+</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының екінші деңгейдегі банктеріндегі инвестициялық портфельді басқару қызметін жүзеге асыратын ұйымның шоттарындағы сақтандыру (қайта сақтандыру) ұйымының ақшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-ввв</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының екінші деңгейдегі банктеріндегі ағымдағы шотта орналастырылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының резерв ретінде қабылданатын активтер ең төмен мөлшері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салымдар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-вв+</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұл банктер акциялары қор биржасының ресми тізімінің "Негізгі" алаңының "акциялар" секторы "премиум" санатына енгізілген не қор биржасы индексінің өкілдік тізімінде тұрған эмитенттер болып табылады деген талаппен Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-вв</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мынадай талаптардың біріне сәйкес келетін Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің (Стандарт энд Пурс) "В"-дан төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандарт энд Пурс) ұлттық шкаласы бойынша "kzBB+"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының бейрезидент-бас банктері Standard &amp; Poor's агенттігінің (Стандарт энд Пурс) халықаралық шкаласы бойынша "А-"-тен төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент-еншілес банктері болып табылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-вв-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің (Стандарт энд Пурс) халықаралық шкаласы бойынша "В-" ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі, немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzBB"-дан "kzBB-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-в+</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+тізбесі Қазақстан Республикасының нормативтік құқықтық актілер тізілімінде № 14797 болып тіркелген, "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының пруденциалдық нормативтерінің нормативтік мәндері мен есеп айырысу әдістемелерін және сақталуға міндетті өзге де нормалар мен лимиттерді, сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының еншілес ұйымдары немесе сақтандыру холдингтері сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталға қатысу үлестеріне) қойылатын талаптарды, сақтандыру холдингтері сатып алатын халықаралық қаржы ұйымдары облигацияларының тізбесін, сақтандыру холдингтері сатып алатын облигациялар үшін, және рейтингтік агенттіктердің тізбесін, сондай-ақ сақтандыру (қайта сақтандыру) ұйымдары сатып алатын қаржы құралдарының (акциялар мен жарғылық капиталға қатысу үлестерін қоспағанда) тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 304 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> айқындалған, Standard &amp; Poor's агенттігінің (Стандарт энд Пурс) "АА-"-тен төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы (бұдан әрі – халықаралық қаржы ұйымдары) салымдар, Еуразиялық Даму Банкіндегі Қазақстан Республикасының ұлттық валютасындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-в</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банктердегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="525" w:type="dxa"/>
-[...173 lines deleted...]
-в-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының бейрезидент-бас банктері Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы бейрезидент-банкінің филиалындағы салымдарД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борыштық бағалы қағаздар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басқа мемлекеттердің заңнамасына сәйкес айналысқа шығарылғандарды қоса алғанда, Қазақстан Республикасының Қаржы министрлігі мен Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының жергілікті атқарушы органдары шығарған, Қазақстан Республикасының аумағында қызметін жүзеге асыратын қор биржасының ресми тізіміне енгізілген борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі, кәсіпкерлік қызметке байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын заңды тұлға шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес "Қазақстанның Даму Банкі", "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі", "Проблемалық кредиттер қоры" акционерлік қоғамдары шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, қор биржасының ресми тізімінің "Негізгі" алаңының "борыштық бағалы қағаздар" секторына енгізілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес бағалы қағаздары немесе қор биржасының "Негізгі" алаңының "борыштық бағалы қағаздар" секторына енгізу үшін қор биржасының талаптарын қанағаттандыратын "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасында жария сауда-саттыққа жіберілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, қор биржасының ресми тізімінің "Балама" алаңының "борыштық бағалы қағаздар" секторына енгізілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары немесе қор биржасының "Балама" алаңының "борыштық бағалы қағаздар" секторына енгізу үшін қор биржасының талаптарын қанағаттандыратын "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасында жария сауда-саттыққа жіберілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентте) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар немесе Standard &amp; Poor's агенттігінің ұлттық шкаласы бойынша "kzA-"-тен төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентте) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "B+"-тен "B-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBBB+"-тен "kzBB-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес халықаралық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған мемлекеттік емес борыштық бағалы қағаздар, сондай-ақ Еуразиялық Даму Банкі шығарған және Қазақстан Республикасының ұлттық валютасында номинирленген борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ+"-тен "ВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар (эмитентте) шетелдік эмитенттердің мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ+"-тен "ВВ-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттердің (эмитентте) мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттердің (эмитентте) мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акциялар және депозитарлық қолхаттар, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+тізбесі "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының пруденциялық нормативтерінің және сақталуға міндетті өзге де нормалар мен лимиттердің нормативтік мәндерін және оларды есептеу әдістемелерін, сақтандыру (қайта сақтандыру) ұйымдары, сақтандыру (қайта сақтандыру) ұйымдарының немесе сақтандыру холдингтерінің еншілес ұйымдары сатып алатын заңды тұлғалардың акцияларына (жарғылық капиталдағы қатысу үлестеріне) қойылатын талаптарды, сақтандыру холдингтері сатып алатын халықаралық қаржы ұйымдары облигацияларының тізбесін, сақтандыру холдингтері сатып алатын облигациялар үшін талап етілетін ең төмен рейтингті және рейтингтік агенттіктердің тізбесін, сондай-ақ сақтандыру (қайта сақтандыру) ұйымдары сатып алатын қаржы құралдарының (акциялар мен жарғылық капиталына қатысу үлестерін қоспағанда) тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 304 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген, Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесінде № 14794 болып тіркелген (бұдан әрі – негізгі қор индекстері) негізгі қор индекстерінің құрамына кіретін Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қор биржасының ресми тізіміне "Негізгі" алаңының "акциялар" секторы "премиум" санатының талаптарына сәйкес келетін, қор биржасының ресми тізіміне енгізілген заңды тұлғалардың акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қор биржасының ресми тізімінің "Негізгі" алаңы "акциялар" секторының "стандарт" санатына енгізілген Қазақстан Республикасының резидент заңды тұлғаларының акциялары немесе осы Қосымшаның 5.4-жолында көрсетілген акциялар және базалық активтері осы акциялар болып табылатын депозитарлық қолхаттарды санамағанда, "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген, жария сауда-саттыққа жіберілген Қазақстан Республикасының резидент заңды тұлғаларының акциялары және базалық активтері осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қор биржасының ресми тізімінің "Балама" алаңының "акциялар" секторына енгізілген Қазақстан Республикасы заңды тұлғаларының акциялары немесе "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының "Аймақтық акциялар нарығының сегменті" ресми тізімінің кіші бөліміне енгізілген Қазақстан Республикасының заңды тұлғаларының акциялары жария сауда-саттыққа жіберілген және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ+"-тен "ВВ-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге бағалы қағаздар, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қор биржасының ресми тізіміне енгізілген инвестициялық қорлардың бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын немесе олардың пайлар бойынша баға белгілеулері негізгі қор индексіне байланысты болатын Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Morningstar (Морнинстар) рейтингтік агенттігінің "3 жұлдыздан" төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange Traded Commodities (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzAAA"-дан төмен емес рейтингті немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар, Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған Қазақстан Республикасы заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "BB+"-тен "ВВ-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzAA+"-тан "kzA-"-ке дейін рейтингті немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар, Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған Қазақстан Республикасы заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "B+"-тен "В-"-ке дейін рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBBB+"-тен "kzВВ-"-ке дейін рейтингті немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар, Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған Қазақстан Республикасы заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бас ұйымдарының Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "BВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингтік бағасы бар, Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған Қазақстан Республикасы заңды тұлғаларының исламдық қаржыландыру құралдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзге активтер - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тазартылған бағалы металдар және металл депозиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағалы қағаздар эмитенттеріне бағалы қағаздар шығарылымы проспектісінде қарастырылған бағалы қағаздардың айналыс мерзімінің аяқталуына байланысты туындайтын бағалы қағаздардың номиналды құнын төлеуге қойылатын талаптар (бағалы қағаздар шығарылымы проспектісінің шарттары бойынша мерзімі өтпеген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15687,6344 +21441,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
-[...6292 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Қаулыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -22154,50 +21614,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> үшінші бөлігіне сәйкес резерв ретінде қабылданатын активтерді қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жаңадан құрылып отырған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымы филиалының резерв ретінде қабылданатын активтері теңгемен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тілінде өзгерімейді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жаңадан құрылып отырған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-исламдық сақтандыру (қайта сақтандыру) ұйымы филиалының резерв ретінде қабылданатын активтері Standard &amp; Poor's (Стандард энд Пурс) рейтингтік агенттiгiнiң халықаралық шкаласы бойынша "ВВ+" төмен емес ең төмен ұзақ мерзімді кредиттік рейтингі немесе Moody's Investors Service (Мудис Инвесторс Сервис) және Fitch (Фич) рейтингтік агенттiктерінiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының екінші деңгейдегі банкіндегі ағымдағы шотқа орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -22223,55 +21745,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>