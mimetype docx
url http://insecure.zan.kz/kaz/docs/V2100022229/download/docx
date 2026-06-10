--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0dd468a" w14:textId="0dd468a">
+    <w:p w14:paraId="c87ef04" w14:textId="c87ef04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2485,118 +2485,172 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 </w:t>
+      4. "Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің, сондай-ақ олардың мәнiнiң сақталуын сипаттайтын көрсеткiштердiң түрлерін белгілеу, Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15886 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 25 қазанда жарияланған ) мынадай өзгеріс енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17008 болып тіркелген, 2018 жылғы 12 маусымда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс пен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Ашық валюталық позицияны есептеу қағидалары мен оның </w:t>
-[...9 lines deleted...]
-        <w:t>лимиттерiнде</w:t>
+      көрсетілген қаулымен бекітілген Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2609,1003 +2663,667 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-1-тармақ</w:t>
+        <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
-[...15 lines deleted...]
-      "2-1. Банктер форвардтық келісімшарттарды банктің валюталық тәуекелін басқару мақсатында жасаған кезде және форвардтық келісімшарт бойынша контрагент мынадай талаптардың біріне сәйкес келген кезде олармен операциялар жасайды:</w:t>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Инвестициялық портфельді басқарушының меншікті капиталының жеткіліктілігі коэффициенті мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өз қызметін уәкілетті орган берген лицензияға сәйкес жүзеге асыратын Қазақстан Республикасының резиденті-қаржы ұйымы болып табылатын болса;</w:t>
-[...164 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+      К = (ӨА - М) / МКТМ, мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӨА - инвестициялық портфельді басқарушының есептеу күнгі жағдай бойынша қолдағы бар, Қағидалардың 11-тармағына сәйкес өтімді деп танылатын өтімді активтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М - есептеу күнгі жағдай бойынша қолдағы бар міндеттемелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МКТМ - инвестициялық портфельді басқарушының меншікті капиталының меншікті капиталдың жеткіліктілігінің есебіне қабылданатын, Қағидалардың 8-тармағына сәйкес есептелген ең төмен мөлшері. Бірыңғай жинақтаушы зейнетақы қорымен жасалған шартқа сәйкес зейнетақы активтерін сенімгерлік басқаруды жүзеге асыратын инвестициялық портфельді басқарушы үшін МКТМ Қағидалардың 8-1-тармағына сәйкес, басқаруға қабылданған өзге активтердің мөлшеріне қарамастан есептеледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 8-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8-1. Егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сенімгерлік басқаруға қабылданған зейнетақы активтерінің ағымдағы құны мынадай болған кезде меншікті капитал 3 000 000 000 (үш миллиард) және одан да көп, бірақ 5 000 000 000 (бес миллиард) теңгеден аз болса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталдың 10 еселенген мөлшерінен аз болса, онда МКТМ 1 029 000 (бір миллион жиырма тоғыз мың) АЕК-ге тең болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталдың 10 еселенген мөлшерінен көп болса, онда МКТМ 1 029 000 (бір миллион жиырма тоғыз мың) АЕК-ге + (БҚЗА – 10 * МК) * 0,10 тең болады, мұндағы БҚЗА сенімгерлік басқаруға қабылданған зейнетақы активтері, МК есептеу күнгі жағдай бойынша меншікті капиталдың мөлшері болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сенімгерлік басқаруға қабылданған зейнетақы активтерінің ағымдағы құны мынадай болған кезде меншікті капитал 5 000 000 000 (бес миллиард) теңге болса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200 000 000 000 (екі жүз миллиард) теңгеден аз болса, онда МКТМ 1 800 000 (бір миллион сегіз жүз мың) АЕК-ге тең болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200 000 000 000 (екі жүз миллиард) теңгеден көп болса, онда МКТМ 1 800 000 (бір миллион сегіз жүз мың) АЕК-ге+ (БҚЗА - 200 000 000 000 (екі жүз миллиард) теңге) * 0,05 тең болады, мұндағы БҚЗА сенімгерлік басқаруға қабылданған зейнетақы активтері болып табылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің, сондай-ақ олардың мәнiнiң сақталуын сипаттайтын көрсеткiштердiң түрлерін белгілеу, Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 79 </w:t>
+      5. "Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің, сондай-ақ олардың мәнiнiң сақталуын сипаттайтын көрсеткiштердiң түрлерін белгілеу, Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 80 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17008 болып тіркелген, 2018 жылғы 12 маусымда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс пен толықтыру енгізілсін:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17005 болып тіркелген, 2018 жылғы 13 маусымда Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу </w:t>
+      көрсетілген қаулымен бекітілген Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ</w:t>
+        <w:t>21-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
-[...127 lines deleted...]
-      "8-1. Егер:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "21. ИПБ1 немесе ИПБ2 меншікті капиталдың жеткіліктілігі коэффициенті мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сенімгерлік басқаруға қабылданған зейнетақы активтерінің ағымдағы құны мынадай болған кезде меншікті капитал 3 000 000 000 (үш миллиард) және одан да көп, бірақ 5 000 000 000 (бес миллиард) теңгеден аз болса:</w:t>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+      К = (ӨА - М) /МКТМ, мұндағы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. "Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің, сондай-ақ олардың мәнiнiң сақталуын сипаттайтын көрсеткiштердiң түрлерін белгілеу, Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 80 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+      ӨА - Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтімді болып танылатын, есептеу күнгі жағдай бойынша қолда бар ИПБ1 немесе ИПБ2-нің өтімді активтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М - есептеу күніндегі қолда бар баланс бойынша міндеттемелер;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+      МКТМ - меншікті капиталдың жеткіліктілігінің есебіне қабылданатын, Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептелген ИПБ1 немесе ИПБ2-нің меншікті капиталының ең төменгі мөлшері. Бірыңғай жинақтаушы зейнетақы қорымен жасалған шартқа сәйкес зейнетақы активтерін сенімгерлік басқаруды жүзеге асыратын ИПБ1 немесе ИПБ2 үшін МКТМ Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) және 4) тармақшаларына сәйкес, басқаруға қабылданған өзге активтердің мөлшеріне қарамастан есептеледі.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21-тармақ</w:t>
+        <w:t>23-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
-[...207 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ИПБ1 басқаруға қабылдаған активтердің құны 40 000 000 000 (қырық миллиард) теңгеден аз болса, онда МКТМ 107 000 (бір жүз жеті мың) АЕК-ге тең болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3990,55 +3708,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4364,31 +4082,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>