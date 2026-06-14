--- v0 (2025-10-12)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0465c5c" w14:textId="0465c5c">
+    <w:p w14:paraId="315cc4a" w14:textId="315cc4a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржылық қызметтерді тұтынушылардың құқықтарын қорғау мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 29 қаңтардағы № 6 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 4 ақпанда № 22155 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 29 қаңтардағы № 6 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 4 ақпанда № 22155 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының заңының 31-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -408,140 +408,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы нарығын реттеу және </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">дамыту Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -728,1754 +744,1964 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер енгізілетін Қазақстан Республикасының қаржылық қызметтерді тұтынушылардың құқықтарын қорғау мәселелері бойынша нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Қарыздар мен салымдар бойынша шынайы, жылдық, тиімді, салыстырмалы есептеудегі сыйақы мөлшерлемелерін (нақты құнын) есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 137 </w:t>
+      2. "Банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржы ұйымдары жеке тұлғаларға беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелерін, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша базаларды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7663 болып тіркелген, 2012 жылғы 16 тамызда "Егемен Қазақстан" газетінде № 271-273 (27090-27092) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13305 болып тіркелген, 2016 жылғы 29 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржы ұйымдары жеке тұлғаларға беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелерінде, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>базаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Әдістемелер):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...96 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақ</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Осы Жеке тұлғаларға банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржылық қызметті жүзеге асыратын ұйымдар беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелері, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша базалар (бұдан әрі - Әдістемелер) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 31 тамыздағы және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Микроқаржылық қызмет туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2012 жылғы 26 қарашадағы Қазақстан Республикасының заңдарына сәйкес әзірленді және жеке тұлғаларға банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржылық қызметті жүзеге асыратын ұйымдар беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелерін, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша базаларды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әдістемелердің талаптары Қазақстан Республикасының бейрезидент-банкінің филиалдарына қолданылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржы ұйымдары жеке тұлғаларға беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелерін, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша базаларды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 8 </w:t>
+      3. "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13305 болып тіркелген, 2016 жылғы 29 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген, 2017 жылғы 7 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржы ұйымдары жеке тұлғаларға беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелерінде, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      көрсетілген қаулымен бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі − Қағидалар):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
+      "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңы (бұдан әрі – Банктер туралы заң) 31-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес банктік қызметтерді көрсету жүйесін жетілдіру және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау тәртібін айқындау мақсатында әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың талаптары Қазақстан Республикасының бейрезидент-банкінің филиалдарына қолданылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Банктік қарыз шартын жасасу тәртібін, оның ішінде банктік қарыз шартының мазмұнына, ресімделуіне, міндетті талаптарына қойылатын талаптарды, қарызды өтеу графигінің нысандарын және қарыз алушыға - жеке тұлғаға арналған жадынамаларды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 23 желтоқсандағы № 248 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген, 2017 жылғы 7 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19774 болып тіркелген, 2019 жылғы 30 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+      көрсетілген қаулымен бекітілген Банктік қарыз шартын жасасу тәртібінде, оның ішінде банктік қарыз шартының мазмұнына, ресімделуіне, міндетті талаптарына қойылатын талаптарды, қарызды өтеу графигінің нысандарын және қарыз алушыға - жеке тұлғаға арналған </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жадынамаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Тәртіптің мақсаттары үшін мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының Заңы (бұдан әрі – Банктер туралы заң) 31-бабының </w:t>
-[...120 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+      1) банк – екінші деңгейдегі банк, оның ішінде Банктер туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52-5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 3) тармақшасында көзделген банк операциясын жүргізген кезде ислам банкі, "Қазақстанның Даму Банкі" акционерлік қоғамы, Қазақстан Республикасы бейрезидент-банкінің филиалы, Қазақстан Республикасы бейрезидент ислам банкінің филиалы, банктік қарыз операцияларын жүзеге асыруға лицензиясы бар банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік желі – банктің қарыз алушыға банктік қарыз алу уақытын өзі белгілеуге мүмкіндік беретін талаптармен, бірақ кредиттеудің мұндай нысаны үшін банктің ішкі кредиттік саясаты туралы қағидаларда және кредиттік желіні беру (ашу) туралы келісімде айқындалған сома және уақыт шегінде қарыз алушыны кредиттеу міндеттемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредиттік желі беру (ашу) туралы келісім – қарыз алушының өзіне немесе төлем карточкасын пайдалану жолымен кредиттік желі беру (ашу) туралы келісімнің ажырамас бөлігі (бөліктері) болып табылатын шартта (шарттарда) немесе өтініште (өтініштерде) қарызды алу сомасы мен уақытын айқындауға мүмкіндік беретін талаптармен жасалған банктік қарыз шарты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыйақы – банкке тиесілі ақшаның жылдық мөлшері есебінен қарыз сомасына не Тәртіпте көзделген жағдайларда белгіленген сомада пайыздық мөлшерде айқындалған берілген банктік қарыз үшін төлем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Банктік қарыз шартына (бұдан әрі – шарт) тараптар қол қояды және шарттардың тиісті түріне арналған Қазақстан Республикасының заңнамасында белгіленген талаптар, тараптардың келісуі бойынша айқындалған талаптар, сондай-ақ мынадай тізбеге сәйкес міндетті талаптар қамтылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шарттың жалпы талаптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарыз алушының құқықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банктің құқықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) банктің міндеттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) банк үшін шектеулер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) міндеттемелерді бұзғаны үшін тараптардың жауапкершілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шарт талаптарына өзгерістер енгізудің тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) банк шарт бойынша құқықты (талап етуді) үшінші тұлғаға беру кезінде Қазақстан Республикасының заңнамасымен шарт шеңберінде кредитордың қарыз алушымен өзара қарым-қатынастарына қатысты қойылатын талаптар мен шектеулер қарыз алушының құқық (талап ету) берілген үшінші тұлғамен құқықтық қатынастарына қолданылатыны көзделетін талап.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>11 тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Шарт банк пен қарыз алушының арасында жазбаша нысанда қажет болған жағдайда басқа тілдердегі аудармасын қоса берумен, қазақ және орыс тілдерінде, ал шетелдік тұлғалармен шарт жасасқан жағдайда – қазақ тілінде және тараптарға қолайлы тілде жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартта банктің ішкі құжаттарына және шарттың қолданылу мерзімі ішінде біржақты түрде өзгертілуі мүмкін және қарыз алушының қарауына қол жетімді емес басқа құжаттарға сілтеме жасауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарттың мәтіні А4 форматты парақтарда, "Тіmеs New Rоmаn" шрифтінің мөлшері он екіден кем емес, әдеттегі әріпаралық, бір жоларалық интервалмен және абзац шегінісін қолдана отырып теріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тәртіптің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2), 3), 4), 5), 6), 7), 8), 9), 10), 11), 12), 13), 14) және 15) тармақшаларында және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасында көрсетілген талаптар шартта титулдық парақтан кейін көрсетілген жүйелілікпен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік желі ұсыну (ашу) туралы келісімді, сондай-ақ оның шеңберінде шартты (шарттарды) жасау немесе қарыз алушының кредиттік желі ұсыну (ашу) туралы келісімнің ажырамас бөлігі (бөліктері) болып табылатын және соның (солардың) негізінде кезекті қарызды беру жүзеге асырылатын өтінішті (өтініштерді) беруі арқылы кредиттік желі ұсыну кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредиттік желі ұсыну (ашу) туралы келісімде кредиттік желінің жалпы сомасы мен жалпы мерзімі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тәртіптің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2), 3), 4), 5), 6), 8), 11) және 15) тармақшаларында көзделген талаптар шартта немесе өтініште титулдық парақтан кейін көрсетілген жүйелілікпен көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тәртіптің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6), 7) және 9) тармақшаларында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2 тармақтары</w:t>
-[...285 lines deleted...]
-      8) банк шарт бойынша құқықты (талап етуді) үшінші тұлғаға беру кезінде Қазақстан Республикасының заңнамасымен шарт шеңберінде кредитордың қарыз алушымен өзара қарым-қатынастарына қатысты қойылатын талаптар мен шектеулер қарыз алушының құқық (талап ету) берілген үшінші тұлғамен құқықтық қатынастарына қолданылатыны көзделетін талап.";</w:t>
+        <w:t>8-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7), 9), 10), 12), 13), 14), 16), 17) және 18) тармақшаларында көзделген талаптар кредиттік желі ұсыну (ашу) туралы келісімде көрсетілген жағдайда, оларды шартта немесе өтініште қосымша көрсету талап етілмейді.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11 тармақ</w:t>
-[...355 lines deleted...]
-        <w:t xml:space="preserve"> 7), 9), 10), 12), 13), 14), 16), 17) және 18) тармақшаларында көзделген талаптар кредиттік желі ұсыну (ашу) туралы келісімде көрсетілген жағдайда, оларды шартта немесе өтініште қосымша көрсету талап етілмейді.";</w:t>
+        <w:t>13 тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Жеке тұлғаға берілген банктік қарыз беруге және оған қызмет көрсетуге байланысты комиссиялар мен өзге де төлемдердің тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 218 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19702 болып тіркелген, 2019 жылғы 11 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Жеке тұлғаға берілген банктік қарыз беруге және оған қызмет көрсетуге байланысты комиссиялар мен өзге де төлемдердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) банктік қарыз шарты бойынша клиенттің міндеттемелерін қамтамасыз ететін және кепіл берушінің пайдалануындағы кепіл шарты бойынша кепіл мәнін сақтандырған жағдайда клиенттің сақтандыру ұйымының пайдасына төлемдерін қоспағанда, егер сақтандыру шарты бойынша сақтандыру жағдайы басталған жағдайда екінші деңгейдегі банк, Қазақстан Республикасы бейрезидент-банкінің филиалы, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым (бұдан әрі – банк) пайда алушы болса, клиенттің сақтандыру ұйымының пайдасына төлемдері;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>