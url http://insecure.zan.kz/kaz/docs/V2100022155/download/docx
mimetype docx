--- v1 (2026-06-14)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="315cc4a" w14:textId="315cc4a">
+    <w:p w14:paraId="d775c65" w14:textId="d775c65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -750,1958 +750,330 @@
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер енгізілетін Қазақстан Республикасының қаржылық қызметтерді тұтынушылардың құқықтарын қорғау мәселелері бойынша нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="z11" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+        <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 44</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...161 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...156 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-      </w:r>
-[...108 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
-[...136 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-      </w:r>
-[...108 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...323 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11 тармақ</w:t>
-[...480 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">5. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...149 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>