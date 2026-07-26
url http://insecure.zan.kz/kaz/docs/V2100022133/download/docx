--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e35c20c" w14:textId="e35c20c">
+    <w:p w14:paraId="a31ad9a" w14:textId="a31ad9a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,93 +86,183 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банк ашуға рұқсат беру қағидалары мен оған рұқсат беруден бас тарту негіздерін, Банк операцияларын, сондай-ақ банктердің жүзеге асыратын өзге де операцияларын және бағалы қағаздар нарығындағы қызметті лицензиялау қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 36 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 25 қаңтардағы № 4 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 28 қаңтарда № 22133 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 25 қаңтардағы № 4 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 28 қаңтарда № 22133 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 3 сәуірдегі № 41 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -899,140 +991,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы нарығын реттеу және </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">дамыту Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -5303,587 +5411,588 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру" мемлекеттік көрсетілетін қызмет стандарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="389"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10404"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10404" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10404" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10404" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порталға өтініш берген күннен бастап 65 (алпыс бес) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10404" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық (толық автоматтандырылған)/ "бір өтініш" қағидаты бойынша көрсетілетін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10404" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5891,570 +6000,602 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсатты қоса бере отырып, банкті, Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру туралы хабарлама не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесінің нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10404" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10404" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін жіберу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10404" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы банк ашуға рұқсат алу үшін өтініш жасаған кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) өтініш берушінің өтініш беруге өкілеттігін растайтын құжатты қоса бере отырып, банк ашуға рұқсат беру туралы, Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат түріндегі өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) құрылтай жиналысының нотариат куәландырған және Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген жиналысы хаттамасының электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) осы Мемлекеттік көрсетілетін қызмет стандартына </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша банктің жарғылық капиталындағы үлесі 10 (он) пайыздан аз құрылтайшы – жеке тұлға туралы мәліметтердің электрондық көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) осы Мемлекеттік көрсетілетін қызмет стандартына </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша банктің жарғылық капиталындағы үлесі 10 (он) пайыздан аз құрылтайшы – заңды тұлға туралы мәліметтердің электрондық көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы Заңының (бұдан әрі – Банктер туралы заң) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-1-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес ұсынылатын құжаттар мен мәліметтер;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6) Банктер туралы заңның </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-1-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6462,1321 +6603,1537 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көзделген өтініш пен бизнес-жоспарды қоспағанда, көрсетілетін қызметті алушының банктің немесе банк холдингінің ірі қатысушысы мәртебесін алу қажеттілігі болған жағдайда, Банктер туралы заңның </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-1-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес ұсынылатын құжаттар мен мәліметтер;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) акцияларды иелену талаптары мен тәртібін растайтын құжаттардың электрондық көшірмелері, сондай-ақ акцияларды иелену үшін пайдаланылатын көздер мен қаражат.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Банктің акцияларын иелену үшін пайдаланылатын көздер Банктер туралы заңның 17-1-бабы 4-тармағының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) тармақшасында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көрсетілген қаражат болып табылады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8) құрылтайшылар құжаттарға қол қоюға өкілеттік берген адам бекіткен, осы Мемлекеттік көрсетілетін қызмет стандартына </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес талаптар ескерілген, жаңадан құрылатын банктің бизнес-жоспарының электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9) Банктер туралы заңның </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> талаптарына сәйкес банктің басшы қызметкерлері лауазымдарына ұсынылатын адамдардың құжаттары;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) "Бағалы қағаздар рыногы туралы" 2003 жылғы 2 шілдедегі Қазақстан Республикасы Заңының 11-бабы 4-тармағының 2) және 5) тармақшаларында көзделген құжаттар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акционерлік қоғам құрылтайшыларының арасында орналастырылған, жарияланған акциялардың төленгенін растайтын құжаттарды көрсетілетін қызметтерді алушы заңды тұлға мемлекеттік тіркелген күннен бастап 3 (үш) жұмыс күнінен кешіктірмей ұсынады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 11) "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" 1995 жылғы 17 сәуірдегі Қазақстан Республикасының Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көзделген құжаттар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) банктің атқарушы органы орналасқан елді мекенде автоматтандырылған банктік ақпараттық жүйеге орталықтандырылған қолжетімділік бар меншікті үй-жайының болуын растайтын мәліметтер мен құжаттар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) тиісті мемлекеттің көрсетілетін қызметті берушісінің осы тұлғаға Қазақстан Республикасының резидент банкінің акцияларын иеленуге рұқсат етілгендігі туралы жазбаша хабарламасының электрондық көшірмесі (Қазақстан Республикасының бейрезидент банктері үшін – банктік қадағалау органының) не тиісті мемлекеттің уәкілетті органының (Қазақстан Республикасының бейрезидент банктері үшін – банктік қадағалау органының) көрсетілген құрылтайшы мемлекетінің заңнамасы бойынша мұндай рұқсаттың талап етілмейтіні (Қазақстан Республикасының бейрезидент құрылтайшылары үшін) туралы өтінішінің электрондық көшірмесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат алу үшін өтініш жасаған кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру туралы, Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің ЭЦҚ-мен куәландырылған электрондық құжат түріндегі өтініш (өтініш берушінің өтініш беруге өкілеттігін растайтын құжатты қоса бере отырып);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті алушының Қазақстан Республикасының аумағында филиал ашу туралы шешімінің электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Қазақстан Республикасының бейрезидент-банкінің филиалы туралы ереже жобасының электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Қазақстан Республикасы бейрезидент-банкінің құрылтай құжаттарының электрондық көшірмелері (салыстырып тексеру үшін тұпнұсқалары ұсынылмаған жағдайда нотариат куәландырған);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) осы Мемлекеттік көрсетілетін қызмет стандартына </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымшға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының бейрезидент-банкі туралы мәліметтердің электрондық көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Қазақстан Республикасының бейрезидент-банкі филиалының ұйымдық құрылымының және көрсетілетін қызметті алушының үлестес тұлғалары туралы мәліметтердің электрондық көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Қазақстан Республикасының бейрезидент-банкінің ашылатын филиалының осы Мемлекеттік көрсетілетін қызмет стандартына 3-қосымшға сәйкес талаптар ескерілген, көрсетілетін қызметті алушының лауазымды тұлғасы не көрсетілетін қызметті алушының құжаттарға қол қоюға уәкілетті тұлғасы бекіткен бизнес-жоспарының электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Қазақстан Республикасының бейрезидент-банкінің ашылатын филиалының басшы қызметкерлері лауазымына ұсынылған тұлғаларды құжаттарының электрондық көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9) өтініш берген күні көрсетілетін қызметті алушыда тізбесі "Болу қажеттілігі қаржы ұйымдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленетін рейтингтік агенттіктердің бірінің ең төмен талап етілетін рейтингінің болуын куәландыратын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) резиденті көрсетілетін қызметті алушы болып табылатын мемлекеттің қаржылық қадағалау органының Қазақстан Республикасының аумағында Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға қарсы келіспеушіліктердің болмауы туралы жазбаша хабарламасының электрондық көшірмесі не резиденті көрсетілетін қызметті алушы болып табылатын мемлекеттің заңнамасы бойынша осындай рұқсаттың талап етілмейтіні туралы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) резиденті көрсетілетін қызметті алушы болып табылатын мемлекеттің қаржылық қадағалау органының көрсетілетін қызметті алушыда банктік қызметті жүзеге асыруға қолданыстағы лицензиясының болуы туралы жазбаша растамасының электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) резиденті көрсетілетін қызметті алушы болып табылатын мемлекеттің қаржылық қадағалау органының көрсетілетін қызметті алушының өтініш беру алдындағы екі жыл ішінде резиденті көрсетілетін қызметті алушы болып табылатын мемлекеттің заңнамасында белгіленген пруденциялық нормативтерді және сақтауға міндетті өзге нормалар мен лимиттерді бұзбағаны туралы жазбаша растамасының электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) көрсетілетін қызметті алушының Қазақстан Республикасының аумағында іс-әрекет жасайтын филиалдың қызметіне байланысты міндеттемелер филиал тарапынан орындамаған және (немесе) тиісті түрде орындалмаған жағдайда оларды көрсетілетін қызметті алушының сөзсіз және шұғыл орындайтыны туралы жазбаша міндеттемесінің электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 14) "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасының Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-2-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көзделген құжаттар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Қазақстан Республикасының бейрезидент-банкінің филиалы орналасқан Қазақстан Республикасының аумағында деректерді өңдеу орталығы (сервері) бар меншікті үй-жайының болуын растайтын мәліметтер мен құжаттардың электрондық көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16) көрсетілетін қызметті алушының резиденті көрсетілетін қызметті алушы болып табылатын мемлекеттің қаржылық қадағалау органы берген қолданыстағы лицензиясының электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10404" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк ашуға рұқсат беру кезінде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) банк атауының Банктер туралы заңның </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-бабы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2, 3, 3-1 және 4-тармақтарының талаптарына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) банк құрылтайшыларының қаржылық жағдайының орнықсыздығы.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қаржылық жағдайдың орнықсыздығы деп Банктер туралы заңның </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-1-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10-тармағында белгіленген белгілердің болуы түсініледі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) құрылтайшы – жеке тұлға не құрылтайшы – заңды тұлғаның атқарушы органының, басқару органының (ол құрылған жағдайда) бірінші басшысының (атқарушы органның функцияларын жеке дара жүзеге асыратын адам):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заңда белгіленген тәртіппен өтелмеген немесе алынбаған соттылығы бар болған;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уәкілетті орган банкті төлем жасауға қабілетсіз банктер санатына жатқызу, сақтандыру (қайта сақтандыру) ұйымын консервациялау туралы, оның акцияларын мәжбүрлеп сатып алу туралы, қаржы ұйымын лицензиясынан айыру туралы, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы шешім қабылдағанға дейін 1 (бір) жылдан аспайтын кезеңде қаржы ұйымының директорлар кеңесінің бірінші басшысы, басқарманың бірінші басшысы немесе оның орынбасары, бас бухгалтері қызметінде болған жағдайларда. Көрсетілген талап уәкілетті орган банкті төлем жасауға қабілетсіз банктер санатына жатқызу, сақтандыру (қайта сақтандыру) ұйымын консервациялау туралы, оның акцияларын мәжбүрлеп сатып алу туралы, қаржы ұйымын лицензиясынан айыру туралы, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіпте қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы шешім қабылдағаннан кейін 5 (бес) жыл бойы қолданылады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) Банктер туралы заңның </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-1-бабы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> талаптарының сақталмауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) Банктер туралы заңның </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленген шектеулердің сақталмауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) банктің, банк холдингінің ірі қатысушысы мәртебесін иеленуге келісім беруден уәкілетті органның бас тартуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) банктің еншілес ұйымын құруға (иеленуге) рұқсат беруден бас тарту;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) құрылатын банктің бизнес-жоспары және көрсетілетін қызметті алушы ұсынған өзге де құжаттар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 алғашқы 3 (үш) қаржы (операциялық) жылы өткеннен кейін банк қызметінің рентабельді болатынын;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банктің тәуекелді шектеуге қойылатын талаптарды сақтауға және тиісті басқару құрылымын құруға ниет білдіретінін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банктің өз қызметінің жоспарларына сәйкес келетін ұйымдық құрылымы болатынын;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банктің өз қызметінің жоспарларына сәйкес келетін есеп және бақылау құрылымы болатынын көрсетпеуі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының бейрезидент-банкінің филиалын ашуға рұқсат беру кезінде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) Банктер туралы заңның 13-1 бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-тармағында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көрсетілген талаптарға сәйкес келмеу;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) Банктер туралы заңның 13-1 бабы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-тармағының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8) және 11) тармақшаларында белгіленген талаптардың сақталмауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) бизнес-жоспар немесе ұсынылатын өзге де құжаттар:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 алғашқы үш қаржы (операциялық) жыл өткеннен кейін Қазақстан Республикасының бейрезидент-банкі филиалы қызметінің рентабельді болатынын;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының бейрезидент-банкі филиалының тәуекелді шектеуге қойылатын талаптарды сақтауға және тиісті басқару құрылымын құруға ниет білдіретінін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының бейрезидент-банкі филиалының өз қызметінің жоспарларына сәйкес ұйымдық құрылымы болатынын;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының бейрезидент-банкі филиалының өз қызметінің жоспарларына сәйкес келетін есептік және бақылау құрылымы болатынын көрсетпейді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) Қазақстан Республикасының бейрезидент-банкінің филиалы атауының Банктер туралы заңның 4-1-бабы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-тармағрының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> талаптарына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) ұсынылған құжаттар бойынша уәкілетті органның ескертулерін белгіленген мерзімде жоймауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1507" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10404" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтер көрсету орындарының мекенжайы көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде, сондай-ақ Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік көрсетілетін қызмет бір өтініштің негізінде бірнеше мемлекеттік қызметтің жиынтығын көрсетуді көздейтін "бір өтініш" қағидаты бойынша жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -8458,625 +8815,591 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әпке-сіңлісі (қарындасы), балалары) туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1600"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2047"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5452" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты (ол бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туыстық қатынастар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны мен лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5452" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5452" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Еңбек қызметі туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
@@ -9088,1237 +9411,1169 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл тармақта құрылтайшы – жеке тұлғаның еңбек қызметі, сондай-ақ оның басқару органына мүше болуы туралы, оның ішінде жоғарғы оқу орнын аяқтаған кезден бастап, сондай-ақ құрылтайшы - жеке тұлға еңбек қызметін жүзеге асырмаған кезең туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="964"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1768"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3016" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс істеген кезеңі (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4356" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны (ұйымы Қазақстан Республикасының бейрезиденті болған жағдайда, ұйымының тіркелген елі көрсетіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәртіптік жаза қолданудың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстан шығу, лауазымнан босату себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3016" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4356" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3016" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4356" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Оларға қатысты құрылтайшы – жеке тұлға ірі акционер болып табылатын не мүліктегі тиісті үлеске құқығы бар заңды тұлғалар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="670"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6319"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның атауы және орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік тіркелуі (қайта тіркелуі) туралы деректер, заңды тұлға қызметінің жарғылық түрлері (негізгі қызмет түрлерін көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6319" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарғылық капиталға қатысу үлесі немесе құрылтайшы – жеке тұлғаға тиесілі акциялар санының заңды тұлғаның орналастырылған акцияларының жалпы санына (артықшылық берілген және сатып алынғандарын шегергенде) арақатынасы (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6319" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6319" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 4-бағанда құрылтайшы – жеке тұлғаның сенімгерлік басқаруындағы үлесті, сондай-ақ иелену нәтижесінде құрылтайшы – жеке тұлға өзге тұлғалармен бірлесіп ірі қатысушы болып табылатын акциялар (үлестер) санын есептегендегі үлесті көрсету қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z68" w:id="59"/>
@@ -11442,513 +11697,486 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не мүліктегі тиісті үлеске құқығы бар заңды тұлғалар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="670"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6319"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның атауы және орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік тіркелуі (қайта тіркелуі) туралы деректер, заңды тұлға қызметінің жарғылық түрлері (негізгі қызмет түрлерін көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6319" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарғылық капиталға қатысу үлесі немесе құрылтайшы – заңды тұлғаға тиесілі акциялар санының заңды тұлғаның орналастырылған акцияларының жалпы санына (артықшылық берілген және сатып алынғандарын шегергенде) арақатынасы (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6319" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6319" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 4-бағанда құрылтайшы – заңды тұлғаның сенімгерлік басқаруындағы үлесті, сондай-ақ иелену нәтижесінде құрылтайшы – заңды тұлға өзге тұлғалармен бірлесіп ірі қатысушы болып табылатын акциялар (үлестер) санын есептегендегі үлесті көрсету қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
@@ -12322,1235 +12550,1167 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білімі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1443"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4920"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу орнының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3049" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабылданған жылы – аяқтаған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4920" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім туралы дипломның деректемелері (күні және нөмірі бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3049" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4920" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3049" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4920" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұбайы (зайыбы), жақын туыстары (ата-анасы, аға-інісі, әпке-сіңлісі (қарындасы), балалары) және жекжаттары (жұбайының (зайыбының) ата-анасы, аға-інісі, әпке-сіңлісі (қарындасы), балалары) туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1600"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2047"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5452" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты (ол бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туыстық қатынастар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны мен лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5452" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5452" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек қызметі туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -13560,1235 +13720,1167 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта бүкіл еңбек қызметі (сондай-ақ басқару органына мүше болуы), оның ішінде жоғарғы оқу орнын аяқтаған кезден бастап еңбек қызметі туралы мәліметтер, сондай-ақ еңбек қызметін жүзеге асырмаған кезең көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="904"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1661"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="904" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс істеген кезеңі (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4843" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны (қаржы ұйымы Қазақстан Республикасының бейрезиденті болып табылатын болса, қаржы ұйымының тіркелген елі көрсетіледі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәртіптік жаза қолданудың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстан шығу, лауазымнан босату себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="904" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4843" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="904" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4843" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарғылық капиталға немесе заңды тұлғалардың акцияларын иеленуге қатысуы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="569"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="7217"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның атауы және орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік тіркелуі (қайта тіркелуі) туралы деректер, заңды тұлға қызметінің жарғылық түрлері (негізгі қызмет түрлерін көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7217" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарғылық капиталға қатысу үлесі немесе құрылтайшы – заңды тұлғаның атқарушы органының (ол құрылған жағдайда) бірінші басшысына (атқарушы органның функцияларын жалғыз жүзеге асыратын тұлғаға) тиесілі акциялар санының заңды тұлғаның дауыс беретін акцияларының жалпы санына арақатынасы (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7217" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3470" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7217" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрылтайшы – заңды тұлғаның атқарушы органының бірінші басшысының (атқарушы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -21799,1875 +21891,2092 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Банктерге, Қазақстан Республикасы бейрезидент-банктерінің филиалдарына банк операцияларды және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беру" мемлекеттік көрсетілетін қызмет стандарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="517"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9781"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="517" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="517" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызметті ұсыну тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті берушінің кеңсесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="517" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттар топтамасын көрсетілетін қызметті берушіге тапсырған күннен бастап, сондай-ақ порталға өтініш берген күннен бастап:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) банк операцияларын және өзге де операцияларды жүргізуге арналған лицензия беру кезінде (бұдан әрі – лицензия):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 (отыз) жұмыс күні ішінде;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 жаңадан құрылатын банк (Қазақстан Республикасының бейрезидент-банкінің ашылып жатқан филиалы) үшін – мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушыға көрсетілетін қызметті алушы мемлекеттік тіркелгенін растайтын құжаттарды алған күннен бастап 10 (он) жұмыс күні ішінде жіберіледі ("Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы заңының (бұдан әрі – Банктер туралы заң) 26-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-тармағына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес құжаттарды берген жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны қайта ресімдеген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 (үш) жұмыс күні ішінде;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 көрсетілетін қызметті алушы қайта ұйымдастырылған жағдайда лицензияны қайта ресімдеу кезінде бөлініп шығу немесе бөлу нысанында – 30 (отыз) жұмыс күнінен кешіктірмей; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) лицензияның телнұсқаларын беру кезінде – 2 (екі) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="517" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронды (ішінара автоматтандырылған)/ қағаз түрінде/"бір өтініш" қағидаты бойынша көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="517" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензияны беру, лицензияны қайта ресімдеу, лицензияны қоса берумен лицензияның телнұсқаларын беру туралы хабарлама не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесінің нысаны: электрондық немесе қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="517" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияны бергені үшін лицензиялық алым 800 (сегіз жүз) айлық есептік көрсеткішті құрайды (әрбір банктік операциясы үшін жеке);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны қайта ресімдеу үшін лицензиялық алым осы тармақтың 1) тармақшасында белгіленген мөлшерлемеден 10 (он) пайызды құрайды (әрбір банктік операция үшін жеке);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) лицензияның телнұсқасын бергені үшін лицензиялық алым осы тармақтың 1) тармақшасында белгіленген мөлшерлемеден 10 (он) пайызды құрайды.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиялық алым төлемі екінші деңгейдегі банктер, Қазақстан Республикасының аумағында ашылған Қазақстан Республикасы бейрезидент-банктерінің филиалдары немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақшамен немесе қолма-қол ақшасыз нысанда, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="517" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушінің - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру кестесі сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін жіберу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="517" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуге қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаңадан құрылған банк, банк операцияларын және өзге де операцияларды жүргізуге лицензия алу үшін порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) банкті ашуға өтініш берген адамның электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) куәландырылған, электрондық құжат нысанында сұрау салу; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) жарғылық капитал төлемін растайтын құжат (PDF форматындағы құжаттардың электрондық көшірмелері түрінде); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, лицензиялық алым төлемін растайтын құжаттың көшірмесі (құжаттың электрондық көшірмесі түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) Қазақстан Республикасының банк заңнамасына сәйкес қызметті жүзеге асыруға қажетті барлық ұйымдастыру-техникалық іс-шаралардың орындалғанын, оның ішінде үй-жайды, жабдықтарды және бухгалтерлік есеп пен бас бухгалтерлік кітапты жүргізуді автоматтандыру бойынша бағдарламалық қамтамасыз етуді дайындауды, тиісті персонал жалдауды растайтын құжаттар (PDF форматындағы құжаттардың электрондық көшірмелері түрінде); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) банк және өзге де қызметті жүзеге асыру қағидаларының жобасы (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6) ішкі аудит қызметі туралы ереже жобасы (PDF форматында құжаттардың электрондық көшірмелері түрінде); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) кредиттік комитет туралы ереже жобасы (PDF форматында құжаттардың электрондық көшірмелері түрінде).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы бейрезидент-банкінің ашылып жатқан филиалы порталға банк операцияларын және өзге де операцияларды жүргізуге лицензия алу үшін өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасы бейрезидент –банкінің филиалын ашуға өтініш берген адамның электрондық цифрлық қолтаңбасымен куәландырылған, электрондық құжат нысанында сұрау салу;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Қазақстан Республикасының бейрезидент- банкі филиалының есептік тіркеуден өткенін растайтын құжат (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) Банктер туралы заңның 42-бабы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-тармағының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> екінші бөлігіне сәйкес резерв ретінде қабылданатын активтердің қалыптастырылғанын растайтын құжат (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, лицензиялық алым төлемін растайтын құжаттың көшірмесі (құжаттың электрондық көшірмесі түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Қазақстан Республикасының банк заңнамасына сәйкес қызметті жүзеге асыруға қажетті барлық ұйымдастыру-техникалық іс-шаралардың орындалғанын, оның ішінде үй-жайды, жабдықтарды және бухгалтерлік есеп пен бас бухгалтерлік кітапты жүргізуді автоматтандыру бойынша бағдарламалық қамтамасыз етуді дайындауды, тиісті персонал жалдауды растайтын құжаттар (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) банк және өзге де қызметті жүзеге асыру қағидаларының жобасы (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7) ішкі аудит қызметі туралы ереже жобасы (PDF форматында құжаттардың электрондық көшірмелері түрінде); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8) кредиттік комитет туралы ереже жобасы (PDF форматында құжаттардың электрондық көшірмелері түрінде). </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы қосымша банк операцияларын және өзге де операцияларды жүргізуге лицензия алу үшін көрсетілетін қызметті берушінің кеңсесіне өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының банк заңнамасында көзделген банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтініш; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, лицензиялық алым төлемін растайтын құжаттың көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) банк операцияларының қосымша түрлерін жүргізудің жалпы талаптарын айқындайтын қағида.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы қосымша банк операцияларын және өзге де операцияларды жүргізуге лицензия алу үшін порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының бірінші басшысының не оның міндеттерін атқарушы адамның ЭЦҚ куәландырылған электрондық құжат нысанындағы сұрау салу (міндеттерді атқаруды жүктеу туралы растайтын құжаттың көшірмесін қоса берумен);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, лицензиялық алым төлемін растайтын құжат (құжаттың электрондық көшірмесі түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) банк операцияларының қосымша түрлерін жүргізудің жалпы талаптарын айқындайтын қағида (PDF форматындағы құжаттардың электрондық көшірмелері түрінде).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияның телнұсқасын алу үшін (егер бұрын берілген лицензия қағаз нысанда ресімделсе) көрсетілетін қызметті берушінің кеңсесіне өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының бірінші басшысы не оның міндетін атқарушы адам қол қойған еркін нысанда жазылған өтініш (міндеттерді атқаруды жүктеу туралы растайтын құжаттың көшірмесін қоса берумен);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияның телнұсқасын берген кезде қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжаттың көшірмесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияның телнұсқасын алу үшін (егер бұрын берілген лицензия қағаз нысанда ресімделсе) порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының бірінші басшысының не оның міндетін атқарушы адамның ЭЦҚ куәландырылған электрондық құжат нысанындағы сұрау салу (міндеттерді атқаруды жүктеу туралы растайтын құжаттың көшірмесін қоса берумен);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияның телнұсқасын берген кезде қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжат (құжаттың электрондық көшірмесі түрінде).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияны қайта ресімдеу үшін көрсетілетін қызметті берушінің кеңсесіне өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны қайта ресімдеу туралы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияланатын қызмет түрінен бір немесе одан көп банк операцияларын және өзге де операцияларды алып тастаған жағдайда лицензияның түпнұсқасы (егер бұрын берілген лицензия қағаз нысанда ресімделсе);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияны қайта ресімдеген кезде қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжаттың көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) ақпараты мемлекеттік ақпараттық жүйелерде бар құжаттарды қоспағанда, лицензияны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың көшірмелері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияны қайта ресімдеу үшін порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының бірінші басшысының не оның міндетін атқарушы адамның ЭЦҚ куәландырылған электрондық құжат нысанындағы сұрау салу (міндеттерді атқаруды жүктеу туралы растайтын құжаттың көшірмесін қоса берумен);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияны қайта ресімдеген кезде қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжат (құжаттың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ақпараты мемлекеттік ақпараттық жүйелерде бар құжаттарды қоспағанда, лицензияны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың көшірмелері (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) лицензияланатын қызмет түрінен бір немесе одан көп банк операцияларын және өзге де операцияларды алып тастаған жағдайда лицензияның түпнұсқасы (егер бұрын берілген лицензия қағаз нысанда ресімделсе) көрсетілетін қызметті алушының кеңсесіне жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="517" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23695,450 +24004,518 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-тармақтарында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленген талаптардың кез келгенін сақтамау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтініш берілгенге дейін 6 (алты) ай кезеңінде құрамына банк кіретін банк конгломератының белгіленген пруденциялық нормативтерді және сақталуы міндетті басқа да нормалар мен лимиттерді сақтамауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) Банктер туралы заңның 42-бабы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-тармағының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> екінші бөлігіне сәйкес резерв ретінде қабылданатын Қазақстан Республикасының бейрезидент-банкі филиалының активтерін қалыптастыру жөніндегі талапты орындамау; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) Қазақстан Республикасы бейрезидент-банкі резиденті болып табылатын мемлекеттің қаржылық қадағалау органы берген, мәні бойынша ұқсас банк операцияларын немесе өзге операцияны жүргізуге Қазақстан Республикасы бейрезидент-банкінде қолданыстағы лицензияның болмауы; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) банктің жарғылық капиталының мөлшері, құрамы мен құрылымының Банктер туралы заңның </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> талаптарына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) ұсынылған құжаттардың Қазақстан Республикасы заңнамасының талаптарына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7) тағайындауға (сайлауға) ұсынылатын кандидаттар санынан басшы қызметкерді келіспеу (жаңадан құрылатын банк, Қазақстан Республикасы бейрезидент-банкінің ашылып жатқан филиалы үшін); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8) Қазақстан Республикасының бейрезидент- банкі филиалының басшы қызметкерлерінің қатарында кемінде екі басшы қызметкердің - Қазақстан Республикасының резиденттерінің болуы жөніндегі Банктер туралы Заңның 20-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-1-тармағында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көрсетілген талапты сақтамау; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) қызмет түріне лицензия беруге өтініш берілген жағдайда қызметтің жекелеген түрлерімен айналысу құқығы үшін лицензиялық алымның енгізілмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) көрсетілетін қызметті алушыға қатысты лицензиялануға жататын қызметті немесе қызметтің жекелеген түрлерін тоқтата тұру немесе тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) сот орындаушысының ұсынымы негізінде соттың борышкер-көрсетілетін қызметті алушыға лицензия беруге уақытша тыйым салуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Қазақстан Республикасының заңдарында заңды тұлғалардың осы санаты үшін қызметтің түрімен айналысуға тыйым салынуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) көрсетілетін қызметті алушы лицензияны алуға ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталуы.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші "Банктерге, Қазақстан Республикасының бейрезидент-банктерінің филиалдарына Қазақстан Республикасының банк заңнамасында көзделген банк операцияларын және өзге де операцияларды жүргізуге лицензия беру" мемлекеттік көрсетілетін қызмет стандартының 8-тармағының жетінші және сегізінші бөлімдерінде көрсетілген құжаттар тиісінше ресімделмеген жағдайда лицензияны қайта ресімдеуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="517" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетудің ерекшеліктерін ескере отырып қойылатын өзге талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде, сондай-ақ Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселесі жөніндегі бірыңғай байланыс орталығы: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8-800-080-7777, 1414.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының банк, Қазақстан Республикасы бейрезидент-банкінің филиалын ашуға рұқсат алуы шеңберінде көзделген банктерге, Қазақстан Республикасы бейрезидент-банктерінің филиалдарына банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге де операцияларды жүргізуге лицензия беруді мемлекеттік қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік көрсетілетін қызметтің жиынын көрсетуді көздейтін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -24406,2031 +24783,2304 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге лицензия беру" мемлекеттік көрсетілетін қызмет стандарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="576"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9832"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметі берушінің кеңсесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушіге құжаттар топтамасын тапсырған күннен бастап, сондай-ақ порталға өтініш берген күннен бастап:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) ислам банктері жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге лицензия (бұдан әрі – лицензия) берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 (отыз) жұмыс күні ішінде;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 жаңадан құрылатын ислам банкі (Қазақстан Республикасы бейрезидент-ислам банкінің ашылып жатқан филиалы) үшін – мемлекеттік қызмет көрсетудің нәтижесі көрсетілетін қызметті алушы мемлекеттік тіркелгенін (есептік тіркелгенін) растайтын құжаттарды алған күннен бастап 10 (он) жұмыс күні ішінде көрсетілетін қызметті алушыға жіберіледі ("Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы заңының (бұдан әрі – Банктер туралы заң) 26-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-тармағына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес құжаттарды берген жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны қайта ресімдеген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 (үш) жұмыс күні ішінде;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті алушы бөлініп шығу немесе бөлу нысанында қайта ұйымдастырылған жағдайда лицензияны қайта ресімдеген кезде - 30 (отыз) жұмыс күнінен кешіктірмей;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) лицензияның телнұсқаларын берген кезде - 2 (екі) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронды (ішінара автоматтандырылған)/ қағаз түрінде/"бір өтініш" қағидаты бойынша көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызмет көрсету нәтижесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Лицензияны беру, лицензияны қайта ресімдеу, лицензияны қоса берумен лицензияның телнұсқасын беру не мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесінің нысаны: электрондық немесе қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияны бергені үшін лицензиялық алым 800 (сегіз жүз) айлық есептік көрсеткішті құрайды (әрбір банктік операция үшін жеке);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны қайта ресімдеу үшін лицензиялық алым осы тармақтың 1) тармақшасында белгіленген мөлшерлемеден 10 (он) пайызды құрайды (әрбір банктік операция үшін жеке);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) лицензияның телнұсқасын бергені үшін лицензиялық алым осы тармақтың 1) тармақшасында белгіленген мөлшерлемеден 10 (он) пайызды құрайды.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиялық алым төлемі екінші деңгейдегі банкте, Қазақстан Республикасының аумағында ашылған Қазақстан Республикасы бейрезидент-банктері филиалдарында немесе банк операцияларынң жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақшамен немесе қолма-қол ақшасыз нысанда, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол ақшасыз нысанда жүзеге асырылады.".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушінің - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру кестесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін жіберу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуге қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларын және өзге де операцияларды жүргізуге лицензия алу үшін жаңадан құрылатын банк порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) ислам банкін ашуға өтініш берген тұлғаның электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) куәландырылған, электрондық құжат нысанында сұрау салу;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) жарғылық капитал төлемін растайтын құжат (PDF форматындағы құжаттардың электрондық көшірмелері түрінде); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, лицензиялық алым төлемін растайтын құжаттың көшірмесі (құжаттың электрондық көшірмесі түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Қазақстан Республикасының банк заңнамасына сәйкес қызметті жүзеге асыруға қажетті барлық ұйымдастырушылық-техникалық іс-шаралардың орындалғанын, оның ішінде үй-жайды, жабдықтарды және бухгалтерлік есеп пен бас бухгалтерлік кітапты жүргізуді автоматтандыру жөніндегі бағдарламалық қамтамасыз етуді дайындауға тиісті персонал жалдауды растайтын құжаттар (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) банк және өзге де қызметті жүзеге асыру қағидаларының жобасы (PDF форматындағы құжаттардың электрондық көшірмелері түрінде); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6) ішкі аудит қызметі туралы ереже жобасы (PDF форматында құжаттардың электрондық көшірмелері түрінде); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) кредиттік комитет туралы ереже жобасы (PDF форматында құжаттардың электрондық көшірмелері түрінде).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларын және өзге де операцияларды жүргізуге лицензия алу үшін Қазақстан Республикасы бейрезидент-ислам банкінің ашылып жатқан филиалы порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасы бейрезидент-ислам банкі филиалын ашуға өтініш берген тұлғаның ЭЦҚ куәландырылған, электрондық құжат нысанында сұрау салу;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Қазақстан Республикасы бейрезидент-ислам банкі филиалының есептік тіркелгенін растайтын құжат (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) Банктер туралы заңның 42-бабы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-тармағының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> екінші бөлігіне сәйкес резерв ретінде қабылданатын активтерді қалыптастыруды растайтын құжат (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, лицензиялық алым төлемін растайтын құжаттың көшірмесі (құжаттың электрондық көшірмесі түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) Қазақстан Республикасының банк заңнамасына сәйкес қызметті жүзеге асыруға қажетті барлық ұйымдастырушылық-техникалық іс-шаралардың орындалғанын, оның ішінде үй-жайды, жабдықтарды және бухгалтерлік есеп пен бас бухгалтерлік кітапты жүргізуді автоматтандыру жөніндегі бағдарламалық қамтамасыз етуді дайындауға тиісті персонал жалдауды растайтын құжаттар (PDF форматындағы құжаттардың электрондық көшірмелері түрінде); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) банк және өзге де қызметті жүзеге асыру қағидаларының жобасы (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7) ішкі аудит қызметі туралы ереже жобасы (PDF форматында құжаттардың электрондық көшірмелері түрінде); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) кредиттік комитет туралы ереже жобасы (PDF форматында құжаттардың электрондық көшірмелері түрінде).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша банк операцияларын және өзге де операцияларды жүргізуге лицензия алу үшін көрсетілетін қызметті алушы порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қағидаларға 4-қосымшаға сәйкес нысан бойынша ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, лицензиялық алым төлемін растайтын құжаттың көшірмесі";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) банк операцияларының қосымша түрлерін жүргізудің жалпы шарттары туралы қағида.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша банк операцияларын және өзге де операцияларды жүргізуге лицензия алу үшін көрсетілетін қызметті алушы порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті алушының бірінші басшысының не оның міндеттерін орындайтын тұлғаның ЭЦҚ куәландырылған электрондық құжат нысанындағы сұрау салу (міндеттерді орындауды жүктеу туралы растайтын құжат көшірмесін ұсына отырып); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, лицензиялық алым төлемін растайтын құжат (құжаттың электрондық көшірмесі түрінде)";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) банк операцияларының қосымша түрлерін жүргізудің жалпы шарттары туралы қағида (PDF форматында құжаттардың электрондық көшірмелері түрінде).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы банкті ислам банкіне айналдыру нысанында ерікті түрде қайта ұйымдастыру кезінде лицензия алу үшін өтініш жасаған кезде көрсетілетін қызметті алушы көрсетілетін қызметті берушінің кеңсесіне өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қағидаларға 4-қосымшаға сәйкес нысан бойынша ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) қаржылық есептілік депозитарийінің интернет-ресурсында болмаған немесе көрсетілетін қызметті берушінің порталы арқылы алуға мүмкіндігі болмаған жағдайда, ислам банкі жарғысының (салыстырып тексеру үшін тұпнұсқасы берілмеген жағдайда нотариат куәландырған) көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның бюджетке төленгенін растайтын құжаттың көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) банктің исламдық қаржыландыру қағидаттары жөніндегі кеңес туралы ереже;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) ислам банкінің операциялар жүргізудің жалпы талаптары туралы қағидалар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) ислам банкінің ішкі кредиттік саясаты туралы қағидалар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы банкті ислам банкіне айналдыру нысанында ерікті түрде қайта ұйымдастыру кезінде лицензия алу үшін өтініш жасаған кезде көрсетілетін қызметті алушы порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті алушының бірінші басшысының не оның міндетін атқарушы адамның ЭЦҚ куәландырылған электрондық құжат нысанындағы сұрау салу (міндеттерді орындауды жүктеу туралы растайтын құжат көшірмесін ұсына отырып); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) қаржылық есептілік депозитарийінің интернет-ресурсында болмаған немесе көрсетілетін қызметті берушінің порталы арқылы алуға мүмкіндігі болмаған жағдайда, ислам банкінің жарғысы (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжат (құжаттың электрондық көшірмесі түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) банктің исламдық қаржыландыру қағидаттары жөніндегі кеңес туралы ереже (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) ислам банкінің операциялар жүргізудің жалпы талаптары туралы қағидалар (PDF форматындағы құжаттардың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) ислам банкінің ішкі кредиттік саясаты туралы қағидалар (PDF форматындағы құжаттардың электрондық көшірмелері түрінде).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияның телнұсқасын алу үшін (егер бұрын берілген лицензия қағаз нысанда ресімделсе) көрсетілетін қызметті алушы көрсетілетін қызметті берушінің кеңсесіне өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының бірінші басшысы не оның міндетін атқарушы адам қол қойған еркін нысанда жазылған өтініш (міндеттерді атқаруды жүктеу туралы растайтын құжаттың көшірмесін қоса берумен);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияның телнұсқасын берген кезде қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжаттың көшірмесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияның телнұсқасын алу үшін (егер бұрын берілген лицензия қағаз нысанда ресімделсе) порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті алушының бірінші басшысының не оның міндетін атқарушы адамның ЭЦҚ куәландырылған электрондық құжат нысанындағы сұрау салу (міндеттерді орындауды жүктеу туралы растайтын құжат көшірмесін ұсына отырып); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияның телнұсқасын берген кезде қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжат (құжаттың электрондық көшірмелері түрінде).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияны қайта ресімдеу үшін көрсетілетін қызметті берушінің кеңсесіне өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қағидаларға 10-қосымшаға сәйкес нысан бойынша лицензияны (ислам банкі, Қазақстан Республикасы бейрезидент-ислам банкі филиалы үшін) қайта ресімдеу туралы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияланатын қызмет түрінен бір немесе одан көп банк операцияларын және өзге де операцияларды алып тастаған жағдайда лицензияның түпнұсқасы (егер бұрын берілген лицензия қағаз нысанда ресімделсе);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияны қайта ресімдеген кезде қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжаттың көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) ақпараты мемлекеттік ақпараттық жүйелерде бар құжаттарды қоспағанда, лицензияны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың көшірмелері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияны қайта ресімдеу үшін порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті алушының бірінші басшысының не оның міндетін атқарушы адамның ЭЦҚ куәландырылған электрондық құжат нысанындағы сұрау салу (міндеттерді орындауды жүктеу туралы растайтын құжат көшірмесін ұсына отырып); </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияны қайта ресімдеген кезде қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжат (құжаттың электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ақпараты мемлекеттік ақпараттық жүйелерде бар құжаттарды қоспағанда, лицензияны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың көшірмелері (құжаттардың PDF форматындағы электрондық көшірмелері түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) лицензияланатын қызмет түрінен бір немесе одан көп банк операцияларын және өзге де операцияларды алып тастаған жағдайда лицензияның түпнұсқасы (егер бұрын берілген лицензия қағаз нысанда ресімделсе) көрсетілетін қызметті алушының кеңсесіне жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26478,436 +27128,500 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, 52-17-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-тармағында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленген талаптардың кез келгенін сақтамау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) банк операцияларын және өзге де операцияларды жүргізуге лицензия беру туралы өтініш берілгенге дейін 6 (алты) ай кезеңінде құрамына банк кіретін банк конгломератының белгіленген пруденциялық нормативтерді және сақталуы міндетті басқа да нормалар мен лимиттерді сақтамауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3) Банктер туралы заңның 42-бабы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-тармағының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> екінші бөлігіне сәйкес резерв ретінде қабылданатын Қазақстан Республикасы бейрезидент-ислам банкі филиалының активтерін қалыптастыру бойынша талаптарды орындамауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Қазақстан Республикасы бейрезидент-ислам банкінде резиденті Қазақстан Республикасының бейрезидент-ислам банкі болып табылатын мемлекеттің қаржылық қадағалау органы берген, мәні бойынша ұқсас банк операцияларын немесе өзге де операцияларды жүргізуге қолданыстағы лицензияның болмауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) банктің жарғылық капиталының мөлшері, құрамы мен құрылымының Банктер туралы заңның </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> талаптарына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) ұсынылған құжаттар Қазақстан Республикасы заңнамасының талаптарына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) тағайындауға (сайлауға) ұсынылатын үміткерлердің ішінен басшы қызметкерді келіспеу (қайтадан құрылатын банк, Қазақстан Республикасы бейрезидент-банкінің ашылып жатқан филиалы үшін);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8) Банктер туралы заңның 20-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-1-тармағында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көрсетілген Қазақстан Республикасы бейрезидент-ислам банкі филиалының басшы қызметкерлері ішінде кемінде екі Қазақстан Республикасы резидент-басшы қызметкерінің болуы туралы талаптардың сақталмауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) қызмет түріне лицензия беруге өтініш берілген жағдайда қызметтің жекелеген түрлерімен басшы қызметкерлері арасында айналысу құқығы үшін лицензиялық алымның енгізілмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) көрсетілетін қызметті алушыға қатысты лицензиялануға жататын қызметті немесе қызметтің жекелеген түрлерін тоқтата тұру немесе тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) сот орындаушысының ұсынысы негізінде соттың борышкер көрсетілетін қызметті алушыға лицензия беруге уақытша тыйым салуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) Қазақстан Республикасының заңдарында заңды тұлғалардың осы санаты үшін қызметтің түрімен айналысуға тыйым салынуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) көрсетілетін қызметті алушы лицензияны алуға ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі белгіленуі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші "Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктері филиалдары жүзеге асыратын банк операцияларын және өзге операцияларды жүргізуге арналған лицензияны беру" мемлекеттік көрсетілетін қызмет стандартының 8-тармағының тоғызыншы және оныншы бөлімдерінде көрсетілген көрсетілген құжаттар ұсынылмаған және тиісінше ресімделмеген жағдайда лицензияны қайта ресімдеуден бас тартады".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетудің ерекшеліктерін ескере отырып қойылатын өзге талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9832" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселесі жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының ислам банкін, Қазақстан Республикасы бейрезидент-ислам банкі филиалын ашуға рұқсат алуы шеңберінде көзделген ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге лицензия беруді мемлекеттік қызметті беруші бір өтініштің негізінде бірнеше мемлекеттік қызмет жиынтығын көрсетуді көздейтін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -29861,93 +30575,94 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Елтаңбасы  Уәкілетті органның толық атауы Банк операцияларын және Қазақстан Республикасының банк заңнамасында көзделген өзге операцияларды жүргізуге лицензия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4711"/>
-        <w:gridCol w:w="7589"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4711" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Лицензияның нөмірі __________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7589" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген күні "___" ________ ___ жыл</w:t>
@@ -31686,93 +32401,94 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Елтаңбасы  Уәкілетті органның толық атауы Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге лицензия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3229"/>
-        <w:gridCol w:w="9071"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3229" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Лицензия нөмірі _____ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген күні "___" _______ ____ жыл</w:t>
@@ -32903,93 +33619,94 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Елтаңбасы  Уәкілетті органның толық атауы Ислам банктері, Қазақстан Республикасы бейрезидент-ислам банктерінің филиалдары жүзеге асыратын банк операцияларын және өзге де операцияларды жүргізуге, және бағалы қағаздар нарығында қызметті жүзеге асыруға лицензия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3742"/>
-        <w:gridCol w:w="8558"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3742" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Лицензия нөмірі _____ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8558" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Берілген күні "___" ________ жыл</w:t>
@@ -37394,63 +38111,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37772,35 +38511,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>