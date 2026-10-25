--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="097aeac" w14:textId="097aeac">
+    <w:p w14:paraId="c5e69ff" w14:textId="c5e69ff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1040,74 +1040,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Әдістеме) бес жылдық кезеңге арналған болжамды көрсеткіштерді қалыптастыру үшін әзірленді және мемлекеттің әлеуметтік-экономикалық саясатын іске асыру құралы ретінде қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Осы Әдістемені мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган және облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік жоспарлау жөніндегі жергілікті атқарушы органы елдің және өңірлердің бес жылдық кезеңге арналған әлеуметтік-экономикалық дамуының қалыптастырылатын болжамы шеңберінде салалар бөлінісінде жалпы ішкі өнім мен жалпы өңірлік өнім бойынша орта мерзімді болжамдарды әзірлеу кезінде қолданады. Жалпы ішкі өнім бойынша орта мерзімді болжамдарды әзірлеу және жаңарту кезеңділігі "Әлеуметтік-экономикалық даму болжамын әзірлеу қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 8 қаңтардағы № 9 </w:t>
+      2. Осы Әдістемені мемлекеттік жоспарлау жөніндегі орталық уәкілетті орган және астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік жоспарлау жөніндегі жергілікті атқарушы органы елдің және өңірлердің бес жылдық кезеңге арналған әлеуметтік-экономикалық дамуының қалыптастырылатын болжамы шеңберінде салалар бөлінісінде жалпы ішкі өнім мен жалпы өңірлік өнім бойынша орта мерзімді болжамдарды әзірлеу кезінде қолданады. Жалпы ішкі өнім бойынша орта мерзімді болжамдарды әзірлеу және жаңарту кезеңділігі "Әлеуметтік-экономикалық даму болжамын әзірлеу қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 8 қаңтардағы № 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> реттелетін әлеуметтік-экономикалық даму болжамын әзірлеуге байланысты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Әдістемеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13644,54 +13706,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Сыртқы және ішкі факторлардың дамуы бойынша негізгі болжамдар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Бес жылдық кезеңге арналған өңірдің әлеуметтік-экономикалық дамуының негізгі көрсеткіштерінің болжамын бастапқы кезеңде сыртқы және ішкі факторлардың даму серпіні бойынша негізгі болжамдарды қалыптастыру жолымен және бес жылдық кезеңге арналған елдің әлеуметтік-экономикалық дамуының негізгі көрсеткіштерінің болжамы негізінде облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік жоспарлау жөніндегі жергілікті атқарушы органы әзірлейді.</w:t>
+      28. Бес жылдық кезеңге арналған өңірдің әлеуметтік-экономикалық дамуының негізгі көрсеткіштерінің болжамын бастапқы кезеңде сыртқы және ішкі факторлардың даму серпіні бойынша негізгі болжамдарды қалыптастыру жолымен және бес жылдық кезеңге арналған елдің әлеуметтік-экономикалық дамуының негізгі көрсеткіштерінің болжамы негізінде астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік жоспарлау жөніндегі жергілікті атқарушы органы әзірлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Сыртқы факторларға әлемдік экономиканың, Қазақстан Республикасының негізгі сауда әріптестерінің және отандық экспорттың негізгі тауарларына әлемдік нарықтардағы бағаның өсу қарқыны жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13740,54 +13864,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. ЖӨӨ-ні болжамдаудың құрылымы, тәсілдері мен тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. ЖӨӨ-ні болжамдау өңірлердің экономикалық даму деңгейі мен серпінінің кешенді сипаттамасын алуға, ел экономикасындағы олардың орны мен рөлін объективті түрде айқындауға, жүргізіліп отырған өңірлік саясаттың тиімділігін бағалауға, ел ішінде өңірлердің даму деңгейлерін салыстыруға мүмкіндік беретін макроэкономикалық ақпаратты қалыптастыру үшін облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік жоспарлау жөніндегі жергілікті атқарушы органымен жүзеге асырылады.</w:t>
+      31. ЖӨӨ-ні болжамдау өңірлердің экономикалық даму деңгейі мен серпінінің кешенді сипаттамасын алуға, ел экономикасындағы олардың орны мен рөлін объективті түрде айқындауға, жүргізіліп отырған өңірлік саясаттың тиімділігін бағалауға, ел ішінде өңірлердің даму деңгейлерін салыстыруға мүмкіндік беретін макроэкономикалық ақпаратты қалыптастыру үшін астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік жоспарлау жөніндегі жергілікті атқарушы органымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Орта мерзімді кезеңге ЖӨӨ-ні өндіру әдісімен болжамдау Қазақстан Республикасының 03-2007 "Экономикалық қызмет түрлерiнiң жалпы жiктеуiшi" мемлекеттік жіктеуішіне сәйкес экономиканың салалары бөлінісінде ҰШЖ тәсілдеріне сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13799,75 +13985,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Өндіру әдісімен болжанатын өңір ЖӨӨ-сі өңір экономикасы салаларында құрылған қосылған құндарды қосу жолымен есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      34. Астананың, облыстың, республикалық маңызы бар қаланың орта мерзімді кезеңге арналған ЖӨӨ, ЖӨӨ НКИ және ЖӨӨ индекс-дефляторы осы Әдістемеге 2-қосымшаға сәйкес ЖӨӨ есептеуге арналған өңірлердің экономика салалары бойынша өндіру әдісімен болжанады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаға</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес ЖӨӨ есептеуге арналған өңірлердің экономика салалары бойынша өндіру әдісімен болжанады.</w:t>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Өндіру әдісімен ЖӨӨ НКИ-ін болжамдау мына формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -18672,54 +18900,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ЖӨӨ-ні есептеу үшін өңірлердің экономика салалары бойынша қалыптастырылады. Салалардың ЖҚҚ индекс-дефляторы алдыңғы жылға қатысты салалардағы бағалардың орташа жылдық өзгерісін көрсетеді. Салалардың ЖҚҚ индекс-дефляторларының болжамдық мәндері салалардың ЖҚҚ индекс-дефляторларының серпіні бойынша қалыптасқан үрдістердің, сыртқы нарықтардағы болжамды бағалық конъюнктураның негізінде, сондай-ақ тұтыну бағаларының болжамды индексі мен ішкі нарықтағы өндірушілер бағаларының өзгеруі ескеріле отырып, есептеледі. Бұл ретте индекс-дефлятордың жалпы республикалық салалық болжамды серпіні ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z97" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43. Елеулі ауытқулар немесе құбылмалы серпін туындаған жағдайда оны деңгейлестіру мақсатында облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік жоспарлау жөніндегі жергілікті атқарушы органының сараптамалық бағалаулары пайдаланылады.</w:t>
+      43. Елеулі ауытқулар немесе құбылмалы серпін туындаған жағдайда оны деңгейлестіру мақсатында астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік жоспарлау жөніндегі жергілікті атқарушы органының сараптамалық бағалаулары пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Өнімдер мен импортқа салынған таза салықтардың индекс-дефляторы сараптамалық бағалауды ескере отырып, жалпы экономика бойынша орташа өлшенген индекс-дефлятордың негізінде анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -21245,50 +21535,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептік бағамt+1 – болжамды жылдағы АҚШ долларына шаққандағы теңгенің есептік бағамы.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақтың орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z117" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Миллиард халықаралық долларында алынған сатып алу қабілетінің паритеті бойынша ЖІӨ-ні болжамдау мына формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -21525,50 +21877,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық долларға шаққандағы теңгенің бағамыt+1 – ХВҚ деректері бойынша болжамды жылдағы сатып алу қабілетінің паритеті бойынша халықаралық долларға шаққандағы теңгенің бағамы.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақтың орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z118" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жан басына шаққандағы ЖІӨ-ні АҚШ долларымен алынған болжамдау мына формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -21823,50 +22237,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептік бағамt+1 – болжамды жылдағы АҚШ долларына шаққандағы теңгенің есептік бағамы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       XOCt+1 – болжамды жылдағы халықтың орташа жылдық саны.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 51-тармақтың орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z119" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. ЖӨӨ-ні миллиард АҚШ долларымен алынған болжамдау мына формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -22103,50 +22579,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептік бағамt+1 – болжамды жылдағы АҚШ долларына шаққандағы теңгенің есептік бағамы.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақтың орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z120" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Жан басына шаққандағы АҚШ долларымен алынған ЖӨӨ-ні болжамдау мына формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -22441,50 +22979,112 @@
         </w:rPr>
         <w:t>
       XOC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t+1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – болжамды жылдағы халықтың орташа жылдық саны.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-тармақтың орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34387,55 +34987,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34761,31 +35361,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/><Relationship Target="media/document_image_rId80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId80"/><Relationship Target="media/document_image_rId81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId81"/><Relationship Target="media/document_image_rId82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId82"/><Relationship Target="media/document_image_rId83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83"/><Relationship Target="media/document_image_rId84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84"/><Relationship Target="media/document_image_rId85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85"/><Relationship Target="media/document_image_rId86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId86"/><Relationship Target="media/document_image_rId87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87"/><Relationship Target="media/document_image_rId88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId88"/><Relationship Target="media/document_image_rId89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89"/><Relationship Target="media/document_image_rId90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId90"/><Relationship Target="media/document_image_rId91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId91"/><Relationship Target="media/document_image_rId92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92"/><Relationship Target="media/document_image_rId93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId93"/><Relationship Target="media/document_image_rId94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94"/><Relationship Target="media/document_image_rId95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId95"/><Relationship Target="media/document_image_rId96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId96"/><Relationship Target="media/document_image_rId97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97"/><Relationship Target="media/document_image_rId98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId98"/><Relationship Target="media/document_image_rId99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId99"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>