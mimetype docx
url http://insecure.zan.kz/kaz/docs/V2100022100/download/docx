--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2836f5a" w14:textId="2836f5a">
+    <w:p w14:paraId="3b4b3ce" w14:textId="3b4b3ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1489,51 +1489,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұрғын үйді немесе жер учаскесін (нысаналы мақсаты - жеке тұрғын үй құрылысы немесе жеке қосалқы шаруашылық) сатып алу-сату, айырбастау (айырбастау) шарттары бойынша меншікке сатып алуға байланысты азаматтық – құқықтық мәмілелер бойынша, тұрғын үй құрылысына үлестік қатысу туралы заңнамаға сәйкес Тұрғын үй құрылысының бірыңғай операторы кепілдігі болған кезде немесе тұрғын үй құрылысына үлестік қатысу туралы заңнамаға сәйкес көппәтерлі тұрғын үйдегі үлесті беру туралы акт жасалған кезде(ипотекалық тұрғын үй қарызын ресімдемей) түпкілікті есеп айырысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бір банктік қарыз шарты шеңберінде тұрғын үйді және (немесе) жөндеу жүргізе отырып тұрғын үйді сатып алуға ипотекалық тұрғын үй қарызын алу үшін бастапқы жарна енгізуге, бір банктік қарыз шарты шеңберінде тұрғын үйді және (немесе) жөндеу жүргізе отырып тұрғын үйді сатып алуға арналған тұрғын үй қарыздарын ішінара немесе толық өтеуге, ипотекалық тұрғын үй қарызын қайта қаржыландыруға;</w:t>
+      2) бір банктік қарыз шарты шеңберінде тұрғын үйді және (немесе) жөндеу жүргізе отырып тұрғын үйді сатып алуға ипотекалық тұрғын үй қарызын алу үшін бастапқы жарна енгізуге, бір банктік қарыз шарты шеңберінде тұрғын үйді және (немесе) жөндеу жүргізе отырып тұрғын үйді сатып алуға арналған тұрғын үй негізгі борышы бойынша ішінара немесе толық өтеуге, ипотекалық тұрғын үй қарызын қайта қаржыландыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұрғын үй сатып алуға (оның ішінде бір банктік қарыз шарты шеңберінде жөндеу жүргізу үшін) немесе жеке тұрғын үй салуға (нысаналы мақсаты бар жер учаскесін сатып алуды қоса алғанда – жеке тұрғын үй құрылысы немесе жеке қосалқы шаруашылық) ипотекалық тұрғын үй қарызын алу (қайта қаржыландыру) мақсатында тұрғын үй құрылысы жинақ ақшасына салымды толықтыруға (оның ішінде одан әрі жинақтау үшін).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
@@ -1636,71 +1636,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 13.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгерістер енгізілді - ҚР Өнеркәсіп және құрылыс министрінің м.а. 13.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3040,55 +3060,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3414,31 +3434,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>