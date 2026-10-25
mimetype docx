--- v2 (2026-03-14)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d70851a" w14:textId="d70851a">
+    <w:p w14:paraId="66f7c54" w14:textId="66f7c54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -200,51 +200,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Батыс Қазақстан облыстық мәслихаты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ШЕШІМ ҚАБЫЛДАДЫ</w:t>
+        <w:t>ШЕШІМ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАБЫЛДАДЫ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -332,111 +352,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Батыс Қазақстан облыстық мәслихатының кейбір шешімдері </w:t>
+      2. Батыс Қазақстан облыстық мәслихатының кейбір шешімдері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Облыстық мәслихат аппаратының басшысы (Е.Калиев) осы шешімнің әділет органдарында мемлекеттік тіркелуін қамтамасыз етсін.</w:t>
+      3. Облыстық мәслихат аппаратының басшысы (Е.Калиев) осы шешімнің әділет органдарында мемлекеттік тіркелуін қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы шешім алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
+      4. Осы шешім алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -517,51 +537,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Н. Сергалиев</w:t>
+              <w:t>Н. Сергалиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -636,51 +656,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>М. Құлшар</w:t>
+              <w:t>М. Құлшар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -856,129 +876,199 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      1 қосымшаға өзгерістер енгізілді - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Батыс Қазақстан облыстық мәслихатының </w:t>
+        <w:t>Батыс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">15.12.2025 </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>облыстық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәслихатының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімі</w:t>
+        <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мен (01.01.2026 бастап қолданысқа енгізілді).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-қосымша жаңа редакцияда - Батыс Қазақстан облыстық мәслихатының 24.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 15-3</w:t>
+        <w:t>№ 15-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); өзгерістер енгізілді - Батыс Қазақстан облыстық мәслихатының 13.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16-6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1004,50 +1094,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 15.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26-9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -12083,50 +12193,271 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орталық катетерді күтуге арналған құралдар (антисептиктер, стерильді медициналық майлықтар, стерильді және стерильді емес таңғыштар, адгезивтерді кетіруге арналған тазартқыш, үш жақты кран, бактерияға қарсы ауа сүзгісі бар аспирациялық канюльдер, шприц сорғыларымен үйлесімді көктамыр ішіне енгізу үшін ұзартылған магистраль, жарыққа төзімді ерітінділерге арналған инфузиялық қап, инфузиялық бітеуіш, алынбалы инесі бар шприцтер (шприцті инфузиялық сорғыларға арналған инемен бұрандалы қосылыс), инфузияны өшірген кезде катетер құлыптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екі жақты нейросенсорлық есту қабілетінің төмендеуі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Екі жақты аралас (кондуктивтік және нейросенсорлық) кереңдік.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екі жақты кондуктивтік есту қабілетінің төмендеуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Диспансерлік есепте тұрған барлық санаттар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауырлықтың барлық сатысы мен дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есту аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -13703,286 +14034,286 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мәслихатының 2020 жылғы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 қыркүйектегі № 38-3 </w:t>
+              <w:t xml:space="preserve">30 қыркүйектегі № 38-3 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" </w:t>
+      1. Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4643 тіркелген, 2017 жылы 12 қаңтарда "Орал өңірі" газетінде жарияланған);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Батыс Қазақстан облыстық мәслихатының 2017 жылғы 1 маусымдағы № 10-8 "Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" шешіміне өзгеріс енгізу туралы" </w:t>
+      2. Батыс Қазақстан облыстық мәслихатының 2017 жылғы 1 маусымдағы № 10-8 "Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4838 тіркелген, 2017 жылы 5 шілдеде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Батыс Қазақстан облыстық мәслихатының 2017 жылғы 6 желтоқсандағы № 15-7 "Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" шешіміне толықтыру енгізу туралы" </w:t>
+      3. Батыс Қазақстан облыстық мәслихатының 2017 жылғы 6 желтоқсандағы № 15-7 "Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" шешіміне толықтыру енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №5005 тіркелген, 2018 жылы 8 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Батыс Қазақстан облыстық мәслихатының 2018 жылғы 7 желтоқсандағы № 21-11 "Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" </w:t>
+      4. Батыс Қазақстан облыстық мәслихатының 2018 жылғы 7 желтоқсандағы № 21-11 "Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №5461 тіркелген, 2019 жылы 3 қаңтарда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Батыс Қазақстан облыстық мәслихатының 2019 жылғы 28 тамыздағы № 28-5 "Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" шешіміне өзгеріс пен толықтыру енгізу туралы" </w:t>
+      5. Батыс Қазақстан облыстық мәслихатының 2019 жылғы 28 тамыздағы № 28-5 "Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" шешіміне өзгеріс пен толықтыру енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №5776 тіркелген, 2019 жылы 5 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Батыс Қазақстан облыстық мәслихатының 2020 жылғы 18 наурыздағы № 33-5 "Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" шешіміне толықтыру енгізу туралы" </w:t>
+      6. Батыс Қазақстан облыстық мәслихатының 2020 жылғы 18 наурыздағы № 33-5 "Батыс Қазақстан облыстық мәслихатының 2016 жылғы 9 желтоқсандағы № 8-9 "Азаматтардың жекелеген санаттарына амбулаториялық емделу кезінде тегін және жеңілдікті шарттармен дәрілік заттарды және мамандандырылған емдік өнімдерді қосымша беру туралы" шешіміне толықтыру енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №6089 тіркелген, 2020 жылы 27 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
@@ -14011,55 +14342,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14385,31 +14716,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>