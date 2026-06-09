--- v0 (2025-11-09)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="00b5f1c" w14:textId="00b5f1c">
+    <w:p w14:paraId="1fa5d89" w14:textId="1fa5d89">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,97 +76,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Көкпекті ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен көрсетілетін коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшерін бекіту туралы</w:t>
+        <w:t>Көкпекті ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету Қағидалары мен мөлшерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Көкпекті аудандық мәслихатының 2020 жылғы 3 шілдедегі № 48-5/5 шешімі. Шығыс Қазақстан облысының Әділет департаментінде 2020 жылғы 22 шілдеде № 7385 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+      <w:bookmarkStart w:name="z30" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Абай облысы Көкпекті аудандық мәслихатының 06.12.2023 </w:t>
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Абай облысы Көкпекті аудандық мәслихатының 18.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8-4/3</w:t>
+        <w:t>№ 41-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -268,416 +268,326 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Көкпекті аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Көкпекті ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына көрсетілетін коммуналдық қызметтерге ақы төлеу және отын сатып алуға, алушылардан өтініштерін талап етпей, бюджет қаражаты есебінен 12 (он екі) айлық есептік көрсеткіш мөлшерінде әлеуметтік қолдау бекітілсін.</w:t>
+      1. Көкпекті ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету Қағидалары және мөлшері осы шешімнің 1-қосымшасына сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Абай облысы Көкпекті аудандық мәслихатының 27.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23-13/3</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Абай облысы Көкпекті аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      2. Коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсетудің (одан әрі - әлеуметтік қолдау) келесі тәртібі бекітілсін:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. алып тасталды - Абай облысы Көкпекті аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. алып тасталды - Абай облысы Көкпекті аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы шешімнің 2-қосымшасына сәйкес Көкпекті аудандық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
-[...15 lines deleted...]
-      1) әлеуметтік қолдауды тағайындау уәкілетті орган – "Абай облысы Көкпекті ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Абай облысы Көкпекті аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...258 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -968,287 +878,809 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Көкпекті </w:t>
+              <w:t>Көкпекті аудандық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аудандық мәслихатының </w:t>
+              <w:t>мәслихатының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 жылғы 3 шілдесі </w:t>
+              <w:t>2020 жылғы 3 шілдедегі № 48-5/5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 48-5/5 шешіміне қосымша</w:t>
+              <w:t>шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Көкпекті ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету Қағидалары және мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 1-қосымшасымен толықтырылды - Абай облысы Көкпекті аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Қағидалар "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес әзірленді және Көкпекті ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына (бұдан әрі-мамандар) бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшерін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ағымдағы шот – банктік шот шарты негізінде банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым ашатын банктік шот;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық көрсетілетін қызметтер – тұтынушыға ұсынылатын, қауіпсіз және жайлы тұру (болу) жағдайларын қамтамасыз ету үшін сумен жабдықтауды, су бұруды, газбен жабдықтауды, электрмен жабдықтауды, жылумен жабдықтауды, қоқыс әкетуді, лифтілерге қызмет көрсетуді қамтитын қызметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әлеуметтік қолдауды тағайындауды уәкілетті орган – "Көкпекті ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі (бұдан әрі - ММ) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Мамандарға бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау мемлекеттік ұйымдардың бірінші басшылары бекіткен жиынтық тізімдер (бұдан әрі - тізім) негізінде мамандардан өтініштер талап етілмей, екінші деңгейдегі банктер, қаржы нарығын және қаржы операцияларын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы мамандардың ағымдағы шоттарына аудару арқылы ақшалай нысанда мемлекеттік ұйымдардың мамандарына бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мамандарға әлеуметтік қолдау күнтізбелік жылда бір рет 13 (он үш) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік қолдау көрсетуге арналған шығындарды қаржыландыру Көкпекті ауданының бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу жөніндегі мамандарға әлеуметтік қолдау көрсету туралы шешім қабылдау мерзімі тізім түскен күннен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ММ қызметкері мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының тізімдерін 8 (сегіз) жұмыс күні ішінде қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік ұйымдардың бірінші басшылары ұсынған тізімдер сәйкес келмеген жағдайда, ММ алдын ала шешім туралы, әлеуметтік қолдау көрсетуден бас тарту туралы, сондай-ақ алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы мемлекеттік ұйымдардың бірінші басшыларын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізімдерді қарау нәтижелері бойынша ескертулер болмаған жағдайда ММ оң шешім қабылдайды және коммуналдық қызметтерге ақы төлеу және мамандардың ағымдағы шоттарына отын сатып алу бойынша әлеуметтік қолдау төлемін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көкпекті аудандық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2020 жылғы 3 шілдедегі № 48-5/5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешіміне 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбесінің жоғарғы оң жақ бұрышындағы мәтін жаңа редакцияда - Абай облысы Көкпекті аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Көкпекті аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z23" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Көкпекті аудандық мәслихатының 2018 жылғы 3 қазандағы № 26-5/3 "Көкпекті ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік ұйымдардың мамандарына әлеуметтік қолдау көрсету туралы" (нормативтік құқықтық актілердің мемлекеттік тіркеу Тізілімінде № 5-15-126 тіркелген, 2018 жылғы 6 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің электрондық түрдегі Эталондық бақылау банкінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z24" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Көкпекті аудандық мәслихатының 2019 жылғы 25 қазандағы № 40-5/3 "Көкпекті аудандық мәслихатының 2018 жылғы 3 қазандағы № 26-5/3 "Көкпекті ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік ұйымдардың мамандарына әлеуметтік қолдау көрсету туралы" шешіміне өзгерістер енгізу туралы" (нормативтік құқықтық актілердің мемлекеттік тіркеу Тізілімінде № 6291 тіркелген, 2019 жылғы 26 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің электрондық түрдегі Эталондық бақылау банкінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z25" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көкпекті аудандық мәслихатының 2020 жылғы 31 наурыздағы № 45-6/3 "Көкпекті аудандық мәслихатының 2018 жылғы 3 қазандағы № 26-5/3 "Көкпекті ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік ұйымдардың мамандарына әлеуметтік қолдау көрсету туралы" шешімінің қолданылуын тоқтата тұру туралы" (нормативтік құқықтық актілердің мемлекеттік тіркеу Тізілімінде № 6889 тіркелген, 2020 жылғы 21 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің электрондық түрдегі Эталондық бақылау банкінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>