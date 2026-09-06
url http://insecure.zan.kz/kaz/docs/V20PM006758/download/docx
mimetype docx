--- v0 (2025-11-10)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="17a8b4a" w14:textId="17a8b4a">
+    <w:p w14:paraId="30062f4" w14:textId="30062f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,133 +93,325 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шарбақты ауданының азаматтық қызметші болып табылатын және ауылдық елді мекендерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт, ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандарға жоғарылатылған айлықақылар мен тарифтік мөлшерлемелерін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы Шарбақты аудандық мәслихатының 2020 жылғы 13 наурыздағы № 238/71 шешімі. Павлодар облысының Әділет департаментінде 2020 жылғы 19 наурызда № 6758 болып тіркелді</w:t>
+        <w:t>Павлодар облысы Шарбақты аудандық мәслихатының 2020 жылғы 13 наурыздағы № 238/71 шешімі. Павлодар облысының Әділет департаментінде 2020 жылғы 19 наурызда № 6758 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін–өзі басқару туралы" Заңының </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+      Ескерту. Тақырыбқа өзгеріс енгізілді - Павлодар облысы Шарбақты аудандық мәслихатының 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 187/63 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек кодексінің 139-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-тармағына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Павлодар облысының Шарбақты аудандық мәслихаты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1. Шарбақты ауданының азаматтық қызметші болып табылатын және ауылдық елді мекендерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт, ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандарға, сондай-ақ жергілікті бюджеттерден қаржыландырылатын мемлекеттік ұйымдарда жұмыс істейтін аталған мамандарға қызметтің осы түрлерімен қалалық жағдайда айналысатын мамандардың мөлшерлемелерімен салыстырғанда жиырма бес пайызға жоғарылатылғын айлықақылар мен тарифтік мөлшерлемелер белгіленсін.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе - жаңа редакцияда - Павлодар облысы Шарбақты аудандық мәслихатының 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 187/63 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Шарбақты ауданының азаматтық қызметші болып табылатын және ауылдық елді мекендерде жұмыс істейтін денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, архив ісі, спорт, ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандарға, сондай-ақ жергілікті бюджеттерден қаржыландырылатын мемлекеттік ұйымдарда жұмыс істейтін аталған мамандарға қызметтің осы түрлерімен қалалық жағдайда айналысатын мамандардың мөлшерлемелерімен салыстырғанда жиырма бес пайызға жоғарылатылғын айлықақылар мен тарифтік мөлшерлемелер белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - Павлодар облысы Шарбақты аудандық мәслихатының 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 187/63 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің орындалуын бақылау Шарбақты аудандық мәслихатының ауданның бюджет және әлеуметтік - экономикалық даму жөніндегі тұрақты комиссиясына жүктелсін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -228,62 +420,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім алғашқы ресми жарияланған күнiнен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -291,51 +484,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Шарбақты аудандық мәслихатының сессия төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -348,51 +541,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Калыбаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -400,51 +593,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Шарбақты аудандық мәслихатының хатшысы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -501,55 +694,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>