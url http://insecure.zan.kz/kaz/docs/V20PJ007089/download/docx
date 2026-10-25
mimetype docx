--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac71111" w14:textId="ac71111">
+    <w:p w14:paraId="5d01597" w14:textId="5d01597">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -988,71 +988,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1- қосымша  жаңа редакцияда - Павлодар облысы Май ауданы әкімдігінің 15.02.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы Май ауданы әкімдігінің 03.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 38/2</w:t>
+        <w:t xml:space="preserve">№ 188/7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыcымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1274,120 +1274,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақшиман ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...68 lines deleted...]
-2 стенд</w:t>
+          <w:bookmarkStart w:name="z14" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлия Молдағұлова көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Ақшиман негізгі орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы; Желтоқсан көшесіндегі Май ауданы әкімдігінің, Май ауданының мәдениет, дене шынықтыру және спорт бөлімінің, Мәдениет ойын-сауық орталығының "Ақшиман ауылдық клубы" мемлекеттік қазыналық коммуналдық кәсіпорыны ғимаратының сол жағында;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Т. Әубакіров көшесі № 3 үйде орналасқан "Асылым" дүкеннің қабырғасында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1441,120 +1443,150 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақжар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...68 lines deleted...]
-2 стенд</w:t>
+          <w:bookmarkStart w:name="z15" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрманғазы көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Ақжар жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы; Абай көшесіндегі Май ауданы әкімдігінің, Май ауданының мәдениет, дене шынықтыру және спорт бөлімінің, Мәдениет ойын-сауық орталығының "Ақжар ауылдық клубы" мемлекеттік қазыналық коммуналдық кәсіпорынының ғимаратына қарама-қарсы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрманғазы көшесі № 1 үй 1 пәтердеорналасқан "Ерлан" дүкеннің қасында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжар ауылының мештінің қасында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1622,88 +1654,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Абылайхан көшесіндегі Май ауданы әкімдігінің, Май ауданының мәдениет, дене шынықтыру және спорт бөлімінің, Мәдениет ойын-сауық орталығының "Май ауылдық клубы" мемлекеттік қазыналық коммуналдық кәсіпорынының ғимаратына қарама-қарсы;</w:t>
+              <w:t>
+Абылайхан көшесіндегі "Павлодар облысы Май ауданы Май ауылдық округі әкімінің аппараты" мемлекеттік мекемесінің ғимаратына қарма-қарсы; Школьная көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Май жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының оң жағында; Абылайхан көшесіндегі Май ауданы әкімдігінің, Май ауданының мәдениет, дене шынықтыру және спорт бөлімінің, Мәдениет ойын-сауық орталығының "Май ауылдық клубы" мемлекеттік қазыналық коммуналдық кәсіпорынының ғимаратына қарама-қарсы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1771,52 +1767,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Май ауылдық округінің Еңбекші бөлімшесі </w:t>
+              <w:t>
+Май ауылдық округінің Еңбекші бөлімшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1843,52 +1839,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1 стенд </w:t>
+              <w:t>
+1 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1942,120 +1938,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаратерек ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...68 lines deleted...]
-2 стенд</w:t>
+          <w:bookmarkStart w:name="z17" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл Жабаев көшесіндегі Май ауданы әкімдігінің, Май ауданының мәдениет, дене шынықтыру және спорт бөлімінің, Мәдениет ойын-сауық орталығының "Қаратерек ауылдық мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорынының ғимаратына қарама-қарсы; Жамбыл Жабаев және Абай Құнанбаев көшелерінің қиылысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Қаратерек жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2258,120 +2256,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майтүбек ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...68 lines deleted...]
-2 стенд</w:t>
+          <w:bookmarkStart w:name="z18" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бауыржан Момышұлы көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Майтүбек жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы; Бауыржан Момышұлы көшесіндегі Май ауданы әкімдігінің, Май ауданының мәдениет, дене шынықтыру және спорт бөлімінің, Мәдениет ойын-сауық орталығының "Майтүбек ауылдық клубы" мемлекеттік қазыналық коммуналдық кәсіпорынының ғимаратына қарама-қарсы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлия Молдағұлова көшесіндегі № 2-үй, "Хасанов Д" дүкенінің жанында.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2574,138 +2574,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыскер ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-3 стенд</w:t>
+          <w:bookmarkStart w:name="z19" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зекеш Қажкенов көшесіндегі Май ауданы әкімдігінің, Май ауданының мәдениет, дене шынықтыру және спорт бөлімінің, Мәдениет ойын-сауық орталығының "Жұмыскер ауылдық клубы" мемлекеттік қазыналық коммуналдық кәсіпорынының ғимаратына қарама-қарсы; Пушкин көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Қазан жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы; Целинная көшесіндегі Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Май аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының дәрігерлік амбулаториясының ғимаратына қарама-қарсы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлия Молдағұлова көшесіндегі № 8 үй 2-пәтерде орналасқан "Ж.К. Дюсенбаев" дүкенінің жанында.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2774,51 +2758,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абай көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Аудандық оқушылар үйі" коммуналдық мемлекеттік қазыналық кәсіпорынның "Байтерек" балалар жасөспірімдер клубының ғимаратына қарама-қарсы;</w:t>
+Май ауданының мәдениет, дене шынықтыру және спорт бөлімінің, "Мәдениет ойын-сауық орталығының Абай ауылдық клубының ғимаратына қарама-қарсы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2923,87 +2907,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмағайша Исатаева көшесіндегі Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Май аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының медициналық пунктінң ғимаратына қарама-қарсы;</w:t>
-[...35 lines deleted...]
-Жұмағайша Исатаева көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Саты негізгі орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы;</w:t>
+Жұмағайша Исатаева көшесіндегі Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Май аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының медициналық пунктінң ғимаратына қарама-қарсы; Махмет Кайырбаев көшесіндегі Май ауданы әкімдігінің, Май ауданының мәдениет, дене шынықтыру және спорт бөлімінің, Мәдениет ойын-сауық орталығының "Саты ауылдық мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорынының ғимаратына қарама-қарсы; Жұмағайша Исатаева көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Саты негізгі орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3093,138 +3041,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Малайсары ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-3 стенд </w:t>
+          <w:bookmarkStart w:name="z20" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәншүк Маметова көшесіндегі Май ауданы әкімдігінің, Май ауданының мәдениет, дене шынықтыру және спорт бөлімінің, Мәдениет ойын-сауық орталығының "Малайсары ауылдық мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорынының ғимаратына қарама-қарсы; Амангелді Иманов көшесіндегі Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Май аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының дәрігерлік амбулаториясының ғимаратына қарама-қарсы; Абай көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Малайсары орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай көшесіндегі "Арлан" дүкеніне қарама-қарсы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3427,138 +3359,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кеңтүбек ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...86 lines deleted...]
-3 стенд</w:t>
+          <w:bookmarkStart w:name="z21" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ыбырай Алтынсарин көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Жалтыр жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы; Махмет Қайырбаев көшесіндегі № 8/1 тұрғын үйге қарама-қарсы автобус аялдамасы; Ыбырай Алтынсарин көшесіндегі Павлодар облысы Май ауданы Кеңтүбек ауылдық округі әкімі аппаратының "Қарлығаш бөбектер бақшасы" мемлекеттік қазыналық коммуналдық кәсіпорынының ғимаратына қарама-қарсы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махмет Қайырбаев 11-1 көшесіндегі "Игілік" дүкені алдында;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3612,156 +3528,234 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көктөбе ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...104 lines deleted...]
-4 стенд</w:t>
+          <w:bookmarkStart w:name="z22" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәкен Сейфулин көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Ерсін Мұқашев атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы; Қазбек би көшесіндегі Қ.Сатпаев атындағы саябағына қарама-қарсы; Олжас Сүлейменов көшесіндегі Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Май аудандық ауруханасы" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы; Әйтеке би көшесіндегі Павлодар облысы әкімдігі Павлодар облысы дене шынықтыру және спорт басқармасының "Май ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимаратына қарама-қарсы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сәкен Сейфулин мен Байгурманов көшелерінің қиылысындағы балалардың ойын алаңының жанында; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазыбек би көшесіндегі № 3 үйде орналасқан "Санжар" дүкенінің жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бәкі басар көшесіндегі № 27/1 үйде орналасқан "Жемчужина" дүкенінің жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Букетов көшесіндегі № 2 үйде орналасқан "Алихан" дүкенінің жанында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Айтек би № 47 көшесіндегі Павлодар облысының білім беру басқармасы, Май ауданы білім беру бөлімінің "Көктөбе жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының жанында; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3865,52 +3859,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1 стенд </w:t>
+              <w:t>
+1 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4014,52 +4008,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1 стенд </w:t>
+              <w:t>
+1 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4113,102 +4107,150 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баскөл ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қорабай Балкенов көшесіндегі Май ауданы әкімдігінің, Май ауданының мәдениет, дене шынықтыру және спорт бөлімінің, Мәдениет ойын-сауық орталығының "Баскөл ауылдық мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорынының ғимаратына қарама-қарсы;</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...32 lines deleted...]
-1 стенд</w:t>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қорабай Балкенов көшесіндегі № 21 ғимаратқа қарама-қарсы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорабай Балкенов көшесіндегі № 22/1 Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының "Май аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік мекемесінің Баскөл ауылы фельдшерлік-акушерлік пункті ғимаратына қарама-қарсы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 стенд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4462,144 +4504,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 311/12 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша алып тасталды - Павлодар облысы Май ауданы әкімдігінің 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 38/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4925,31 +4967,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>