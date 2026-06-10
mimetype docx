--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="67714f1" w14:textId="67714f1">
+    <w:p w14:paraId="7f2e207" w14:textId="7f2e207">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тереңкөл ауданының аумағында сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы Тереңкөл ауданы әкімінің 2020 жылғы 21 қазандағы № 4 шешімі. Павлодар облысының Әділет департаментінде 2020 жылғы 22 қазанда № 6989 болып тіркелді.</w:t>
+        <w:t>Павлодар облысы Тереңкөл ауданы әкімінің 2020 жылғы 21 қазандағы № 4 шешімі. Павлодар облысының Әділет департаментінде 2020 жылғы 22 қазанда № 6989 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі "Қазақстан Республикасындағы сайлау туралы" Конституциялық заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -841,71 +841,71 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Павлодар облысы Тереңкөл ауданы әкімінің 27.05.2024 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Павлодар облысы Тереңкөл ауданы әкімінің 06.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 284 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -918,1668 +918,1608 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Байқоныс ауылы, Қасым Есжанов көшесі, 28, "Тереңкөл ауданының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Байқоныс ауылы Мәдениет үйінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Байқоныс ауылдық округі Байқоныс ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 285 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қызылтаң ауылы, Тәуелсіздік көшесі, 5, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Қызылтаң жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Байқоныс ауылдық округі Қызылтаң ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 286 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Тілеубай ауылы, Амангелді Иманов көшесі, құрылыс 2, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Тілеубай негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Байқоныс ауылдық округі Тілеубай ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 287 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Песчан ауылы, Жұмаділдә Әбілқайыров көшесі, құрылыс 1, "Песчан жөндеу-механикалық зауыты" жауапкершілігі шектеулі серіктестігінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Клубная 1, 2, 3, 3А, 11, 12, 13; 1 Май 3, 5, 8; Космонавтов; Куйбышев; Молодежная; Ломоносов; Киров; Луговая; Титов көшелері; Мельничный; Максим Горький; Лермонтов; Тельман тұйық көшелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 288 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Песчан ауылы, Шоссейная көшесі, 1, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Песчан № 1 жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Береговая; Заводская; Советов; Клубная 17, 18, 19, 20, 21, 32, 33, 39, 40, 42, 43, 44, 45, 47, 48, 49, 50; 1 Май 9, 10, 11, 13, 14, 16, 18, 22, 23, 29, 31, 35, 39, 41, 42, 43, 45, 46, 47, 48, 50; Жұмаділдә Әбілқайыров 1, 6, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 21, 24, 25, 26, 28, 30, 31, 33, 35, 36, 37, 38, 39, 41, 42, 44, 45, 46, 47, 48, 49, 51, 52, 54; Фарид Қақабаев 2, 4, 5, 7, 9, 10, 12, 13, 14, 15, 16, 17, 19, 21, 22, 23, 25, 27, 28, 29, 32, 33, 34, 36, 37, 38, 39, 41, 43, 52; Шоссейная 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 38; Степная; Мир 1, 2, 3 көшелері; Котовский; Школьный; Гагарин; Зоя Космодемьянская; Кооперативный; Катаев тұйық көшелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 289 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Песчан ауылы, Шоссейная көшесі, 200, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Песчан № 2 жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Жұмаділдә Әбілқайыров 56, 58, 62, 63, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 81, 83, 85, 87, 89, 91, 93, 94, 97, 99, 100, 101, 104, 118; Фарид Қақабаев 58, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 72, 74, 75, 76, 78, 79, 80, 81, 82, 84, 85, 86, 87, 88, 90, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 113, 114, 116, 117, 118, 119, 122, 123, 124, 125, 129, 131, 133, 134, 135, 137, 138, 139, 141, 143, 145, 147, 227, 228, 229, 237; Шоссейная 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80; Олимпийская; Асаев; Абай; Бейбітшілік; Тәуелсіздік; Мир 6, 7, 8, 9, 10; Целинная; Бірлік; Молдағұлова; Қамзин; Достық көшелері; Ягодный; Аукционный; Садовый; Центральный; Выдрин; Рябовой; Аптечный; Строительный; Речной тұйық көшелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 290 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Қарасуық ауылы, Луговая көшесі, 7, "Песчан ауылдық округі әкімінің аппараты Песчан ауылының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Қарасуық ауылы клубының ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Песчан ауылдық округі Қарасуық ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 291 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орталығы: Ынталы ауылы, Ынталы көшесі, құрылыс 1, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Ынталы негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Ынталы ауылы, Ынталы көшесі, құрылыс 4, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Ынталы негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Тереңкөл ауылдық округі Ынталы ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 292 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Тереңкөл ауылы, Тәуелсіздік көшесі, 115, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Қатша Оспанова атындағы № 3 жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сайлау учаскесінің шекаралары: Пушкин 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160; Ыбыраев 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178; Елгин 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178; Байтұрсынов 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 162А, 164, 166, 168, 170, 172, 174; Сейфуллин 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 69А, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160; Тәуелсіздік 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 182, 184, 186, 186Б, 188, 190, 192, 194, 196, 198, 200, 202, 202А, 204, 204А, 206, 208, 210, 212; Тургенев 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166; Құдайберген Мағзұмұлы Сұрағанов 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 139А, 141, 143, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140; Торайғыров 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 104А, 106; Достық; Ахметқали Тезекбаев; Победа 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30 көшелері.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+      сайлау учаскесінің шекаралары: Пушкин 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160; Ыбыраев 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178; Елгин 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178; Байтұрсынов 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 162А, 164, 166, 168, 170, 172, 174; Сейфуллин 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 69А, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160; Тәуелсіздік 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 182, 184, 186, 186Б, 188, 190, 192, 194, 196, 198, 200, 202, 202А, 204, 204А, 206, 208, 210, 212; Тургенев 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166; Құдайберген Мағзұмұлы Сұрағанов 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 139А, 141, 143, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140; Торайғыров 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 104А, 106; Достық; Ахметқали Тезекбаев; Победа 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30 көшелері; Панфилов тұйық көшесі, 16.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 293 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Тереңкөл ауылы, Тәуелсіздік көшесі, 230, "Тереңкөл ауданының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Елгин 171, 173, 175, 177, 179, 181, 183, 185, 187А, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213, 215, 217, 219, 221, 223А, 225, 227, 229, 231, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242; Байтұрсынов 147, 149, 151, 153, 153А, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228; Сейфуллин 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220; Тәуелсіздік 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 193А, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213, 215, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232, 234, 236, 236/1, 236/2, 238, 240, 242, 244, 246, 248, 250, 252, 254, 256, 258, 260, 262, 264, 266, 268; Тургенев 185, 187, 189, 191, 193, 195, 195А, 195Б, 197, 199, 201, 203, 168, 170, 170А, 170Б, 172, 174; Құдайберген Мағзұмұлы Сұрағанов 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 167А, 167Б, 169, 171, 173, 175, 177, 179, 181, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 168, 170, 172, 174, 176А, 176Б, 176В, 178, 180; Торайғыров 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139А, 141, 141А, 143, 143А, 143Б, 108, 110, 112, 114; Ломоносов көшелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 294 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Тереңкөл ауылы, Тәуелсіздік көшесі, 243, Павлодар облысы әкімдігі Павлодар облысы дене шыңықтыру және спорт басқармасының "Тереңкөл ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Тереңкөл ауылдық округі Юбилейное ауылының аумағы; Тереңкөл ауылының Ыбыраев 159, 161, 163, 165, 167, 169, 171, 173, 175, 179, 181, 183, 185, 187, 189, 191, 193, 195, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218; Елгин 233, 235, 237, 239, 241, 243, 245, 247, 249, 251, 253, 255, 257, 259, 261, 263, 265, 267, 269, 269А, 271, 244, 246, 248, 250, 252, 254, 256, 258, 260, 262, 262А, 264, 266, 268, 270, 272, 274, 276, 278, 280, 282, 284, 286, 288, 290, 296, 300, 302, 304, 306; Байтұрсынов 199, 201, 203, 205, 207, 209, 211, 213, 215, 217, 219, 221, 223, 225, 227, 229, 231, 233, 235, 237, 239, 241, 243, 245, 247, 249, 251, 230, 232, 234, 236, 238, 240, 242, 244, 246, 248, 250, 252, 254, 256, 258, 260, 260А, 262, 264, 266, 268, 270, 272; Сейфуллин 153, 155, 157, 159, 161, 163, 165, 167, 169, 169А, 222, 222А, 224, 226, 228, 230, 230А; Тәуелсіздік 217, 219, 221, 221А, 270, 272, 274, 276, 278, 280, 282, 284, 286, 288, 290, 292, 296, 298, 300, 302, 304, 306, 308, 310, 312, 314, 316, 318, 320, 322, 324, 328, 330, 332, 334, 336, 338, 340, 342, 344, 346, 348, 350, 352; Тургенев 205, 207, 209, 211, 213, 215, 217, 219, 221, 223, 225, 227, 229, 231, 233, 235, 237, 239, 241, 243, 245, 247, 249, 251, 253, 255, 257, 259, 261, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242, 244, 246; Құдайберген Мағзұмұлы Сұрағанов 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213, 215, 217, 219, 221, 223, 225, 227, 229, 231, 233, 235, 237, 239, 241, 243, 245, 247, 249, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242, 244, 246, 248, 250, 252, 254, 256; Торайғыров 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 183А, 185, 187, 189, 191, 193, 195, 197, 199, 201, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174; Ілияс Жанқарин; Мәншүк Мәметова; Әлия Молдағұлова; Заготзерно көшелері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 296 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сайлау учаскесінің орталығы: Зеленая Роща ауылы, Атамекен көшесі, 5, "Тереңкөл ауданының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Зеленая Роща ауылы клубының ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Береговой ауылдық округі Зеленая Роща ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 297 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сайлау учаскесінің орталығы: Осьмерыжск ауылы, Школьная көшесі, 2, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Осьмерыжск негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сайлау учаскесінің шекаралары: Береговой ауылдық округі Осьмерыжск, Луговое ауылдарының аумақтары.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+      сайлау учаскесінің шекаралары: Береговой ауылдық округі Осьмерыжск ауылының аумағы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 299 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орталығы: Жаңабет ауылы, Кооперативная көшесі, 48, "Тереңкөл ауданының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Жаңабет ауылы Мәдениет үйінің ғимараты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жаңабет ауылы, Әйтеке би көшесі, 48, "Тереңкөл ауданының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Жаңабет ауылы Мәдениет үйінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Жаңабет ауылдық округі Жаңабет ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 300 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орталығы: Жасқайрат ауылы, Иса Байзаков көшесі, 6 құрылыс, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Жасқайрат негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Жасқайрат ауылы, Исы Байзаков көшесі, 6 құрылыс, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Жасқайрат негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Жаңабет ауылдық округі Жасқайрат ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 301 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Первомайск ауылы, Бірлік көшесі, 11 құрылыс, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Первомайск негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Октябрьск ауылдық округі Первомайск ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 303 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Октябрьское ауылы, Тәуелсіздік көшесі, 10, "Тереңкөл ауданының Мәдениет Үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Октябрь ауылы мәдени-демалыс орталығының ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Октябрь ауылдық округі Октябрьское ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 304 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сайлау учаскесінің орталығы: Калиновка ауылы, Жеңіс көшесі, 52, "Тереңкөл ауданының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Калиновка ауылы Мәдениет үйінің ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Калиновка ауылдық округі Калиновка ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 305 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сайлау учаскесінің орталығы: Қызылдау ауылы, Школьная көшесі, 25, "Тереңкөл ауданының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Қызылдау ауылы клубының ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Калиновка ауылдық округі Қызылдау ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 306 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сайлау учаскесінің орталығы: Томарлы ауылы, Бастау көшесі, 36, "Тереңкөл ауданының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Томарлы ауылы Мәдениет үйінің ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Томарлы ауылдық округі Томарлы, Воронцовка ауылдарының аумақтары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 308 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сайлау учаскесінің орталығы: Ивановка ауылы, Тәуелсіздік көшесі, 6, "Тереңкөл ауданының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Ивановка ауылы Мәдениет үйінің ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сайлау учаскесінің шекаралары: Ивановка ауылдық округі Ивановка, Новоспасовка ауылдарының аумақтары.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+      сайлау учаскесінің шекаралары: Ивановка ауылдық округі Ивановка ауылының аумағы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 311 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сайлау учаскесінің орталығы: Алтай ауылы, Киров көшесі, 24, "Тереңкөл ауданының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Алтай ауылы Мәдениет үйінің ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Алтай ауылдық округі Алтай ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 312 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Фрументьевка ауылы, Школьная көшесі, 1 құрылыс, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Фрументьевка негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Алтай ауылдық округі Фрументьевка ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 314 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Аққайың ауылы, Школьный көшесі, 1 құрылыс, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Аққайың ауылының жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сайлау учаскесінің шекаралары: Әулиеағаш ауылдық округі Аққайың ауылының аумағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 315 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сайлау учаскесінің орталығы: Аққайың ауылы, Школьный көшесі, 1, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Березовка жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты; </w:t>
-[...53 lines deleted...]
-      Сайлау учаскесінің орталығы: Қоржынкөл ауылы, Құдайберген Сұрағанов көшесі, 31 құрылыс, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Трофимовка жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты; </w:t>
+      Сайлау учаскесінің орталығы: Қоржынкөл ауылы, Құдайберген Сұрағанов көшесі, 31 құрылыс, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Қоржынкөл ауылының жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Жаңақұрылыс ауылдық округі Қоржынкөл, Тегістік ауылдарының аумақтары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 317 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сайлау учаскесінің орталығы: Жаңақұрылыс ауылы, Мектеп көшесі, 6 құрылыс, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Жаңақұрылыс негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Жаңақұрылыс ауылдық округі Жаңақұрылыс, Покровка ауылдарының аумақтары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 319 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сайлау учаскесінің орталығы: Тереңкөл ауылы, Тәуелсіздік көшесі, 67, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "А. Текенов атындағы № 2 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Жастар; Южная; Көксу; Ертіс; Дачная; Аймауытов; Пушкин 1, 1А, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 35, 37, 39, 41, 43, 45, 47, 49, 49А, 51, 55, 57, 61, 63, 65, 67, 69, 71, 73, 77, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 2, 2А, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 36, 38, 40, 44, 46, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126; Ыбыраев 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 59А, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132; Елгин 1, 1А, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 2, 4, 6, 8А, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110; Байтұрсынов 1, 3, 5, 5А, 7, 7А, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 2, 4, 6, 8А, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106; Сейфуллин 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 36А, 38, 40, 42, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68; Заводская көшелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 320 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Тереңкөл ауылы, Гагарин көшесі, 18, Павлодар облысы әкімдігі, Павлодар облысы білім беру басқармасының "Тереңкөл ауданының аграрлық-техникалық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Гагарин; Бауыржан Момышұлы; Қабдылмәжит Шаймарданұлы Тәліпов; Тілектес Садықов; Михаил Максимович Катаев; Победа 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 80, 82 көшелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 321 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сайлау учаскесінің орталығы: Әулиеағаш ауылы, Асар көшесі, 1, "Әулиеағаш ауылдық округі әкімінің аппараты" мемлекеттік мекемесінің ғимараты; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Әулиеағаш ауылдық округі Әулиеағаш ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 323 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орталығы: Береговое ауылы, Намазбаев көшесі, 5, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Береговая жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: Береговое ауылы, Намазбаев көшесі, 3, "Тереңкөл ауданының Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорнының Береговое ауылы Мәдениет үйінің ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сайлау учаскесінің шекаралары: Береговой ауылдық округі Береговое ауылының аумағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 594 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орталығы: Тереңкөл ауылы, Тәуелсіздік көшесі, 124, Павлодар облысының білім беру басқармасы, Тереңкөл ауданы білім беру бөлімінің "Оқушылар үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сайлау учаскесінің шекаралары: Тәуелсіздік 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142; Тургенев 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 95А, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108; Құдайберген Мағзұмұлы Сұрағанов 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 2, 2А, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86; Торайғыров 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74; Қатша Оспанова; Подстанция көшелері.</w:t>
+      сайлау учаскесінің шекаралары: Тәуелсіздік 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142; Тургенев 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 95А, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108; Құдайберген Мағзұмұлы Сұрағанов 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 2, 2А, 2Б, 2В, 2Г, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86; Торайғыров 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74; Қатша Оспанова; Подстанция көшелері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2594,55 +2534,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>