--- v0 (2025-10-19)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9582c14" w14:textId="9582c14">
+    <w:p w14:paraId="c469641" w14:textId="c469641">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -713,114 +713,248 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Павловка ауылы, Молодежный тұйық көшесі 182/2, жеке тұрғын үй.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. № 710 сайлау учаскесі, Орынбор ауылының шекараларында.</w:t>
+      2. № 710 сайлау учаскесі, Орынбор ауылының шекарасында.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z30" w:id="13"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Орынбор ауылы, Набережная көшесі 19, жеке тұрғын үй.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Орынбор ауылы, Майлин көшесі 30, жеке үй.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 2-тармақ жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. № 711 сайлау учаскесі, Әйет ауылының шекараларында: Западная 1а, 2, 3, 3а, 4-8, 8а, 9, 10, 10а, 11-21, 23, 24, 24а, 25-30, 32, 34, 40 лет Победы 4-15, 15а, 15б, 15е, 16-28, 30-32, 50 лет Октября 2, 3, 5, 10, 12, 14, Набережная 21, 23-26, 28, 28а, 29, 30, 30а, 31, 32, 32а, 33, 35-37, 39-43, 43а, 44-46, 46а, 47-60, 63-67, 69-77, 79, 82, 84, 86, 86а, 87, 88, 90, 92, 94, 94а, 96-100 жұп жағы, Тәуелсіздік 76-80, 82-88 жұп жағы, 88а, 88б, 88в, 89, 90, 92, 94, 95-99, 103-106, 108-112, 114, 116, 118-130, 132-142 жұп жағы, 142а, 148, 158, Республика 89, 94, 97-101, 103, 105, 107, 108-124, 126-133, 135-142, 144-147, 148, 150, Е. Омаров 1б, 2, 2а, 4-6, 8-11, 14, 16-18, 18а, 19-23, 23а, 24-27, 27а, 28-30, 32-34, 37-45 тақ жағы, Мир 3, 5-8, 8а, 10, Е. Өмірзақов 1, 3-30, 32-43, 45-55 тақ жағы, Жабағы-Батыр 74, 79-83 тақ жағы, 85-87, 89-103, 105-113, 115, 116, Рассвет 2-18 жұп жағы, Совхозная 1, 3-12, 14-20 жұп жағы, Строительная 1-19, Темирбаев 1, 1а, 2-14, 16-30, 32-42, 44-54 жұп жағы, Тернопольская 1, 2а, 2б, 2в, 3-6, 6а, 7, 9-25, 27 көшелері.</w:t>
+      3. № 711 сайлау учаскесі Әйет ауылының шекарасында: Западная 1а, 2, 3, 3а, 4-8, 8а, 9, 10, 10а, 11-21, 23, 24, 24а, 25-30, 32, 34, 40 лет Победы 4-15, 15а, 15б, 15е, 16-28, 30-32, 50 лет Октября 2, 3, 5, 10, 12, 14, Набережная 21, 23-26, 28, 28а, 29, 30, 30а, 31, 32, 32а, 33, 35-37, 39-43, 43а, 44-46, 46а, 47-60, 63-67, 69-77, 79, 82, 84, 86, 86а, 87, 88, 90, 92, 94, 94а, 96-100 жұп жағы, Тәуелсіздік 76-80, 82-88 жұп жағы, 88а, 88б, 88в, 89, 90, 92, 94, 95-99, 103-106, 108-112, 114, 116, 118-130, 132-142 жұп жағы, 142а, 148, 158, Республика 89, 94, 97-101, 103, 105, 107, 108-124, 126-133, 135-142, 144-147, 148, 150, Е. Омаров 1б, 2, 2а, 4-6, 8-11, 14, 16-18, 18а, 19-23, 23а, 24-27, 27а, 28-30, 32-34, 37-45 тақ жағы, Мир 3, 5-8, 8а, 10, Е. Өмірзақов 1, 3-30, 32-43, 45-55 тақ жағы, Жабағы-Батыр 74, 79-83 тақ жағы, 85-87, 89-103, 105-113, 115, 116, Рассвет 2-19 жұп жағы, Совхозная 1, 3-12, 14-20 жұп жағы, Строительная 1-19, Темірбаев 1, 1а, 2-14, 16-30, 32-42, 44-54 жұп жағы, Тернопольская 1, 2а, 2б, 2в, 3-6, 6а, 7, 9-25, 27 көшелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Әйет ауылы, Б. Майлин көшесі 4А, Қостанай облысы әкімдігі білім басқармасының "Бейімбет Майлин ауданы білім бөлімінің Б. Майлин атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Әйет ауылы, Б. Майлин көшесі 4А, Қостанай облысы әкімдігі білім басқармасының "Бейімбет Майлин ауданы білім бөлімінің Б.Майлин атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. № 712 сайлау учаскесі, Әйет ауылының шекараларында: Восточная 1-3, 5-9, 11, 17, 19, Тәуелсіздік 1е, 1ж, 4-9, 11, 13, 14, 16, 17, 18а, 20, 22, 24-28, 30, 33, 34, 36-42, 44-47, 50, 52, 56, 61, 68, 69, Республика 1, 1а, 1б, 3-20, 22-24, 26, 30-34 жұп жағы, 35, 35а, 36-39, 39а, 42, 46-53, 57, 59, 61, 62, 64, 65, 68-70, 72, 74, 76-79, 82, 84, 86-88, 92, Лесопитомник 1, Майлин тұйық көшесі 1-9, 11-13, Набережная 1, 1а, 1б, 5, 9, 11, 13, 14в, 15, 15а, 17а, 18, 20, 22, Болашақ 1, 3, 3а, 5, 9, 14, 15, 27-33 тақ жағы, Жабағы-Батыр 1, 1а, 1б, 1в, 2, 2а, 3-5, 7-9, 11-19, 21, 21а, 22, 22а, 23-43, 45-56, 59-67, 69-71, 73, 75, Садовая 1, 1а, 1б, 2, 2а, 2б, 4, 5а, 5б, 6-9, 11-19, 21-26, Б. Майлина 1-11 тақ жағы, 13-18, 20, 25, 27, 33, 35, 37, Среднее Профессионально-Техническое училище 3-9, 11-13, 15, Степная 2, 3, 5-30, Тобольская 1, 1а, 2-5, 5а, 6, 8-15, 17, 18, 18а, 19, 20, 20а, 21, 22, 24, 26, 28, 30-34, 37-49 тақ жағы, 53, 55, Целинная 1-8, Южная 2-5, 5б, 6, 8-26 жұп жағы, 30 көшелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -993,74 +1127,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Тобыл кенті, Бейбітшілік көшесі 73, Қостанай облысы әкімдігі білім басқармасының "Бейімбет Майлин ауданы білім бөлімінің № 2 Тобыл жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z43" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. № 717 сайлау учаскесі, Смайловка ауылының шекараларында.</w:t>
+      9. № 717 сайлау учаскесі, Смайыл ауылының шекарасында.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Смайловка ауылы, Абай көшесі 6/1, жеке тұрғын үй.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Смайыл ауылы, Ленин көшесі 9, медициналық пунктінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. № 718 сайлау учаскесі, Евгеновка ауылының шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1553,74 +1749,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Мақсұт ауылы, Целинная көшесі 2, жеке тұрғын үй.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. № 732 сайлау учаскесі, Приозерное ауылының шекараларында.</w:t>
+      23. № 732 сайлау учаскесі, Приозерное ауылының шекарасында.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Приозерное ауылы, Советская көшесі 2, Қостанай облысы әкімдігі білім басқармасының "Бейімбет Майлин ауданы білім бөлімінің Приозерный негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Приозерное ауылы, 60 жыл СССР көшесі 18, Қостанай облысы әкімдігі білім басқармасының "Бейімбет Майлин ауданы білім бөлімінің Приозерный негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. № 733 сайлау учаскесі, Апановка ауылының шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z74" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1633,74 +1891,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Апановка ауылы, Новая көшесі 59, Қостанай облысы әкімдігі білім басқармасының "Бейімбет Майлин ауданы білім бөлімінің Апанов негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. № 735 сайлау учаскесі, Журавлевка, Щербиновка және Красносельское ауылдарының шекараларында.</w:t>
+      25. № 735 сайлау учаскесі Красносельский ауылының шекарасында.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Красносельское ауылы, Красносельская көшесі 10, Қостанай облысы әкімдігі білім басқармасының "Бейімбет Майлин ауданы білім бөлімінің Красносельск жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Красносельское ауылы, Красносельская көшесі 10, Қостанай облысы әкімдігі білім басқармасының "Бейімбет Майлин ауданы білім бөлімінің Красносельская жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. № 737 сайлау учаскесі, Майское және Приреченское ауылдарының шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z78" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1793,74 +2113,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Набережное ауылы, Южная көшесі 1, Қостанай облысы әкімдігі білім басқармасының "Бейімбет Майлин ауданы білім бөлімінің Набережный бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z83" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. № 745 сайлау учаскесі, Богородское және Мирное ауылдарының шекараларында.</w:t>
+      29. № 745 сайлау учаскесі Богородский ауылының шекарасында.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z84" w:id="67"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Богородское ауылы, Центральная көшесі 2, жеке тұрғын үй.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Бейімбет Майлин ауданы, Богородский ауылы, Центральная көшесі 2, жеке үй.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. № 746 сайлау учаскесі, Валерьяновка ауылының шекараларында.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1946,55 +2328,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>