--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c5250bc" w14:textId="c5250bc">
+    <w:p w14:paraId="570a964" w14:textId="570a964">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1064,1208 +1064,2838 @@
         <w:t>
       Учаскенің орналасқан жері: Меңдіқара ауданы, Боровское ауылы, Павлов көшесі, 67, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Ахметқазы Шотаев атындағы Боровской мектеп – гимназиясы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. № 599 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z38" w:id="22"/>
-[...15 lines deleted...]
-      Шекаралары: Боровское ауылы, Жеңіс көшесі, тақ жағы - 61, 63, 65, 67, 67А, 69, 69Б, 71, 73, 75, 77, 79, 81, 83, 85, 85А, 87, 89, 91, 93, 95, 97, 99, 101, 103, 103/1, 103Б, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 129А, 131, 131А, 133А; Михайленко көшесі - 1/1, 1/3, 1Г, 3, 7, 9, 13, 15, 17, 18A, 19, 20, 21, 22, 22Б, 24, 26, 28; Сельхозтехника көшесі - 1, 1А, 2, 3, 4, 4А, 5, 6, 6А, 7, 7А, 8, 8А, 9, 9А, 10, 11А, 12, 12А, 13, 14, 14/1, 14/2, 15, 16, 17, 18, 18А, 21А, 22А, 23, 24, 25, 25А, 26, 27, 27А, 28, 29, 50; Транспортников көшесі - 1, 2, 2А, 3, 4, 5, 6, 7, 7А, 7Б, 8, 9, 10, 11, 11/1, 11А, 12, 13, 14, 15, 17, 19, 21, 23, 23А, 25; Нұрахмет Қосаев көшесі - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 29, 31, 33, 35, 37, 39; Дэу көшесі, жұп жағы - 2, 6; тақ жағы - 5, 7, 9; Дружбы көшесі - 1, 2, 3, 4, 6, 6/1, 7, 8, 9, 9/1, 10, 11, 12, 13, 13Б, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42; Октябрьская көшесі, жұп жағы - 16, 18, 24, 26, 28, 30, 32, 34, 36, 38, 40; тақ жағы - 7, 9, 11, 15, 17, 19, 21, 23, 25, 31, 33; Г. Харевич көшесі, жұп жағы - 2, 4, 6, 10, 12; тақ жағы - 1, 3, 5, 7, 9, 11; Березовая көшесі, жұп жағы - 36, 38, 40; тақ жағы - 13, 15, 17, 19, 21, 23, 25; Дорожная көшесі - 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 22, 24, 33А; Петр Чигадаев көшесі, жұп жағы - 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52; тақ жағы - 37, 39, 41, 43, 45, 47, 47А, 49, 49А, 49Б, 51, 53, 55, 55А, 59; Пионерская көшесі, жұп жағы - 52, 52А, 54, 56, 58; Базарная көшесі, тақ жағы - 1, 1А, 3, 5, 7, 9, 11, 11А, 13, 15, 15А, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Боровское ауылы, Жеңіс көшесі, тақ жағы - 61, 63, 65, 67, 67А, 69, 69Б, 71, 73, 75, 77, 79, 81, 83, 85, 85А, 87, 89, 91, 93, 95, 97, 99, 101, 103, 103/1, 103Б, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 129А, 131, 131А, 133А; Михайленко көшесі - 1/1, 1/3, 1Г, 3, 7, 9, 13, 15, 17, 18A, 19, 20, 21, 22, 22Б, 23, 24, 25, 26, 27, 28; Сельхозтехника көшесі - 1, 1А, 2, 3, 4, 4А, 5, 6, 6А, 7, 7А, 8, 8А, 9, 9А, 10, 11А, 12, 12А, 13, 14, 14/1, 14/2, 15, 16, 17, 18, 18А, 21А, 22А, 23, 24, 25, 25А, 26, 27, 27А, 28, 29, 50; Транспортников көшесі - 1, 2, 2А, 3, 4, 5, 6, 7, 7А, 7Б, 8, 9, 10, 11, 11/1, 11А, 12, 13, 14, 15, 17, 19, 21, 23, 23А, 25; Нұрахмет Қосаев көшесі - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 29, 31, 33, 35, 37, 39; Дэу көшесі, жұп жағы - 2, 6; тақ жағы - 5, 7, 9; Дружбы көшесі - 1, 2, 3, 4, 6, 6/1, 7, 8, 9, 9/1, 10, 11, 12, 13, 13Б, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 32, 33, 33А, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42; Октябрьская көшесі, жұп жағы - 16, 18, 24, 26, 28, 30, 32, 34, 36, 38, 40; тақ жағы - 7, 9, 11, 15, 17, 19, 21, 23, 25, 31, 33; Г. Харевич көшесі, жұп жағы - 2, 4, 6, 10, 12; тақ жағы - 1, 3, 5, 7, 9, 11; Березовая көшесі, жұп жағы - 36, 38, 40; тақ жағы - 13, 15, 17, 19, 21, 23, 25; Дорожная көшесі - 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 22, 24, 33А; Петр Чигадаев көшесі, жұп жағы - 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52; тақ жағы - 37, 39, 41, 43, 45, 47, 47А, 49, 49А, 49Б, 51, 53, 55, 55А, 59; Пионерская көшесі, жұп жағы - 52, 52А, 54, 56, 58; Базарная көшесі, тақ жағы - 1, 1А, 3, 5, 7, 9, 11, 11А, 13, 15, 15А, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Боровское ауылы, Нұрахмет Қосаев көшесі, 2, Қостанай облысы әкімдігі білім басқармасының "Кәмшат Дөненбаева атындағы кәсіптік-техникалық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – Қостанай облысы Меңдіқара ауданы әкімінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. № 600 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Боровское ауылы, Мұхамеджан Қарабаев көшесі, 32.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Боровское ауылы, Нұрахмет Қосаев көшесі, 2, Қостанай облысы әкімдігі білім басқармасының "Кәмшат Дөненбаева атындағы кәсіптік-техникалық колледж" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Боровское ауылы, Мұхамеджан Қарабаев көшесі, 32, Қостанай облысы әкімдігі денсаулық сақтау басқармасының "М. Қарабаев атындағы Қостанай облыстық оңалту орталығы" коммуналдық мемлекеттік кәсіпорнының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
-[...15 lines deleted...]
-      7. № 600 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. № 601 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z41" w:id="25"/>
-[...15 lines deleted...]
-      Шекаралары: Боровское ауылы, Мұхамеджан Қарабаев көшесі, 32.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Боровское ауылы, Мұхамеджан Қарабаев көшесі - 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 25, 26, 27, 28А, 31, 33, 34, 34А, 35, 36, 37, 38, 38А, 39, 39/2, 40, 40/2, 41, 42, 44; М. Горький көшесі - 1, 3, 5, 6, 8, 9, 10, 11, 12, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 33А, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 68; Лесная көшесі - 1, 1А, 2, 4, 5, 6, 7, 7А, 8, 9А, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 22, 24, 24А, 25, 25А, 26, 27, 28, 29, 31, 31А, 32, 33, 33А, 34, 35, 37, 39, 41, 43, 45; Кирпичная көшесі - 1, 2, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 43, 43А, 45, 47, 49, 51, 55, 57, 59, 61, 63, 65, 69, 71, 73, 75, 77, 79; Школа-интернат көшесі - 1, 2; Абай көшесі, жұп жағы - 2, 4, 6, 8, 10, 10А, 12, 12А, 14, 16, 18, 20, 22, 24, 26, 28, 30, 30/1, 32, 34, 36, 38; тақ жағы - 1, 1А, 1Б, 3, 5, 7, 9, 11, 13, 17, 19, 21, 23, 25, 27; Кәләм Байназаров атындағы көшесі, жұп жағы - 2, 6, 8, 8А, 8Б, 10, 12, 14, 16, 18; тақ жағы - 1, 3; Метеостанция көшесі, тақ жағы - 1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Боровское ауылы, Мұхамеджан Қарабаев көшесі, 32, Қостанай облысы әкімдігі денсаулық сақтау басқармасының "М. Қарабаев атындағы Қостанай облыстық оңалту орталығы" коммуналдық мемлекеттік кәсіпорнының ғимараты.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Боровское ауылы, Школа -интернат көшесі, 1А, Қостанай облысы әкімдігі білім басқармасының "Боровской облыстық санаторлық мектеп-интернаты" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
-[...15 lines deleted...]
-      8. № 601 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. № 602 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
-[...15 lines deleted...]
-      Шекаралары: Боровское ауылы, Мұхамеджан Қарабаев көшесі - 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 25, 26, 27, 28А, 31, 33, 34, 34А, 35, 36, 37, 38, 38А, 39, 39/2, 40, 40/2, 41, 42, 44; М. Горький көшесі - 1, 3, 5, 6, 8, 9, 10, 11, 12, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29, 30, 31, 32, 33, 33А, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 68; Лесная көшесі - 1, 1А, 2, 4, 5, 6, 7, 7А, 8, 9А, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 22, 24, 24А, 25, 25А, 26, 27, 28, 29, 31, 31А, 32, 33, 33А, 34, 35, 37, 39, 41, 43, 45; Кирпичная көшесі - 1, 2, 3, 4, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 43, 43А, 45, 47, 49, 51, 55, 57, 59, 61, 63, 65, 69, 71, 73, 75, 77, 79; Школа-интернат көшесі - 1, 2; Абай көшесі, жұп жағы - 2, 4, 6, 8, 10, 10А, 12, 12А, 14, 16, 18, 20, 22, 24, 26, 28, 30, 30/1, 32, 34, 36, 38; тақ жағы - 1, 1А, 1Б, 3, 5, 7, 9, 11, 13, 17, 19, 21, 23, 25, 27; Кәләм Байназаров атындағы көшесі, жұп жағы - 2, 6, 8, 8А, 8Б, 10, 12, 14, 16, 18; тақ жағы - 1, 3; Метеостанция көшесі, тақ жағы - 1.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Боровское ауылы, Лесхоз көшесі - 1, 3, 4, 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 36, 41, 43, 45, 47, 49, 51, 53, 55, 56; Дэу көшесі, тақ жағы - 1; Жеңіс көшесі, жұп жағы – 130, 132; Гоголь көшесі, жұп жағы - 106; Оптовая База көшесі - 1, 2; Подстанция көшесі - 1, 1А, 2, 2/1, 3, 3А, 4, 4А, 5, 6, 6/1, 7.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Боровское ауылы, Школа -интернат көшесі, 1А, Қостанай облысы әкімдігі білім басқармасының "Боровской облыстық санаторлық мектеп-интернаты" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Боровское ауылы, Лесхоз көшесі, 10, Қостанай облысы әкімдігі табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Боровское орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
-[...15 lines deleted...]
-      9. № 602 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. № 603 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
-[...15 lines deleted...]
-      Шекаралары: Боровское ауылы, Лесхоз көшесі - 1, 3, 4, 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 32, 33, 34, 36, 41, 43, 45, 47, 49, 51, 53, 55, 56; Дэу көшесі, тақ жағы - 1; Жеңіс көшесі, жұп жағы – 130, 132; Гоголь көшесі, жұп жағы - 106; Оптовая База көшесі - 1, 2; Подстанция көшесі - 1, 1А, 2, 2/1, 3, 3А, 4, 4А, 5, 6, 6/1, 7.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Алешинка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Боровское ауылы, Лесхоз көшесі, 10, Қостанай облысы әкімдігі табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Боровское орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Алешинка ауылы, Школьная көшесі, 3, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Алешин негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
-[...15 lines deleted...]
-      10. № 603 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. № 604 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
-[...15 lines deleted...]
-      Шекаралары: Алешинка ауылы.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Молодежное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Алешинка ауылы, Школьная көшесі, 3, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Алешин негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Молодежное ауылы, Лесная көшесі, 1, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Жангелдин жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
-[...15 lines deleted...]
-      11. № 604 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. № 605 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z53" w:id="37"/>
-[...15 lines deleted...]
-      Шекаралары: Молодежное ауылы.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Боровское ауылы, Королев көшесі, жұп жағы - 4, 8, 26; Летунов көшесі, жұп жағы - 2, 4, 7, 8, 9, 10, 12, 14, 16, 18, 20, 22, 24, 30, 34, 36, 38, 40, 42, 44, 44/1, 46, 48, 50, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74; тақ жағы - 1, 5, 7, 9, 11, 11А, 11Б, 13, 15, 17, 19, 21; Тұрсынбай батыр көшесі, жұп жағы - 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90; тақ жағы - 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 49, 51, 53, 55, 57, 59, 61, 63, 65; Павших Борцов көшесі - 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 51, 53, 55, 57, 59, 61, 65, 67, 69, 71, 73, 75, 77, 79, 81; Мира көшесі - 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 29, 30, 31, 33; Пушкин көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24А, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63, 65, 67, 67А; Энергетиков көшесі - 1, 1А, 2, 3, 4, 5, 6, 7, 7А, 7Б, 8, 10, 12, 14, 16, 18, 20, 22, 24; Космонавтов көшесі - 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 21Б, 22, 23, 25, 27, 29; Огнев көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 8А, 10, 12, 14, 16; Суворов көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37; Лермонтов көшесі - 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 24А, 25, 26, 27, 27А, 28, 29, 30, 30А, 31, 32, 33, 34; Алтынсарин көшесі, жұп жағы - 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102; тақ жағы - 47, 49, 51, 53, 55, 57, 59, 61, 63, 71, 71А, 73, 81,83; Луговая көшесі - 1, 2, 3, 3А, 13.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Молодежное ауылы, Лесная көшесі, 1, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Жангелдин жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Боровское ауылы, Тұрсынбай батыр көшесі, 71, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің "Боровской балалар өнер мектебі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
-[...15 lines deleted...]
-      12. № 605 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. № 606 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
-[...15 lines deleted...]
-      Шекаралары: Боровское ауылы, Королев көшесі, жұп жағы - 4, 8, 26; Летунов көшесі, жұп жағы - 2, 4, 7, 8, 9, 10, 12, 14, 16, 18, 20, 22, 24, 30, 34, 36, 38, 40, 42, 44, 44/1, 46, 48, 50, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74; тақ жағы - 1, 5, 7, 9, 11, 11А, 11Б, 13, 15, 17, 19, 21; Тұрсынбай батыр көшесі, жұп жағы - 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90; тақ жағы - 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 49, 51, 53, 55, 57, 59, 61, 63, 65; Павших Борцов көшесі - 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 49, 51, 53, 55, 57, 59, 61, 65, 67, 69, 71, 73, 75, 77, 79, 81; Мира көшесі - 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 29, 30, 31, 33; Пушкин көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24А, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63, 65, 67, 67А; Энергетиков көшесі - 1, 1А, 2, 3, 4, 5, 6, 7, 7А, 7Б, 8, 10, 12, 14, 16, 18, 20, 22, 24; Космонавтов көшесі - 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 21Б, 22, 23, 25, 27, 29; Огнев көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 8А, 10, 12, 14, 16; Суворов көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 35, 36, 37; Лермонтов көшесі - 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 24А, 25, 26, 27, 27А, 28, 29, 30, 30А, 31, 32, 33, 34; Алтынсарин көшесі, жұп жағы - 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102; тақ жағы - 47, 49, 51, 53, 55, 57, 59, 61, 63, 71, 71А, 73, 81,83; Луговая көшесі - 1, 2, 3, 3А, 13.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Алқау ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Боровское ауылы, Тұрсынбай батыр көшесі, 71, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің "Боровской балалар өнер мектебі" коммуналдық мемлекеттік қазыналық кәсіпорнының ғимараты.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Алқау ауылы, Центральная көшесі, 12А, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімі" мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
-[...15 lines deleted...]
-      13. № 606 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. № 607 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
-[...15 lines deleted...]
-      Шекаралары: Алқау ауылы.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Борки, ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Алқау ауылы, Центральная көшесі, 12А, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімі" мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Борки ауылы, Молодежная көшесі, 1, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Борков негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
-[...15 lines deleted...]
-      14. № 607 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. № 611 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
-[...15 lines deleted...]
-      Шекаралары: Борки, ауылы.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Буденновка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Борки ауылы, Молодежная көшесі, 1, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Борков негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Буденновка ауылы, Достық көшесі, 3, "Агрофирма "Боровское" жауапкершілігі шектеулі серіктестігінің Мәдениет үйінің ғимараты (келісім бойынша).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16. № 612 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Қызылту ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Қызылту ауылы, Абай көшесі,1 үй, 2 пәтер, жеке үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – Қостанай облысы Меңдіқара ауданы әкімінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. № 613 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Харьковское ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Харьковское ауылы, Школьная көшесі, 4, "Агрофирма Қарқын" жауапкершілігі шектеулі серіктестігінің Мәдениет үйінің ғимараты (келісім бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z73" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. № 614 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Введенка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Введенка ауылы, Школьная көшесі, 3, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Введен жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - Қостанай облысы Меңдіқара ауданы әкімінің 16.04.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Алынып тасталды - Қостанай облысы Меңдіқара ауданы әкімінің 16.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...73 lines deleted...]
-      18. № 614 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z79" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. № 617 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
-[...15 lines deleted...]
-      Шекаралары: Введенка ауылы.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Загаринка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Введенка ауылы, Школьная көшесі, 3, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Введен жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Загаринка ауылы, Достық көшесі, 16, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Загарин бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z82" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. № 618 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z17" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Загаринка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z18" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Загаринка ауылы, Уй көшесі, 9 үй, жеке үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – Қостанай облысы Меңдіқара ауданы әкімінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. № 619 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z86" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Каменскуральское ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Каменскуральское ауылы, Школьная көшесі, 18, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Каменскорал жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. № 620 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақсуат ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Ақсуат ауылы, Ақсуат көшесі, үй 55, пәтер 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - Қостанай облысы Меңдіқара ауданы әкімінің 16.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. № 621 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ұзынағаш ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z93" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Ұзынағаш ауылы, Б. Момышұлы атындағы көшесі, 7, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Оразалы Қозыбаев атындағы Қаратал жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z94" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. № 623 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z95" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Құлшықай ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z96" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Құлшықай ауылы, С.Сейфуллин көшесі, 8, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Жарсуат негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z97" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. № 624 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z98" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Төлеңгіт ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z99" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Төлеңгіт ауылы, Алтынсарин көшесі, 1 (келісім бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z100" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. № 625 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z101" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Байғожа ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z102" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Байғожа ауылы, Құрманғазы көшесі, 3 (келісім бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z103" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. № 626 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z104" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Красная Пресня ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z105" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Красная Пресня ауылы, Гагарин көшесі, 16, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Краснопреснен жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z106" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. № 627 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z107" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Теңіз ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z108" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Теңіз ауылы, М. Қозыбаев көшесі, 1, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Теңіз негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z109" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. № 628 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z110" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Балықты ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z111" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Балықты ауылы, Ардагер 2 көшесі, 2 (келісім бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z112" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. № 629 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z21" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Красная Пресня ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z22" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Красная Пресня ауылы, Мұса – Қажы көшесі, 11 үй, 2 пәтер, жеке үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – Қостанай облысы Меңдіқара ауданы әкімінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. № 630 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z116" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Лоба ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z117" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Лоба ауылы, М. Қозыбаев көшесі, 7 (келісім бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z118" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. № 631 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z119" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Қасқат ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z120" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Қасқат ауылы, Школьная көшесі, 39, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Ломоносов жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19. Алынып тасталды - Қостанай облысы Меңдіқара ауданы әкімінің 16.04.2025 </w:t>
+        <w:t xml:space="preserve">34. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алынып тасталды - Қостанай облысы Меңдіқара ауданы әкімінің 16.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...231 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Ақсуат ауылы, Ақсуат көшесі, үй 55, пәтер 1.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алынып тасталды - Қостанай облысы Меңдіқара ауданы әкімінің 16.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. № 635 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Көктерек ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Көктерек ауылы, Ә. Бексұлтанов көшесі, 18 үй, жеке үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - Қостанай облысы Меңдіқара ауданы әкімінің 16.04.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда – Қостанай облысы Меңдіқара ауданы әкімінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. № 636 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Шиелі ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Шиелі ауылы, М. Оразбеков көшесі, 26 үй, жеке үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда – Қостанай облысы Меңдіқара ауданы әкімінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. № 638 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z134" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Михайловка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z135" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Михайловка ауылы, Ленин көшесі, 95А, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Михайлов жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z136" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. № 639 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z137" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Степановка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z138" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Степановка ауылы, Школьная көшесі, 54А, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Степанов жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z139" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. № 640 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z140" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Архиповка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z141" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Архиповка ауылы, Ленин көшесі, 32, "Заря" акционерлік қоғамының Мәдениет үйінің ғимараты (келісім бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z142" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. № 641 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z143" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Первомайское ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z144" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Первомайское ауылы, Макаренко көшесі, 6, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Первомай жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z145" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. № 642 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z146" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Долбушка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z147" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Долбушка ауылы, Центральная көшесі, 2 (келісім бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z148" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. № 643 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Чернышевка ауылы, Степная көшесі - 1, 3, 5, 7, 9; Школьная көшесі - 1, 3, 4, 5, 6, 8, 10, 11, 13, 15, 16, 17, 18, 19, 22, 24, 26, 27, 28, 29, 32, 35, 37, 38, 40, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 54, 55, 56, 57, 58, 59, 60, 62; Березовая көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Чернышевка ауылы, Школьная көшесі, 22, жеке үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда – Қостанай облысы Меңдіқара ауданы әкімінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алынып тасталды - Қостанай облысы Меңдіқара ауданы әкімінің 16.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2273,1509 +3903,153 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. № 621 сайлау учаскесі</w:t>
-[...1094 lines deleted...]
-      41. № 641 сайлау учаскесі</w:t>
+      45. № 646 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Лесное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z143" w:id="110"/>
-[...15 lines deleted...]
-      Шекаралары: Первомайское ауылы.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Лесное ауылы, Дружбы көшесі, 15, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Лесной негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z144" w:id="111"/>
-[...15 lines deleted...]
-      Учаскенің орналасқан жері: Меңдіқара ауданы, Первомайское ауылы, Макаренко көшесі, 6, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Первомай жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. № 647 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z145" w:id="112"/>
-[...15 lines deleted...]
-      42. № 642 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z158" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ивановка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z146" w:id="113"/>
-[...15 lines deleted...]
-      Шекаралары: Долбушка ауылы.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскенің орналасқан жері: Меңдіқара ауданы, Ивановка ауылы, Центральная көшесі, 3/1, Қостанай облысы әкімдігі білім басқармасының "Меңдіқара ауданы білім бөлімінің Иванов бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z147" w:id="114"/>
-[...278 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3788,55 +4062,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>