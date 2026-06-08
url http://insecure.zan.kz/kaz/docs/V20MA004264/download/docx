--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a2a32c" w14:textId="6a2a32c">
+    <w:p w14:paraId="352fc1b" w14:textId="352fc1b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -307,52 +307,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы қаулыға қосымшаға сәйкес Ақтау қаласында стационарлық емес сауда объектілерін орналастыру орындары айқындалсын және бекітілсін.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Ақтау қаласында стационарлық емес сауда объектілерін орналастыру орындары айқындалсын және бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -911,237 +931,126 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ақтау қаласы әкімдігінің</w:t>
             </w:r>
-          </w:p>
-[...127 lines deleted...]
-              <w:t>№ 1293 қаулысына 1 қосымша</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2020 жылғы 28 шілдедегі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1293 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Ақтау қаласында стационарлық емес сауда объектілерін орналастыру орындары</w:t>
+        <w:t xml:space="preserve"> Ақтау қаласында стационарлық емес сауда объектілерін орналастыру орындары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 - қосымша жаңа редакцияда - Маңғыстау облысы Ақтау қаласы әкімдігінің 06.03.2024 </w:t>
+      Ескерту. 1 - қосымша жаңа редакцияда - Маңғыстау облысы Ақтау қаласы әкімдігінің 11.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-07-626</w:t>
+        <w:t>№ 11-07-1047</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1205,87 +1114,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орналасу орны</w:t>
-[...35 lines deleted...]
-Алатын алаңы (шаршы метр)</w:t>
+Орналасқан орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алып жатқан алаңы (шаршы метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1349,51 +1258,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жақын орналасқан инфрақұрылым (ұқсас тауарлар ассортименті сатылатын сауда объектілері, сондай-ақ қоғамдық тамақтану объектілері)</w:t>
+Жақын маңдағы инфрақұрылым (тауарлардың ұқсас ассортименті сатылатын сауда объектілері, сондай-ақ қоғамдық тамақтану объектілері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1426,51 +1335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 шағын аудан, № 27 үйдің оң жағы</w:t>
+3 шағын аудан, № 140 үйдің сол жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1534,87 +1443,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Арман", "Аруна" азық-түлік дүкендері</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Garden" кафесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1755,51 +1664,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1867,88 +1776,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-12</w:t>
+              <w:t xml:space="preserve">
+4А шағын аудан, №17А үйдің жанында </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1976,87 +1885,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Свежий продукт" азық-түлік дүкені</w:t>
+Азық-түлік тауарларын сату (кофехана)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Aromacoffee" кафесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2089,87 +1998,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 шағын аудан, № 12 үйдің сол жағы</w:t>
-[...35 lines deleted...]
-12</w:t>
+5 шағын аудан, № 24 үйдің оң жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2197,87 +2106,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Ақниет", "888" азық-түлік дүкендері</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Свежий продукт" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2310,51 +2219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 шағын аудан, № 51 ғимаратта орналасқан "Profit" букмекерлік орталығына қарама-қарсы</w:t>
+7 шағын аудан, № 12 үйдің сол жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2381,124 +2290,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-"Алижан" азық-түлік дүкені</w:t>
+              <w:t xml:space="preserve">
+5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (балмұздақ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақниет", "888" азық-түлік дүкендері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2531,87 +2440,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 шағын аудан, № 21 үйдің сол жағы</w:t>
-[...35 lines deleted...]
-12</w:t>
+7 шағын аудан, № 12 үйдің жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2639,87 +2548,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Продукты" азық-түлік дүкені</w:t>
+Азық-түлік тауарларын сату (кофехана)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақниет", "888" азық-түлік дүкендері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2752,51 +2661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 шағын аудан, № 16 үйдің сол жағы</w:t>
+7 шағын аудан, № 20 үйдің сол жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2860,87 +2769,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Кристина", "Каспий" азық-түлік дүкендері</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Меркурий" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2973,51 +2882,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 шағын аудан, "Волна" сауда орталығына қарама-қарсы</w:t>
+7 шағын аудан, № 28 үйге қарама-қарсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3081,87 +2990,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Altyn food" супермаркеті</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Айкен" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3194,51 +3103,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 шағын аудан, № 43 үйдің оң жағы</w:t>
+7 шағын аудан, № 51 ғимаратта орналасқан "Profit" букмекерлік орталығына қарама-қарсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3302,87 +3211,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"West" азық-түлік дүкені</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алижан" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3415,87 +3324,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 шағын аудан, № 18 үйге қарама-қарсы</w:t>
-[...35 lines deleted...]
-12</w:t>
+7А шағын аудан, №20 үйдің жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3523,87 +3432,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Яна" азық-түлік дүкені</w:t>
+Азық-түлік тауарларын сату (кофехана)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Топ-Стоп" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3636,87 +3545,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 шағын аудан, № 37/2 ғимаратта орналасқан "Томирис" дүкенінің оң жағы</w:t>
-[...35 lines deleted...]
-24</w:t>
+8 шағын аудан, № 21 үйдің сол жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3744,87 +3653,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Томирис" азық-түлік дүкені</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Продукты" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3856,52 +3765,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-16 шағын аудан, № 33/7 үйдің оң жағы</w:t>
+              <w:t xml:space="preserve">
+9А шағын аудан, №2 ғимаратқа қарама-қарсы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3965,87 +3874,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Narsharab", "Caramel" кафесі</w:t>
+Азық-түлік тауарларын сату (кофехана)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4078,87 +3987,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 шағын аудан, № 168 үйге қарама-қарсы</w:t>
-[...35 lines deleted...]
-120</w:t>
+11 шағын аудан, № 16 үйдің сол жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4186,87 +4095,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Fish truck" кафесі</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кристина", "Каспий" азық-түлік дүкендері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4298,196 +4207,196 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+12 шағын аудан, "Волна" сауда орталығына қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-21 шағын аудан, № 1/28 ғимаратта орналасқан "Sansei Auto" дүкеніне қарама-қарсы </w:t>
-[...143 lines deleted...]
-"Мамедалы" азық-түлік дүкені</w:t>
+5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Altyn food" супермаркеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4519,52 +4428,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-23 шағын аудан, "Мағаш нан" дүкеніне қарама-қарсы </w:t>
+              <w:t>
+12 шағын аудан, № 43 үйдің оң жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4628,87 +4537,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Мағаш нан" азық-түлік дүкені</w:t>
+Азық-түлік тауарларын сату (балмұздақ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"West" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4741,87 +4650,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24 шағын аудан, "LPG trade" автогаз құю станциясына қарама-қарсы</w:t>
-[...35 lines deleted...]
-120</w:t>
+13 шағын аудан, № 1А үйдің сол жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4849,87 +4758,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Халва" асханасы</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мағаш нан" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4962,51 +4871,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 шағын аудан, № 25 үйдің оң жағы</w:t>
+14 шағын аудан, № 18 үйге қарама-қарсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5070,87 +4979,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Ақ бұлақ" азық-түлік дүкені</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Яна" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5183,51 +5092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 шағын аудан, "Бәйтерек" сауда орталығына қарама-қарсы</w:t>
+15 шағын аудан, №2 үйдің сол жағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5291,87 +5200,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Altyn food" супермаркеті</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Nur" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5404,87 +5313,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 шағын аудан, "Astana fast food" кафесіне қарама-қарсы</w:t>
-[...35 lines deleted...]
-12</w:t>
+15 шағын аудан, № 37/2 ғимаратта орналасқан "Томирис" дүкенінің оң жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5512,87 +5421,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Astana fast food" кафесі</w:t>
+Азық-түлік тауарларын сату (балмұздақ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Томирис" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5625,51 +5534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 шағын аудан, № 85/1 ғимаратта орналасқан "Нурбек" бизнес орталығына қарама-қарсы</w:t>
+15 шағын аудан, № 39 үйге қарама-қарсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5733,87 +5642,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Жібек" азық-түлік дүкені</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5845,52 +5754,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-28А шағын аудан, "Мағаш нан" дүкенінің сол жағы</w:t>
+              <w:t xml:space="preserve">
+16 шағын аудан, "Ақтау" сауда ойын-сауық орталығына қарама-қарсы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5954,87 +5863,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Мағаш нан" азық-түлік дүкені</w:t>
+Азық-түлік тауарларын сату (кофехана)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Bodro burger" кафесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6067,87 +5976,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 шағын аудан, "Diplomat" бизнес орталығына қарама-қарсы</w:t>
-[...35 lines deleted...]
-120</w:t>
+16 шағын аудан, № 33/7 үйдің оң жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6175,87 +6084,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Мағаш нан" азық-түлік дүкені</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Narsharab", "Caramel" кафелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6288,51 +6197,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 шағын аудан, № 226 ғимаратта орналасқан "Тарлан" сауда үйінің оң жағы</w:t>
+17 шағын аудан, № 78 тұрғын үй кешеніне қарама-қарсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6396,87 +6305,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Beluga" кафесі</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ai market" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6509,87 +6418,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29А шағын аудан, № 109 ғимаратта орналасқан "Keramo Market" дүкенінің оң жағы</w:t>
-[...35 lines deleted...]
-12</w:t>
+19 шағын аудан, № 10/4 ғимаратының сол жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6617,87 +6526,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Мұнайшы" кафесі</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шашлык 12 Актау" кафесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6729,52 +6638,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-31 шағын аудан, "Bek Nur" тұрғын үй кешеннің оң жағы</w:t>
+              <w:t xml:space="preserve">
+ 21 шағын аудан, № 1/28 ғимаратта орналасқан "Sansei Auto" дүкеніне қарама-қарсы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6838,87 +6747,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Oral", "Кәусар" кафесі</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мамедалы" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6950,88 +6859,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-36</w:t>
+              <w:t xml:space="preserve">
+ 23 шағын аудан, "Мағаш нан" дүкеніне қарама-қарсы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7059,87 +6968,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
-[...35 lines deleted...]
-"Tan Food" азық-түлік дүкені</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мағаш нан" азық-түлік дүкені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7172,87 +7081,2960 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+25 шағын аудан, №14/1 ғимаратына қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бақыт" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 шағын аудан, № 25 үйдің оң жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақ бұлақ" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 шағын аудан, № 85/1 ғимаратта орналасқан "Нурбек" бизнес орталығына қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жібек" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 шағын аудан, "Astana fast food" кафесіне қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (балмұздақ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Astana fast food" кафесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28А шағын аудан, №23 үйге қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тағам" асханасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28А шағын аудан, "Мағаш нан" дүкенінің сол жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (балмұздақ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мағаш нан" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 шағын аудан, № 226 ғимаратта орналасқан "Тарлан" сауда үйінің оң жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Beluga" кафесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 шағын аудан, "Ak Kala Mall" сауда ойын-сауық орталығының алдында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (кофехана)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Лидер" супермаркеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31А шағын аудан, № 7 ғимаратта орналасқан "Дана" супермаркетінің оң жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (балмұздақ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Дана" супермаркеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32Б шағын аудан, № 19 үйге қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"№1" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 шағын аудан, № 16 үйдің сол жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ғалым" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 шағын аудан, № 17 үйге қарама-қарсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Есекей" азық түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс-2 шағын аудан, № 380/1 әкімшілік ғимаратының сол жағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Tan Food" азық-түлік дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 №4 өндірістік аймақ, Химия-гидрометаллургия зауытының ғимаратына қарама-қарсы жолдың бойы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-120</w:t>
+              <w:t xml:space="preserve">
+60 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7280,113 +10062,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азық-түлік/азық-түлік емес тауарларын сату</w:t>
+Азық-түлік тауарларын сату (жемістер мен көкөністер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7556,68 +10317,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1293 қаулысына 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтау қаласында жеміс - көкөніс және бақша өнімдерімен сауданы жүзеге асыру үшін стационарлық емес сауда объектілерінің маршруттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2 - қосымша алып тасталды - Маңғыстау облысы Ақтау қаласы әкімдігінің 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7825,68 +10586,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Ақтау қаласында жүгері, балмұздақ, алкогольсіз сусындармен сауданы жүзеге асыру үшін стационарлық емес сауда объектілерін орналастыру орындары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3 - қосымша алып тасталды - Маңғыстау облысы Ақтау қаласы әкімдігінің 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8094,68 +10855,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1293 қаулысына 4 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:bookmarkStart w:name="z25" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтау қаласында жүгері, балмұздақ, алкогольсіз сусындармен сауданы жүзеге асыру үшін стационарлық емес сауда объектілерінің маршруттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4 - қосымша алып тасталды - Маңғыстау облысы Ақтау қаласы әкімдігінің 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8363,68 +11124,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1293 қаулысына 5 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="8"/>
+    <w:bookmarkStart w:name="z29" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтау қаласында кваспен сауданы жүзеге асыру үшін стационарлық емес сауда объектілерін орналастыру орындары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5 - қосымша алып тасталды - Маңғыстау облысы Ақтау қаласы әкімдігінің 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8632,68 +11393,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1293 қаулысына 6 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="9"/>
+    <w:bookmarkStart w:name="z33" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтау қаласында кваспен сауданы жүзеге асыру үшін стационарлық емес сауда объектілерінің маршруттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6 - қосымша алып тасталды - Маңғыстау облысы Ақтау қаласы әкімдігінің 06.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8737,55 +11498,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9111,31 +11872,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>