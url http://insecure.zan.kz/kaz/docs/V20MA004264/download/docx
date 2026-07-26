--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="352fc1b" w14:textId="352fc1b">
+    <w:p w14:paraId="e5ca59e" w14:textId="e5ca59e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11498,55 +11498,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>