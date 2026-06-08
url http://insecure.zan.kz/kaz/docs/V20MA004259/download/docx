--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2a4b4b7" w14:textId="2a4b4b7">
+    <w:p w14:paraId="da74ffc" w14:textId="da74ffc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -170,51 +170,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының 2020 жылғы 25 мамырдағы "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасында бейбіт жиналыстарды ұйымдастыру және өткізу тәртібі туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" Заңына сәйкес және "Қазақстан Республикасы Әділет министрлігінің Маңғыстау облысы әділет департаменті" республикалық мемлекеттік мекемесінің 2020 жылғы 29 мамырдағы №05-10-975 ақпараттық хатының негізінде, Ақтау қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫҚ:</w:t>
+        <w:t>" Заңына сәйкес және "Қазақстан Республикасы Әділет министрлігінің Маңғыстау облысы әділет департаменті" республикалық мемлекеттік мекемесінің 2020 жылғы 29 мамырдағы № 05-10-975 ақпараттық хатының негізінде, Ақтау қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫҚ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -320,81 +320,81 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Ақтау қалалық мәслихатының 2016 жылғы 17 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№2/17</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> "Ақтау қаласында бейбіт жиналыстар, митингілер, шерулер, пикеттер мен демонстрациялар өткізу тәртібін қосымша реттеу туралы" шешімінің (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №3077 болып тіркелген, 2016 жылы 11 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) күші жойылды деп танылсын.</w:t>
+        <w:t>№ 2/17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Ақтау қаласында бейбіт жиналыстар, митингілер, шерулер, пикеттер мен демонстрациялар өткізу тәртібін қосымша реттеу туралы" шешімінің (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 3077 болып тіркелген, 2016 жылы 11 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. "Ақтау қалалық мәслихатының аппараты" мемлекеттік мекемесі  (аппарат басшысы – Д.Телегенова) осы шешімнің әділет органдарында мемлекеттік тіркелуін, оның бұқаралық ақпарат құралдарында ресми жариялануын қамтамасыз етсін.</w:t>
+      5. "Ақтау қалалық мәслихатының аппараты" мемлекеттік мекемесі (аппарат басшысы – Д.Телегенова) осы шешімнің әділет органдарында мемлекеттік тіркелуін, оның бұқаралық ақпарат құралдарында ресми жариялануын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z6" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешімнің орындалуын бақылау Ақтау қалалық мәслихатының әлеуметтік мәселелер және заңдылық пен құқық тәртібі мәселелері жөніндегі тұрақты комиссиясына жүктелсін (Ы. Көшербай).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z7" w:id="7"/>
     <w:p>
@@ -710,337 +710,222 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ақтау қалалық мәслихатының </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">2020 жылғы 10 шілдедегі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2020 жылғы 10 шілдедегі</w:t>
-[...64 lines deleted...]
-              <w:t>№33/382 шешіміне 1 қосымша</w:t>
+              <w:t>№ 33/382 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:t xml:space="preserve"> Ақтау қаласында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындар</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 - қосымша жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 04.10.2022 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 13.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 18/145</w:t>
+        <w:t>№ 20/127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақтау қаласында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. "Приморский" тұрғын алабында орналасқан автотұрақ алаңы;</w:t>
-[...53 lines deleted...]
-      4. Демонстрациялар, шерулер өткізу үшін жүру маршруты: №14 "а" шағын ауданынан №9 "а" шағын ауданына дейін №7 автожолының бір бөлігі.</w:t>
+      1) "Ақ желкен" тұрғын массивінде орналасқан автотұрақ алаңы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 34 шағын аудандағы "Достық үйі" ғимаратының жанындағы автотұрақ алаңы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 11А және 26 шағын аудандар арасындағы автотұрақ алаңы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Демонстрациялар, шерулер өткізу үшін жүру маршруты: 14А шағын ауданнан 9А шағын ауданына дейін № 7 автожолының бір бөлігі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1076,496 +961,478 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ақтау қалалық мәслихатының</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Ақтау қалалық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...85 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">2020 жылғы 10 шілдедегі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№33/382 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="9"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды пайдалану тәртібі, олардың шекті толтырылу нормалары, сондай-ақ Ақтау қаласында бейбіт жиналыстарды ұйымдастыру және өткізу үшін мамандандырылған орындарды материалдық-техникалық және ұйымдастырушылық қамтамасыз етуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2 - қосымша жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 04.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18/145</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды пайдалану тәртібі, олардың шекті толтырылу нормалары, сондай-ақ Ақтау қаласында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды материалдық –техникалық және ұйымдастырушылық қамтамасыз етуге қойылатын талаптар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасында бейбіт жиналыстарды ұйымдастыру және өткізу тәртібі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының Заңына (бұдан әрі- Заң) сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z56" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Арнайы орындар санитарлық нормалар мен өрт қауіпсіздігі ережелерін сақтай отырып пайдаланылады. Арнайы орындарда жоспарланған басқа да ресми, мәдени, ойын-сауық, мәдени-бұқаралық, дене шынықтыру-сауықтыру, спорттық және өзге де іс-шараларды өткізу, құрылыс-монтаждау жұмыстарын жүзеге асыру туралы ақпарат болмаған жағдайда бейбіт жиналыстар өткізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z57" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Егер Қазақстан Республикасының Заңында және өзге де заңдарында өзгеше белгіленбесе, бейбіт жиналыстарды өткізуді материалдық-техникалық және ұйымдық қамтамасыз етуді оларды ұйымдастырушы мен қатысушылар өз қаражаты есебінен, сондай-ақ осы бейбіт жиналыстарды өткізу үшін жиналған және (немесе) берілген қаражат пен мүлік есебінен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ақтау қаласында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды шекті толтыру нормалары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z32" w:id="13"/>
-[...15 lines deleted...]
-      3) №11 "а" және №26 шағынаудандар арасындағы автотұрақ алаңы, шекті толымдылық нормасы 200 адам;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Ақ желкен" тұрғын массивінде орналасқан автотұрақ алаңы, шекті толымдылық нормасы 200 адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z33" w:id="14"/>
-[...15 lines deleted...]
-      4) демонстрациялар, шерулер өткізу үшін жүру маршруты: №14 "а" шағын ауданынан №9 "а" шағын ауданына дейінгі №7 автожолының бір бөлігі, шекті толтырылу нормасы 200 адам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 34 шағын аудандағы "Достық үйі" ғимараты жанындағы автотұрақ алаңы, шекті толымдылық нормасы 100 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) № 11 "а" және № 26 шағынаудандар арасындағы автотұрақ алаңы, шекті толымдылық нормасы 200 адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) демонстрациялар, шерулер өткізу үшін жүру маршруты: № 14 "а" шағын ауданынан № 9 "а" шағын ауданына дейінгі № 7 автожолының бір бөлігі, шекті толтырылу нормасы 200 адам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4 тармаққа өзгерістер енгізілді - Маңғыстау облысы Ақтау қалалық мәслихатының 13.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20/127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жергілікті атқарушы органның келісімінсіз бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарда киіз үйлер, шатырлар, өзге де құрылыстар орнатуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Егер бейбіт жиналысты бір жерде және (немесе) сол бір жүру бағыты бойынша не бір мезгілде бірнеше бейбіт жиналысты ұйымдастырушы өткізуге үміткер болған жағдайда, көрсетілген орынды пайдалану кезектілігін жергілікті атқарушы орган бейбіт жиналысты ұйымдастырушыдан тиісті хабарлама немесе өтініш алған уақытты негізге ала отырып айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Пикеттеуден басқа, бейбіт жиналысқа қатысатын адамдар арасындағы жол берілетін ең аз қашықтық әлеуметтік қашықтықты сақтау мақсатында кемінде екі метрді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Пикеттеуді жүзеге асыратын тұлғалар арасындағы бір қатысушы өткізетін ең аз рұқсат етілген қашықтық кемінде 100 метрді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бейбіт жиналыстар сағат 9.00-ден ерте басталмайды және бейбіт жиналыстар өткізілетін күні Ақтау қаласының жергілікті уақыт бойынша сағат 20.00-ден кешіктірілмей аяқталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1599,416 +1466,312 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ақтау қалалық мәслихатының</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Ақтау қалалық мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">2020 жылғы 10 шілдедегі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2020 жылғы 10 шілдедегі</w:t>
-[...64 lines deleted...]
-              <w:t>№33/382 шешіміне 3 қосымша</w:t>
+              <w:t>№ 33/382 шешіміне 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="20"/>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтау қаласында пикеттеуді өткізуге жол берілмейтін  іргелес аумақтардың шекаралары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3 - қосымша жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 04.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18/145</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="21"/>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақтау қаласында келесі объектілердің іргелес аумақтарының шекарасынан 400 метр қашықтықта пикет өткізуге жол берілмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z47" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жаппай жерлеу орындарында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) теміржол, су, әуе және автомобиль көлігі объектілерінде және оларға іргелес аумақтарда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттің қорғаныс қабілетін, қауіпсіздігін және халықтың тыныс-тіршілігін қамтамасыз ететін ұйымдарға іргелес жатқан аумақтарда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қауіпті өндірістік объектілерге және пайдаланылуы қауіпсіздік техникасының арнайы қағидаларын сақтауды талап ететін өзге де объектілерге іргелес жатқан аумақтарда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z51" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) магистральдық теміржол желілерінде, магистральдық құбыржолда, ұлттық электр желісінде, магистральдық байланыс желілерінде және оларға іргелес жатқан аумақтарда тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2334,31 +2097,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>