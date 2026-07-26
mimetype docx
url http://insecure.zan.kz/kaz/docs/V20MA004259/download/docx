--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da74ffc" w14:textId="da74ffc">
+    <w:p w14:paraId="3b92335" w14:textId="3b92335">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1723,55 +1723,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2097,31 +2097,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>