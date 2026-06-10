--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5e3a89b" w14:textId="5e3a89b">
+    <w:p w14:paraId="84fe612" w14:textId="84fe612">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,106 +76,148 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Маңғыстау облысының аумағында тұрақты тұратын Қазақстан Республикасы азаматтарының жекелеген санаттарына тегін амбулаториялық емдеу кезінде тегін медициналық көмектің кепілдік берілген көлемін, оның ішінде дәрілік заттарды, бейімделген емдік өнімдерді, медициналық бұйымдарды қосымша беру туралы</w:t>
+        <w:t>Маңғыстау облысының аумағында тұрақты тұратын Қазақстан Республикасы азаматтарының жекелеген санаттарына тегін амбулаториялық емдеу кезінде тегін медициналық көмектің кепілдік берілген көлемін, оның ішінде дәрілік заттарды, арнайы емдік өнімдерді және медициналық бұйымдарды қосымша беру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Маңғыстау облыстық мәслихатының 2020 жылғы 28 тамыздағы № 37/446 шешімі. Маңғыстау облысы Әділет департаментінде 2020 жылғы 8 қыркүйекте № 4278 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Маңғыстау облыстық мәслихатының 29.03.2022 </w:t>
+        <w:t>
+      Маңғыстау облысының аумағында тұрақты тұратын Қазақстан Республикасы азаматтарының жекелеген санаттарына тегін амбулаториялық емдеу кезінде тегін медициналық көмектің кепілдік берілген көлемін, оның ішінде дәрілік заттарды, арнайы емдік өнімдерді және медициналық бұйымдарды қосымша беру туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 9/112</w:t>
+        <w:t xml:space="preserve">      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Маңғыстау облыстық мәслихатының 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z0" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының 2020 жылғы 7 шілдедегі "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -194,212 +236,226 @@
         </w:rPr>
         <w:t>" Кодексіне, Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" Заңына сәйкес Маңғыстау облыстық мәслихаты ШЕШІМ ҚАБЫЛДАДЫҚ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z1" w:id="1"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Маңғыстау облыстық мәслихатының 29.03.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Осы шешімге 1 қосымшаға сәйкес Маңғыстау облысының аумағында тұрақты тұратын Қазақстан Республикасы азаматтарының жекелеген санаттарына тегін амбулаториялық емдеу кезінде тегін медициналық көмектің кепілдік берілген көлемі, оның ішінде дәрілік заттар, арнайы емдік өнімдер және медициналық бұйымдар қосымша берілсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 9/112</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Маңғыстау облыстық мәслихатының 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25/295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Маңғыстау облыстық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Маңғыстау облыстық мәслихатының аппараты" мемлекеттік мекемесі (аппарат басшысы Ә.Қ. Дауылбаев) осы шешімнің әділет органдарында мемлекеттік тіркелуін, Маңғыстау облыстық мәслихатының интернет-ресурсында орналастырылуын қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және ол алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -871,104 +927,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маңғыстау облысында тіркелген Қазақстан Республикасы азаматтарының жекелеген санаттарына амбулаториялық емдеу кезінде тегін медициналық көмектің кепілдік берілген көлемін, оның ішінде дәрілік заттарды, бейімделген емдік өнімдерді, медициналық бұйымдарды қосымша тегін беру туралы тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Маңғыстау облыстық мәслихатының 11.06.2025 № </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Маңғыстау облыстық мәслихатының 16.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>20/238</w:t>
+        <w:t>№ 25/295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1053,51 +1109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аурудың атауы</w:t>
+Аурулардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1125,87 +1181,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дәрілік заттарды тағайындау көрсеткіші (дәрежесі, сатысы, ағым ауырлығы)</w:t>
-[...35 lines deleted...]
-Дәрілік заттардың (шығару нысаны), мамандандырылған емдік өнімдердің және медициналық бұйымдардың атауы</w:t>
+Дәрілік заттарды тағайындау үшін көрсетілімдер (дәрежесі, сатысы, ағымының ауырлығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәрілік заттардың (дәрілік нысан), арнайы емдік өнімдердің және медициналық бұйымдардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1960,604 +2016,604 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анакинра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Ритуксимаб</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Голимумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Белимумаб</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәнекер тінінің жүйелік аурулары, неврологиялық аурулар, Девик ауруы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ритуксимаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Құрамында күміс сульфотиазолы бар крем, сыртқа қолдануға арналған крем</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белимумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Декспантенол 5%, сыртқа қолдануға арналған крем</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буллалы эпидермолиз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрамында күміс сульфотиазолы бар крем, сыртқа қолдануға арналған крем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2606,51 +2662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Декспантенол 5%, сыртқа қолдануға арналған жақпамай</w:t>
+Декспантенол 5%, сыртқа қолдануға арналған крем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2699,333 +2755,333 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хлоргексидин, ерітінді</w:t>
+Декспантенол 5%, сыртқа қолдануға арналған жақпамай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Будесонид, ингаляцияға арналған дозаланған ұнтақ</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлоргексидин, ерітінді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Фенотерол мен Ипратропий бромиді, ингаляцияға арналған ерітінді/дозаланған ингаляцияға арналған аэрозоль</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көмей стенозы, созылмалы канюльтасығыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Будесонид, ингаляцияға арналған дозаланған ұнтақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3074,333 +3130,329 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ацетилцистеин, ішуге арналған ерітінді</w:t>
+Фенотерол мен Ипратропий бромиді, ингаляцияға арналған ерітінді/дозаланған ингаляцияға арналған аэрозоль</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Амин қышқылдарының кетоаналогтары, таблеткалар</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ацетилцистеин, ішуге арналған ерітінді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Перитонеалді диализге арналған препараттар</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Созылмалы бүйрек жеткіліксіздігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-тен 4-ке ауысу сатысына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амин қышқылдарының кетоаналогтары, таблеткалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3638,51 +3690,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полатузумаб ведотин</w:t>
+Денозумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3731,51 +3783,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кабозантиниб</w:t>
+Полатузумаб ведотин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3824,51 +3876,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ниволумаб</w:t>
+Кабозантиниб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3917,240 +3969,144 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трастузумаб дерукстекан</w:t>
+Ниволумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Мацитентан</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трастузумаб дерукстекан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4199,51 +4155,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Селексипаг</w:t>
+Бригатиниб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4292,130 +4248,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Риоцигуат</w:t>
+Лорлатиниб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағзалар мен тіндерді ауыстырып салудан кейінгі жағдайлар</w:t>
+Жоғары өкпе гипертензиясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4445,87 +4401,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық сатылар дәрежесі</w:t>
-[...35 lines deleted...]
-Флуконазол, капсула</w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мацитентан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4574,51 +4530,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итраконазол, капсула</w:t>
+Селексипаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4667,425 +4623,333 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Эверолимус</w:t>
+Риоцигуат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...172 lines deleted...]
-Бетаин</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағзалар мен тіндерді ауыстырып салудан кейінгі жағдайлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Флуконазол, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Гуселькумаб</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итраконазол, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5134,84 +4998,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Секукинумаб</w:t>
+Эверолимус</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гомоцистинурия</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5237,164 +5147,166 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық сатылар және ауырлық дәрежесі</w:t>
-[...35 lines deleted...]
-Устекинумаб</w:t>
+Барлық сатылар және ауырлық және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бетаин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...64 lines deleted...]
-Ұстамалы гемоглобинурия, түнгі (Маркиафавтар-Микели)</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Псориаз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5458,130 +5370,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экулизумаб</w:t>
+Секукинумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5643,167 +5509,167 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пульмозим* (Дорназа альфа дженериктеріне дәлелденген төзімсіздік болған жағдайда)</w:t>
+Устекинумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Миастения</w:t>
+Кистозды фиброз (Муковисцидоз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+Диспансерлік есепте тұрған 18 жасқа дейінгі балалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5832,51 +5698,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Равулизумаб</w:t>
+Пульмозим* (Дорназа альфа дженериктеріне дәлелденген төзімсіздік болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5925,627 +5791,539 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азатиоприн</w:t>
+Элексакафтор/Тезакафтор/Ивакафтор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Циклоспорин</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Миастения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Равулизумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Паливизумаб</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азатиоприн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Секукинумаб</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Циклоспорин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Диспансерлік есепте тұрған 18 жасқа дейінгі балалар</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бронх өкпе дисплазиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 жасқа дейінгі балалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6573,174 +6351,170 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инфликсимаб</w:t>
+Паливизумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...73 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анкилозды спондилит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6762,263 +6536,359 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ланаделумаб</w:t>
+Секукинумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-1С-эстераза тежеушісі</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крон ауруы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инфликсимаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...70 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұқым қуалайтын ангионевротикалық ісіну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7040,349 +6910,257 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Канакинумаб</w:t>
+Ланаделумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Октреотид</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1С-эстераза тежеушісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-Диспансерлік есепте тұрған 18 жасқа дейінгі балалар</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стилл ауруы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7410,128 +7188,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ромиплостим</w:t>
+Канакинумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...35 lines deleted...]
-Бронх демікпесі</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гиперинсулинизм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7595,209 +7373,352 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Омализумаб</w:t>
+Октреотид</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-2. Тегін медициналық көмектің кепілдік берілген көлемі шеңберіндегі медициналық бұйымдар</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Идиопатиялық тромбоцитопениялық пурпура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ромиплостим</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Буллалы эпидермолиз</w:t>
+Бронх демікпесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+Диспансерлік есепте тұрған 18 жасқа дейінгі балалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7826,51 +7747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күмісі бар майланған таңғыш</w:t>
+Омализумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7919,609 +7840,1165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фармпрепаратсыз таңғыш</w:t>
+Тезепелумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Стерильді таңғыш</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревматоидті артрит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Этанерцепт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Абсорбциялайтын стерильді таңғыш</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұлын бұлшықет атрофиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рисдиплам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Абсорбциялайтын таңғыш</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гипофосфатемиялық рахит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буросумаб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Бұласыр</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ахондраплазия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восоритид</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Гидротюль, гидроактивті майланған таңғыш</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрофиброматоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селуметиниб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Перуан бальзамы бар майланған таңғыш</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Онкогематологиялық және гематологиялық аурулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Третиноин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8570,51 +9047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стерильді майлықтар</w:t>
+Мидостаурин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8663,51 +9140,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітетін созылмалы бинт</w:t>
+Венетоклакс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8756,51 +9233,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітетін бинт</w:t>
+Помалидомид</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8849,144 +9326,240 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Торлы құбырлы бинт</w:t>
+Гилтеритиниб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Жұмсақ стерильді емес мақталы бинт</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүйелік склероз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микофеноловая кислота</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9035,333 +9608,282 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хлорамфеникол негізіндегі стерильді таңғыш</w:t>
+Микофенолат мофетил</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Вакууммен басқарылатын аспирациялық катетер (қақырықтан тазарту үшін)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Тегін медициналық көмектің кепілдік берілген көлемі шеңберіндегі медициналық бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Трахеостомия түтігі</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буллалы эпидермолиз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күмісі бар майланған таңғыш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9410,51 +9932,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трахеостоманы бекіту жолақтары</w:t>
+Фармпрепаратсыз таңғыш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9503,51 +10025,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трахеостомиялық түтіктің астына салуға арналған майлықтар</w:t>
+Стерильді таңғыш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9596,51 +10118,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дауыс клапандары</w:t>
+Абсорбциялайтын стерильді таңғыш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9689,51 +10211,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бір рет қолданатын Жанне шприцтері</w:t>
+Абсорбциялайтын таңғыш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9782,51 +10304,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылу алмастырғыш</w:t>
+Бұласыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9875,51 +10397,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гастростомия түтігі (баланы тамақтандыру үшін) F-16</w:t>
+Гидротюль, гидроактивті майланған таңғыш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9968,467 +10490,330 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трахеостомаға арналған бітегіш</w:t>
+Перуан бальзамы бар майланған таңғыш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...29 lines deleted...]
-3. Тегін медициналық көмектің кепілдік берілген көлемі шеңберіндегі мамандандырылған емдік өнімдер</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стерильді майлықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Арнайы емдік тамақтану</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бекітетін созылмалы бинт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Глютенсыз арнайы ұн</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бекітетін бинт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10477,51 +10862,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Глютенсіз кондитерлік өнімдер</w:t>
+Торлы құбырлы бинт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10570,61 +10955,1689 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Глютенсіз макарондық өнімдер</w:t>
+Жұмсақ стерильді емес мақталы бинт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлорамфеникол негізіндегі стерильді таңғыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көмей стенозы, созылмалы канюльтасығыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вакууммен басқарылатын аспирациялық катетер (қақырықтан тазарту үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трахеостомия түтігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трахеостоманы бекіту жолақтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трахеостомиялық түтіктің астына салуға арналған майлықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дауыс клапандары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір рет қолданатын Жанне шприцтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу алмастырғыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гастростомия түтігі (баланы тамақтандыру үшін) F-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трахеостомаға арналған бітегіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Тегін медициналық көмектің кепілдік берілген көлемі шеңберіндегі арнайы емдік өнімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буллалы эпидермолиз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнайы емдік тамақтану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиакия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диспансерлік есепте тұрған 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық сатылар және ауырлық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глютенсыз арнайы ұн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глютенсіз кондитерлік өнімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глютенсіз макарондық өнімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10755,51 +12768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамандандырылған емдік өнімдер</w:t>
+Арнайы емдік өнімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11259,282 +13272,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маңғыстау облыстық мәслихатының күші жойылды деп  танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Маңғыстау облыстық мәслихатының 2014 жылғы 30 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18/276</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Азаматтардың жекелеген санаттарына амбулаториялық емдеу кезінде тегін дәрілік заттарды қосымша беру туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 2489 болып тіркелген, 2014 жылғы 11 қыркүйекте "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Маңғыстау облыстық мәслихатының 2015 жылғы 27 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22/358</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Облыстық мәслихаттың 2014 жылғы 30 шілдедегі № 18/276 "Амбулаторлық емдеу барысында азаматтардың жекелеген санаттарына дәрі-дәрмектерді қосымша тегін ұсыну туралы" шешіміне өзгеріс пен толықтырулар енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 2656 болып тіркелген, 2015 жылғы 11 сәуірде "Маңғыстау" газетінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Маңғыстау облыстық мәслихатының 2016 жылғы 14 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5/60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Облыстық мәслихаттың 2014 жылғы 30 шілдедегі № 18/276 "Амбулаторлық емдеу барысында азаматтардың жекелеген санаттарына дәрі-дәрмектерді қосымша тегін ұсыну туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 3167 болып тіркелген, 2016 жылғы 7 қарашада "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Маңғыстау облыстық мәслихатының 2019 жылғы 10 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 32/388</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Маңғыстау облыстық мәслихатының 2014 жылғы 30 шілдедегі № 18/276 "Амбулаториялық емдеу барысында азаматтардың жекелеген санаттарына дәрі-дәрмектерді қосымша тегін ұсыну туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4056 болып тіркелген, 2019 жылғы 19 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11860,31 +13873,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>