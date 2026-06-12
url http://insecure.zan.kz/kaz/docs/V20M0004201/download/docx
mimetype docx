--- v0 (2025-11-07)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7d4bcc2" w14:textId="7d4bcc2">
+    <w:p w14:paraId="7299808" w14:textId="7299808">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,194 +172,320 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" заңдарына сәйкес, Маңғыстау облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Облыстық коммуналдық меншіктегі акцияларының 100 (жүз) пайыз мемлекеттік пакетімен (жарғылық капиталдағы қатысу үлесі) акционерлік қоғамдар мен жауапкершілігі шектеулі серіктестіктердің дивидендтерінің (кірістерінің) мөлшері шоғырландырылған жылдық қаржылық есептілікте, ал еншілес ұйымы (еншілес ұйымдар) болмаған жағдайда шоғырландырылмаған жылдық қаржылық есептілікте көрсетілген таза кіріс сомасының кемінде 70 (жетпіс) пайызы мөлшерінде белгіленсін, "Маңғыстау атом энергетикалық комбинаты" жауапкершілігі шектеулі серіктестігінен басқалары үшін".</w:t>
+      1. Облыстық коммуналдық меншіктегі акцияларының 100 (жүз) пайыз мемлекеттік пакетімен (жарғылық капиталдағы қатысу үлесі) акционерлік қоғамдар мен жауапкершілігі шектеулі серіктестіктердің дивидендтерінің (кірістерінің) мөлшері шоғырландырылған жылдық қаржылық есептілікте, ал еншілес ұйымы (еншілес ұйымдар) болмаған жағдайда шоғырландырылмаған жылдық қаржылық есептілікте көрсетілген таза кіріс сомасының кемінде 70 (жетпіс) пайызы мөлшерінде белгіленсін, "Маңғыстау атом энергетикалық комбинаты" жауапкершілігі шектеулі серіктестігін қоспағанда және "Ақтау халықаралық әуежайы" акционерлік қоғамының дивидендтінің төленуі мемлекеттік акциялар пакетін сенімгерлік басқару шарты негізінде қалдырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 - тармақ жаңа редакцияда - Маңғыстау облысы әкімдігінің 12.08.2025 № </w:t>
-[...9 lines deleted...]
-        <w:t>180</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 - тармақ жаңа редакцияда - Маңғыстау облысы әкімдігінің 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыcымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акционерлік қоғамдар мен жауапкершілігі шектеулі серіктестіктердің акцияларын (жарғылық капиталдағы қатысу үлесін) иелену және пайдалану құқығы берілген мемлекеттік органдар (бұдан әрі – мемлекеттік органдар) дивидендтердің (кірістердің) белгіленген көлемінің облыстық бюджетке толық және уақтылы аударылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. "Маңғыстау облысының қаржы басқармасы" мемлекеттік мекемесі (Т.М. Нсанбаева) осы қаулының әділет органдарында мемлекеттік тіркелуін, Маңғыстау облысы әкімдігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+      3. "Маңғыстау облысының қаржы басқармасы" мемлекеттік мекемесі осы қаулының әділет органдарында мемлекеттік тіркелуін, Маңғыстау облысы әкімдігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3 тармаққа өзгеріс енгізілді - Маңғыстау облысы әкімдігінің 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыcымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы қаулының орындалуын бақылау Маңғыстау облысы әкімінің бірінші орынбасары Ә.С.Қыраубаевқа жүктелсін.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+      4. Осы қаулының орындалуын бақылау Маңғыстау облысы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4 - тармақ жаңа редакцияда - Маңғыстау облысы әкімдігінің 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыcымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және ол алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -493,55 +619,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -867,31 +993,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>