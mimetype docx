--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1eadcda" w14:textId="1eadcda">
+    <w:p w14:paraId="9bf4871" w14:textId="9bf4871">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қызылорда облысы Қазалы ауданы әкімінің 2020 жылғы 27 мамырдағы № 97 шешімі. Қызылорда облысының Әділет департаментінде 2020 жылғы 28 мамырда № 7495 болып тіркелді.</w:t>
+        <w:t>Қызылорда облысы Қазалы ауданы әкімінің 2020 жылғы 27 мамырдағы № 97 шешімі. Қызылорда облысының Әділет департаментінде 2020 жылғы 28 мамырда № 7495 болып тіркелді. Күші жойылды - Қызылорда облысы Қазалы ауданының әкімдігінің 2026 жылғы 21 мамырдағы № 3 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қызылорда облысы Қазалы ауданының әкімдігінің 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сайлау туралы" 1995 жылғы 28 қыркүйектегі Қазақстан Республикасының Конституциялық Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,171 +239,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Құқықтық актілер туралы" 2016 жылғы 6 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазалы ауданының әкімі ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазалы ауданы бойынша сайлау учаскелері құрылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбе бойынша Қазалы ауданы әкімінің кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешімнің орындалуын бақылау жетекшілік ететін Қазалы ауданы әкімінің орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім алғашқы ресми жарияланған күнiнен бастап қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -638,104 +721,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы "27" мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 97 шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазалы ауданы бойынша сайлау учаскелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Қызылорда облысы Қазалы ауданы әкімінің 29.12.2022 </w:t>
+      Ескерту. Қосымшаға өзгерістер енгізілді - Қызылорда облысы Қазалы ауданы әкімінің 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 5</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.).</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -771,70 +854,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="6"/>
+          <w:bookmarkStart w:name="z20" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сайлау учаскесінің нөмірі және </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="6"/>
+          <w:bookmarkEnd w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мекен-жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -904,126 +987,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="7"/>
+          <w:bookmarkStart w:name="z21" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №56 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
+          <w:bookmarkEnd w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Оқушылар Үйі" коммуналдық мемлекеттік қазыналық кәсіпорны, Қазалы ауданы, Әйтеке би кенті, Әйтеке би көшесі №1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="8"/>
+          <w:bookmarkStart w:name="z22" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жанқожа Нұрмұхамедұлы көшесі №1 үйдің №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60 пәтерлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkEnd w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2457,126 +2540,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="9"/>
+          <w:bookmarkStart w:name="z73" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №57 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Жанқожа батыр атындағы №70 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Әйтеке би кенті, Владимир Счастнов көшесі №17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="10"/>
+          <w:bookmarkStart w:name="z74" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Махамбет Өтемісұлы көшесі №2, 4, 6, 8, 10, 12, 13, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 41, 43, 45 үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3002,126 +3085,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="11"/>
+          <w:bookmarkStart w:name="z89" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №58 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№266 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Әйтеке би кенті, Желтоқсан көшесі №20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="12"/>
+          <w:bookmarkStart w:name="z90" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Желтоқсан көшесі №1-А, 1-Б, 1-В, 1-Д, 1, 2-А, 2-Б, 2-В, 2, 3, 3/1, 4/1-А, 4/2-А, 5, 7, 8, 9, 10-Б, 10, 11, 12, 13, 14, 15, 17, 19, 20-А, 21-А, 21/1, 21/2-А, 23, 25, 26, 27, 29, 31, 55, 57, 61, 63, 67, 69, 71, 73, 75, 77, 81, 83, 89, 91, 92-А, 93, 97, 97-А, 99, 101, 103-А, 103, 105 үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4051,70 +4134,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="13"/>
+          <w:bookmarkStart w:name="z123" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №59 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4135,70 +4218,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Достық көшесі №66-А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="14"/>
+          <w:bookmarkStart w:name="z125" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төле би көшесі №83, 85, 87, 89, 91, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177 үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4596,70 +4679,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="15"/>
+          <w:bookmarkStart w:name="z139" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №60 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4680,70 +4763,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көшесі №128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="16"/>
+          <w:bookmarkStart w:name="z141" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дәулеткерей көшесі №1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 23, 25, 27, 29, 30, 31, 32, 33, 35, 37, 38, 39, 40, 41, 42, 42-А, 43, 44, 45, 46, 48, 49, 50, 51, 52, 53, 53-А, 53-Б, 54, 55, 56, 57, 58, 59, 60, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 102, 103, 105, 107, 108, 108-А, 109, 110, 110-А, 112, 113, 114, 115, 117, 110-А, 113, 115, 117 үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5449,126 +5532,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="17"/>
+          <w:bookmarkStart w:name="z166" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №61 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Қ.Сәтбаев атындағы №216 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Әйтеке би кенті, Жанқожа Нұрмұхамедұлы көшесі №92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="18"/>
+          <w:bookmarkStart w:name="z167" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақан Құлтасбеков көшесі №1, 2, 3, 4, 5, 6, 7, 8, 10, 11, 12, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40-А, 41, 42, 43, 44, 46, 48, 50, 52, 54 үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6106,126 +6189,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z186" w:id="19"/>
+          <w:bookmarkStart w:name="z186" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №62 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Б.К.Мергенбаев атындағы №226 мектеп-гимназия" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Әйтеке би кенті, Үмбет би 8-А </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z187" w:id="20"/>
+          <w:bookmarkStart w:name="z187" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Әйтеке би көшесі №96-А үйдің №1, 2, 3, 4, 5, 6, 7, 8 пәтерлері. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7211,126 +7294,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="21"/>
+          <w:bookmarkStart w:name="z222" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №63 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Ж.Жабаев атындағы №234 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Әйтеке би кенті, Қобыланды батыр көшесі №20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="22"/>
+          <w:bookmarkStart w:name="z223" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлия Молдағұлова көшесі №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 19, 21, 25, 27, 29, 33, 35, 37, 39, 39-A үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7644,70 +7727,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z234" w:id="23"/>
+          <w:bookmarkStart w:name="z234" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №64 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Ғ.Мұратбаев атындағы №91 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Ғ.Мұратбаев ауылдық округі, Ғ.Мұратбаев ауылы, Ақтан батыр көшесі №3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7777,126 +7860,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="24"/>
+          <w:bookmarkStart w:name="z235" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №65 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Ғ.Мұратбаев атындағы №17 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Қазалы қаласы Қорқыт ата көшесі №43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="25"/>
+          <w:bookmarkStart w:name="z236" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үрмәш Түктібаев көшесі №46, 48, 50, 52, 54, 56, 58, 60, 60/1, 62, 66/1, 66/2, 68/1, 68/2, 70/1, 70/2, 72/1, 72/2, 74/1, 74/2, 76/1, 76/2, 76/3, 76/4, 78/1, 78/2, 78/3, 78/4, 80 үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8574,70 +8657,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="26"/>
+          <w:bookmarkStart w:name="z260" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №66 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8658,70 +8741,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбыл Жабаев көшесі №24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="27"/>
+          <w:bookmarkStart w:name="z262" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Үрмәш Түктібаев көшесі №1, 2, 1-Б, 3, 4, 5, 6, 7, 7-А, 8, 9, 10, 11, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40 үйлері. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9735,126 +9818,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z298" w:id="28"/>
+          <w:bookmarkStart w:name="z298" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №67 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "М.Горький атындағы №16 мектеп-лицейі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Қазалы қаласы, Жамбыл Жабаев көшесі №46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z299" w:id="29"/>
+          <w:bookmarkStart w:name="z299" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үрмәш Түктібаев көшесі № 13, 17, 17-А, 21, 23, 27-А, 29, 29-А, 33, 35, 37, 39, 41, 43, 45, 47/1, 47/2, 49/1, 49/2, 49/4, 49/5, 49/6, 49/7, 49/8, 51/1, 51/2, 51/3, 51/4, 51/5, 51/6, 51/7, 51/8, 53, 55, 57 үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10280,70 +10363,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="30"/>
+          <w:bookmarkStart w:name="z314" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №68 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10441,70 +10524,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="31"/>
+          <w:bookmarkStart w:name="z316" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №69 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№98 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Ақжона ауылдық округі, Майдакөл ауылы, Орталық көшесі №46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10574,70 +10657,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z317" w:id="32"/>
+          <w:bookmarkStart w:name="z317" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №70 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№94 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Арықбалық ауылдық округі, Жанқожа батыр ауылы, Әйтеке би көшесі №21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10707,70 +10790,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z318" w:id="33"/>
+          <w:bookmarkStart w:name="z318" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №71 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№134 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Шәкен ауылдық округі, Шәкен ауылы, Шәкен көшесі №9-Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10840,70 +10923,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z319" w:id="34"/>
+          <w:bookmarkStart w:name="z319" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №72 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№97 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Аранды ауылдық округі, Аранды ауылы, Нұртаза Қазақбайұлы көшесі №2-А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10973,70 +11056,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z320" w:id="35"/>
+          <w:bookmarkStart w:name="z320" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №73 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№25 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Аранды ауылдық округі, Қожабақы ауылы, Бейбітшілік көшесі №7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11106,70 +11189,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z321" w:id="36"/>
+          <w:bookmarkStart w:name="z321" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №74 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№102 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Бірлік ауылдық округі, Бірлік ауылы, Тәуелсіздік көшесі №26-А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11239,70 +11322,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z322" w:id="37"/>
+          <w:bookmarkStart w:name="z322" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №75 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Бозкөл ауылдық округі әкімі аппаратының "Бозкөл ауылдық мәдениет Үйі" мемлекеттік коммуналдық қазыналық кәсіпорны, Қазалы ауданы, Бозкөл ауылдық округі, Бозкөл ауылы, Қожали Өтепбергенов көшесі №25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11372,70 +11455,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="38"/>
+          <w:bookmarkStart w:name="z323" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №76 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11533,70 +11616,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z325" w:id="39"/>
+          <w:bookmarkStart w:name="z325" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №77 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№238 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Тасарық ауылдық округі, Тасарық ауылы, Тасарық көшесі №60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11666,70 +11749,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z326" w:id="40"/>
+          <w:bookmarkStart w:name="z326" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №78 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№190 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Көларық ауылдық округі, Ақтан батыр ауылы, Ақтан батыр көшесі №5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11784,137 +11867,122 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z327" w:id="41"/>
-[...70 lines deleted...]
-Қызылқұм ауылдық округінің Ажар елді мекені және "Жанқожа батыр", "Кәрібай бұлақ" шекара заставалары.</w:t>
+          <w:bookmarkStart w:name="z327" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алып тасталды - Қызылорда облысы Қазалы ауданы әкімінің 27.01.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11932,122 +12000,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z328" w:id="42"/>
-[...34 lines deleted...]
-"Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "225 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Қызылқұм ауылдық округі, Кәукей ауылы, Кәукей көшесі №3</w:t>
+          <w:bookmarkStart w:name="z328" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 80 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекен-жайы: "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "225 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Қызылқұм ауылдық округі, Кәукей ауылы, Кәукей көшесі №3;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызылқұм ауылдық округінің Кәукей ауылы.</w:t>
+Шекаралары: Қызылқұм ауылдық округінің Кәукей ауылы, Ажар елді мекені және "Жанқожа батыр", "Кәрібай бұлақ" шекара заставалары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12065,70 +12133,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z329" w:id="43"/>
+          <w:bookmarkStart w:name="z329" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №81 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Қ.Күлетов атындағы №92 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Құмжиек ауылдық округі, Қашақбай Пірімов ауылы, Төреқұл Ақжігітов көшесі №67-А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12198,70 +12266,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z330" w:id="44"/>
+          <w:bookmarkStart w:name="z330" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №82 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№182 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Басықара ауылдық округі, Басықара ауылы, Сәбит Мұқанов көшесі №3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12331,70 +12399,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z331" w:id="45"/>
+          <w:bookmarkStart w:name="z331" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №83 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Қ.Пірімов атындағы №103 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Қарашеңгел ауылдық округі, Жалаңтөс батыр ауылы, Әбдраман Тілеубаев көшесі №8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12464,70 +12532,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z332" w:id="46"/>
+          <w:bookmarkStart w:name="z332" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №84 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Үрмәш Түктібаев атындағы №24 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Майдакөл ауылдық округі, Бекарыстан би ауылы, Ереш Тілеубаев көшесі №21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12597,122 +12665,132 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z333" w:id="47"/>
-[...34 lines deleted...]
-"Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№100 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Майлыбас ауылдық округі, Ақсуат ауылы, Тәуелсіздіктің 25 жылдығы көшесі №38</w:t>
+          <w:bookmarkStart w:name="z333" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 85 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекен-жайы: "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№ 100 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Майлыбас ауылдық округі, Ақсуат ауылы, Тәуелсіздіктің 25 жылдығы көшесі № 38;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Майлыбас ауылдық округінің Ақсуат ауылы және Бірлік учаскесі.</w:t>
+Шекаралары: Майлыбас ауылдық округінің Ақсуат ауылы, Майлыбас стансасы, № 99 теміржол бекеті және Бірлік учаскесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12730,70 +12808,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z334" w:id="48"/>
+          <w:bookmarkStart w:name="z334" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №86 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№258 негізгі мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Майлыбас ауылдық округі, Байқожа стансасы, Жалғасбек Байділдаев көшесі №64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12848,139 +12926,106 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z335" w:id="49"/>
-[...72 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z335" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алып тасталды - Қызылорда облысы Қазалы ауданы әкімінің 27.01.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -12996,70 +13041,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z336" w:id="50"/>
+          <w:bookmarkStart w:name="z336" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №88 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№78 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Сарбұлақ ауылдық округі, Сарбұлақ ауылы, Сарбұлақ көшесі №66-А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13129,70 +13174,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="51"/>
+          <w:bookmarkStart w:name="z337" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №89 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№104 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Өркендеу ауылдық округі, Жанкент ауылы, Қалыбай Балтөреев көшесі №1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13262,70 +13307,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z338" w:id="52"/>
+          <w:bookmarkStart w:name="z338" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №90 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Абай атындағы №90 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Сарыкөл ауылдық округі, Абай ауылы, Абай Құнанбаев көшесі №38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13395,126 +13440,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="53"/>
+          <w:bookmarkStart w:name="z339" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №91 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "С.Сейфуллин атындағы №165 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Әйтеке би кенті, Ш.Айманов көшесі №4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z340" w:id="54"/>
+          <w:bookmarkStart w:name="z340" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №6 кварталдың №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 42, 43, 46, 48, 53, 57, 58, 59, 60, 62, 63, 64, 65, 67, 74, 77, 79, 80, 83 үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13912,126 +13957,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z354" w:id="55"/>
+          <w:bookmarkStart w:name="z354" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №92 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының Қазалы көлік-техникалық жоғары колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны, Қазалы ауданы, Әйтеке би кенті, Яков Михайлюк көшесі №12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z355" w:id="56"/>
+          <w:bookmarkStart w:name="z355" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ерімбет Көлдейбекұлы көшесі №1, 2, 3, 4, 6, 10, 11, 12, 14, 13, 23, 50, 10, 52, 57, 34, 37, 28, 59, 36, 44, 5, 47, 77, 58, 31, 40, 54, 85, 33-А, 24, 28, 15, 25, 45, 56, 84, 38, 9, 12, 17, 18, 42, 22, 33, 96, 27, 7 үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14401,126 +14446,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z368" w:id="57"/>
+          <w:bookmarkStart w:name="z368" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №93 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "Ы.Алтынсарин атындағы №204 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Әйтеке би кенті, Яков Михайлюк көшесі №5-А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z369" w:id="58"/>
+          <w:bookmarkStart w:name="z369" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағыбай Алманиязов көшесі №1, 2, 3, 4, 6, 7, 9, 10, 11, 12, 13, 15, 16, 18, 18-А, 20, 21, 22, 23, 25, 26, 27, 28, 29, 31, 31-А, 32, 33, 34, 35, 36, 37, 38, 39, 41, 43, 44, 45 үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15310,126 +15355,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z397" w:id="59"/>
+          <w:bookmarkStart w:name="z397" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №362 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қызылорда облысының білім басқармасының "Қазалы ауданы бойынша білім бөлімінің "№170 орта мектебі" коммуналдық мемлекеттік мекемесі, Қазалы ауданы, Әйтеке би кенті, Ж.Аймауытов көшесі №66-В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="60"/>
+          <w:bookmarkStart w:name="z398" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арыстан баб көшесі №1, 1-А, 2, 2-А, 3, 3-А, 4, 5, 6, 7-А, 8, 9, 9-А, 10, 11, 12, 13, 13-А, 14, 15, 16, 17, 18, 20, 20-А, 20-Б үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15855,70 +15900,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z413" w:id="61"/>
+          <w:bookmarkStart w:name="z413" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №376 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15957,70 +16002,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қорқыт ата көшесі №13-В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z420" w:id="62"/>
+          <w:bookmarkStart w:name="z420" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иса Байзақов көшесі №1/3, 1/4, 2/2, 2/4, 2/3, 3/2, 3/4, 4/1, 4/2, 4/3, 4/4, 5/1, 5/2, 5/3, 6, 6/1, 6/2, 6/3, 6/4, 7/1, 7/3, 8/2, 8/3, 8/4, 9, 10, 10/2, 10/4, 11, 11/4, 12, 12/1, 12/3, 12/4, 13, 13/1, 13/2, 14/1, 14/2, 14/4, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27 үйлері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қани Медетбаев көшесі №1, 2, 3, 4, 4/2, 5, 6, 7, 8, 10, 11, 11/2, 12, 14, 14/3, 15, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40 үйлері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16209,242 +16254,264 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазалы ауданы әкімдігінің 2020 жылғы 27 мамыры № 97 шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z416" w:id="63"/>
+    <w:bookmarkStart w:name="z416" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазалы ауданы әкімінің күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z417" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z417" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сайлау учаскелерін құру туралы" Қазалы ауданы әкімінің 2015 жылғы 25 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде 4897 нөмірімен тіркелген, "Тұран Қазалы" газетінде 2015 жылғы 4 наурызда және "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 11 наурызда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z418" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z418" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сайлау учаскелерін құру туралы" Қазалы ауданы әкімінің 2015 жылғы 25 ақпандағы №3 шешіміне өзгерістер енгізу туралы" Қазалы ауданы әкімінің 2015 жылғы 13 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде 5270 нөмірімен тіркелген, "Қазалы" газетінде 2016 жылғы 16 қаңтарда және "Әділет" ақпараттық-құқықтық жүйесінде 2016 жылғы 2 наурызда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z419" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z419" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Сайлау учаскелерін құру туралы" Қазалы ауданы әкімінің 2015 жылғы 25 ақпандағы №3 шешіміне өзгерістер енгізу туралы" Қызылорда облысы Қазалы ауданы әкімінің 2018 жылғы 9 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде 6472 нөмірімен тіркелген, 2018 жылғы 3 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16766,35 +16833,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>