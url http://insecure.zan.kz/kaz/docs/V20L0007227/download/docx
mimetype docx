--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9620208" w14:textId="9620208">
+    <w:p w14:paraId="3149dff" w14:textId="3149dff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,267 +85,349 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Өкілдік шығындарға арналған қаражаттарды пайдалану тәртібі мен өкілдік шығындардың нормаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызылорда облысы әкімдігінің 2020 жылғы 30 қаңтардағы № 153 қаулысы. Қызылорда облысының Әділет департаментінде 2020 жылғы 30 қаңтарда № 7227 болып тіркелді. Күші жойылды - Қызылорда облысының әкімдігінің 2026 жылғы 25 мамырдағы № 94 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қызылорда облысының әкімдігінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Өкілдік шығындарға көзделген қаражатты пайдаланудың үлгілік қағидаларын және өкілдік шығындардың нормаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 28 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 863</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығына (нормативтік құқықтық актiлердi мемлекеттiк тіркеу Тізілімінде 17522 нөмірімен тiркелген) сәйкес Қызылорда облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Өкілдік шығындарға арналған қаражаттарды пайдалану тәртібі осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Өкілдік шығындардың нормалары осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Қызылорда облысының қаржы басқармасы" және "Қызылорда облысы әкімінің аппараты" мемлекеттік мекемелері заңнамада белгіленген тәртіппен осы қаулыдан туындайтын шараларды қабылдасын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      3. "Қызылорда облысының қаржы басқармасы" және "Қызылорда облысы әкімінің аппараты" мемлекеттік мекемелері заңнамада белгіленген тәртіппен осы қаулыдан туындайтын шараларды қабылдасын.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулының орындалуын бақылау "Қызылорда облысы әкімінің аппараты" мемлекеттік мекемесінің басшысы Ғ.М. Әміреевке жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      4. Осы қаулының орындалуын бақылау "Қызылорда облысы әкімінің аппараты" мемлекеттік мекемесінің басшысы Ғ.М. Әміреевке жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -361,51 +445,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қызылорда облысының әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -496,428 +580,428 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қызылорда облысының әкімі 2020 жылғы 30 қаңтары № 153 қаулысына 1 қосышма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өкілдік шығындарға арналған қаражаттарды пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өкілдік шығындар – бұл тиісті қаржы жылына жергілікті бюджетте көзделген және шетелдік делегацияларды қабылдауға, отырыстар, конференциялар, кеңестер, семинарлар, салтанатты және ресми іс-шаралар өткізуге пайдаланылатын қаражаттар.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
-[...15 lines deleted...]
-      1. Өкілдік шығындар – бұл тиісті қаржы жылына жергілікті бюджетте көзделген және шетелдік делегацияларды қабылдауға, отырыстар, конференциялар, кеңестер, семинарлар, салтанатты және ресми іс-шаралар өткізуге пайдаланылатын қаражаттар.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өкiлдік шығындарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...15 lines deleted...]
-      Өкiлдік шығындарға:</w:t>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) автокөліктік қызмет көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...15 lines deleted...]
-      1) автокөліктік қызмет көрсету;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аудармашылардың қызметін төлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      2) аудармашылардың қызметін төлеу;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ресми түскі астар, кешкі астар, фуршеттер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      3) ресми түскі астар, кешкі астар, фуршеттер;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) облыстың әкімі рұқсат еткен өзге шығыстар жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      4) облыстың әкімі рұқсат еткен өзге шығыстар жатады.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мынадай құжаттардың болуы өкілдік шығындарға қаражат бөлуге негіз болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      2. Мынадай құжаттардың болуы өкілдік шығындарға қаражат бөлуге негіз болып табылады:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) іс-шараларды өткізу қажеттігінің негіздемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      1) іс-шараларды өткізу қажеттігінің негіздемесі;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ресми делегацияның келуі бағдарламасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      2) ресми делегацияның келуі бағдарламасы;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) іс-шараларды дайындау жоспары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      3) іс-шараларды дайындау жоспары;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қатысушылар саны туралы деректер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      4) қатысушылар саны туралы деректер;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өкілдік шығындардың нормаларына сәйкес әрбір шығын бабы бойынша есептері бар шығыстар сметасы және шығындар көлемін растайтын құжаттар (шығындар калькуляциясы, прайс-парақтар және өзге де құжаттар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      5) өкілдік шығындардың нормаларына сәйкес әрбір шығын бабы бойынша есептері бар шығыстар сметасы және шығындар көлемін растайтын құжаттар (шығындар калькуляциясы, прайс-парақтар және өзге де құжаттар);</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Қызылорда облысының қаржы басқармасы" мемлекеттік мекемесінің шығындар сметасы бойынша қорытындысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      6) "Қызылорда облысының қаржы басқармасы" мемлекеттік мекемесінің шығындар сметасы бойынша қорытындысы.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бюджеттік бағдарлама әкімшісі іс-шаралар өткізілгеннен кейін 10 күнтізбелік күн ішінде "Қызылорда облысының қаржы басқармасы" мемлекеттік мекемесіне бірінші басшының (оны ауыстыратын тұлғаның) қолын қойдырып өкілдік шығындарға бөлінген қаражатты пайдалану туралы есепті тапсырады, ол мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) іс-шараны өткізу үшін негіздеме, осы Өкілдік шығындарға арналған қаражатты пайдалану тәртібінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) және 4) тармақшаларында көзделген шығыстар сметасы мен құжаттар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өткізілген іс-шараға қатысушылардың нақты санын растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      2) өткізілген іс-шараға қатысушылардың нақты санын растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шығыстар сметасы бойынша іс жүзіндегі шығындарды растайтын құжаттардың көшірмелері (сатып алынған тауарлардың, жұмыстардың және қызметтердің құны мен көлемі көрсетілген түбіртектер, шот-фактуралар, жүкқұжаттар, орындалған жұмыстар (көрсетілген қызметтер) актілері, шарттар).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -957,506 +1041,507 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қызылорда облысының әкімі 2020 жылғы 30 қаңтары № 153 қаулысына 2 қосышма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өкілдік шығындардың нормалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="586"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2214"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9500" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өкілдік шығындардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құны, теңгемен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9500" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігімен делегацияларға қызмет көрсетуге көлік шығындарын төлеу, сағат сайынғы негізде қарастырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 700 дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9500" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Делегацияны қарсы алатын мемлекеттік органның штатында жоқ аудармашының еңбекақысын төлеу, сағат сайынғы негізде жүргізіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 700 дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="586" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9500" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) ресми қабылдауларды өткізуге шығындар (түскі ас, кешкі ас) күніне бір адам есебінен делегациялар үшін жүргізіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1466,87 +1551,87 @@
               <w:t>
 10 000 дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9500" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Парламенті палаталары төрағаларының, Қазақстан Республикасы Мемлекеттік хатшысының, Қазақстан Республикасы Премьер-Министрі орынбасарының қатысуымен Қазақстан Республикасының Мемлекеттік Хаттамасында қарастырылған қабылдауларды өткізуге шығындар (таңғы ас, түскі ас, кешкі ас), күніне бір адамға арналған есеп бойынша жүргізіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1556,236 +1641,258 @@
               <w:t>
 30 000 дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9500" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) келіссөздер, мәдени бағдарлама іс-шаралары кезінде бір күнде бір адамға, аудармашы мен бірге еріп жүрген тұлғаларды қоса алғанда, фуршеттер, кофе-брейктер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2214" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1500 дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ресми қабылдаулар кезінде, Қазақстан Республикасы тарапынан қатысушылардың саны шетелдік делегациялар тарапынан қатысушылардың санынан аспауы тиіс;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      1) ресми қабылдаулар кезінде, Қазақстан Республикасы тарапынан қатысушылардың саны шетелдік делегациялар тарапынан қатысушылардың санынан аспауы тиіс;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бес адамнан артық делегация құрамында, делегацияға қызмет көрсетіп бірге еріп жүретін тұлғалар мен аудармашылардың саны (ілеспелі аудармадан бөлек) делегацияның кем дегенде бес мүшесіне бір аудармашы немесе бірге еріп жүретін тұлға есебінен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2107,35 +2214,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>