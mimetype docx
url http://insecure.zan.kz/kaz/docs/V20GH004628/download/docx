--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9311ed1" w14:textId="9311ed1">
+    <w:p w14:paraId="13135d4" w14:textId="13135d4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Т. Рысқұлов ауданы аумағындағы сайлау учаскелерін құру туралы" Т. Рысқұлов ауданы әкімінің 2019 жылғы 27 желтоқсандағы № 02 шешіміне өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z7" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жамбыл облысы Т. Рысқұлов ауданы әкімінің 2020 жылғы 9 маусымдағы № 05 шешімі. Жамбыл облысының Әділет департаментінде 2020 жылғы 12 маусымда № 4628 болып тіркелді. Күші жойылды - Жамбыл облысы Т. Рысқұлов ауданы әкімінің 2026 жылғы 5 маусымдағы № 4 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жамбыл облысы Т. Рысқұлов ауданы әкімінің 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі Конституциялық Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,52 +239,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Т. Рысқұлов аудан әкімі ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Т. Рысқұлов ауданы аумағындағы сайлау учаскелерін құру туралы" Т.Рысқұлов ауданы әкімінің 2019 жылғы 27 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -215,175 +298,176 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімнің (нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4479</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген, 2019 жылдың 31 желтоқсанында Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған) келесідей өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аталған шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
-[...55 lines deleted...]
-        <w:t> сәйкес жаңа редакцияда жазылсын.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы шешімнің орындалуын бақылау аудан әкімінің аппарат басшысы Терликбаев Алибек Мамытжановичке жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
-[...15 lines deleted...]
-      2. Осы шешімнің орындалуын бақылау аудан әкімінің аппарат басшысы Терликбаев Алибек Мамытжановичке жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және оның алғашкы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -401,51 +485,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Т. Рысқұлов ауданы әкімі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -453,150 +537,236 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Садыркулов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "КЕЛІСІЛДІ"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жамбыл облыстық аумақтық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сайлау комиссиясының төрағасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________С.Айдапкелов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___" ____________2020 ж.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -630,1593 +800,1576 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Т. Рысқұлов ауданы әкімінің 2020 жылғы 9 маусымдағы</w:t>
+              <w:t>Т. Рысқұлов ауданы әкімінің</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>2020 жылғы 9 маусымдағы</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 05 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Т. Рысқұлов ауданының аумағындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z20" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 328 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекарасы: Қайыңды ауылдық округінің Қайыңды, Мамай ауылдары. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 329 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Тереңөзек ауылдық округінің Тереңөзек, Көкарық, Шолаққайынды ауылдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 330 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақыртөбе ауылдық округінің Ақыртөбе ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 331 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Өрнек ауылдық округінің Өрнек ауылы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...15 lines deleted...]
-      № 329 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 332 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
-[...15 lines deleted...]
-      Шекарасы: Тереңөзек ауылдық округінің Тереңөзек, Көкарық, Шолаққайынды ауылдары.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Өрнек ауылдық округінің Жарлысу, Сұңқайты ауылдары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...15 lines deleted...]
-      № 330 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 333 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...15 lines deleted...]
-      Шекарасы: Ақыртөбе ауылдық округінің Ақыртөбе ауылы.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақыртөбе ауылдық округінің Малдыбай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
-[...15 lines deleted...]
-      № 331 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 334 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекарасы: Ақниет ауылдық округінің Д.Қонаев, Абылхайыр ауылдары. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 335 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құмарық ауылдық округінің Алғабас ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 336 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құмарық ауылдық округінің Құмарық, Қаракемер ауылдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 337 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Көгершін ауылдық округінің Көгершін, Қосапан ауылдары.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      № 335 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 485 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекарасы: Өрнек ауылдық округінің Сәлімбай ауылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 339 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Көкдөнен ауылдық округінің Көкдөнен ауылы, Құмарық станциясы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 340 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Көкдөнен ауылдық округінің Жақсылық ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       № 341 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Құлан ауылдық округі, Құлан ауылы, С.Жамбылов, Жібек жолы (№ 143-245 тақ жағы, № 170 – 320 жұп жағы), Желтоқсан, М.Әуезов, Ш.Айманова, Қ.Сатпаев, Шөңгер ауылы, Алматы, Сырдария, М.Өтемісұлы, Сембиев, Жангелдина, Сыпатай көшелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 342 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Құлан ауылдық округі, Құлан ауылы В.Метте, Ә.Исмаилов, А.Исаұлы, М.Тәтібеков, Ә.Тлепов, Жетісу, Ш.Ұлтарақов, Абай, Амангелді, Амангелді бұрылысы, Тоқабай, Ш.Уалиханов, Н.Аденұлы, А.Сухамбай көшелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 343 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекарасы: Құлан ауылдық округі, Құлан ауылы Д.Оспанов, Алтынсарин, М.Исбаев, Б.Абрайымұлы, Қажымұхан, К.Әзірбаев, Т.Қуанышбекұлы, Медеу, Сарымолдаев, Абылайхан, Ә.Молдағұлова, Рахманберді, Ш.Қалқабай, Р.Медеулов, Балуан шолақ, Ю.Гагарин, Е.Қаратышқанов, Қ.Асылов, Т.Смаилов, А.Исаев, көшелері. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 344 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құлан ауылдық округінің Қарақат ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 345 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Өрнек ауылдық округінің Әбжапар ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 346 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Абай ауылдық округінің Еңбекші, Көкарық ауылдары.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...15 lines deleted...]
-      № 344 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 347 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      Шекарасы: Құлан ауылдық округінің Қарақат ауылы.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қарақыстақ ауылдық округінің Каменка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      № 345 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 348 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...15 lines deleted...]
-      Шекарасы: Өрнек ауылдық округінің Әбжапар ауылы.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қарақыстақ ауылдық округінің Қазақ ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       № 349 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қарақыстақ ауылдық округінің Жалпақсаз ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 350 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қарақыстақ ауылдық округінің Тасшолақ ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 351 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жаңатұрмыс ауылдық округінің Жаңатұрмыс ауылы және Мөңке разъезі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 352 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      Шекарасы: Қарақыстақ ауылдық округінің Жалпақсаз ауылы.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қорағаты ауылдық округінің Қорағаты, Аққайнар, Тойқұдық, Мамыртөбе ауылдары және Қорағаты темір жол станциясы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...15 lines deleted...]
-      № 350 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 486 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
-[...15 lines deleted...]
-      Шекарасы: Қарақыстақ ауылдық округінің Тасшолақ ауылы.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құлан ауылдық округінің Құлан ауылының Жібек жолы № 3-141, 1-168, Жібек жолы көп пәтерлі үйлер, Жібек жолы бұрылысы, Бектенбай, Жұманбекұлы, Төле би, Төле би бұрылысы, Қ.Датқа, Ө.Ақжолұлы, Қ.Қонаров көшелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
-[...15 lines deleted...]
-      № 351 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 354 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      Шекарасы: Жаңатұрмыс ауылдық округінің Жаңатұрмыс ауылы және Мөңке разъезі.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақбұлақ ауылдық округінің Қызылшаруа ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      № 352 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 355 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      Шекарасы: Қорағаты ауылдық округінің Қорағаты, Аққайнар, Тойқұдық, Мамыртөбе ауылдары және Қорағаты темір жол станциясы.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақбұлақ ауылдық округінің Р.Сабденов ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      № 486 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 356 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      Шекарасы: Құлан ауылдық округінің Құлан ауылының Жібек жолы № 3-141, 1-168, Жібек жолы көп пәтерлі үйлер, Жібек жолы бұрылысы, Бектенбай, Жұманбекұлы, Төле би, Төле би бұрылысы, Қ.Датқа, Ө.Ақжолұлы, Қ.Қонаров көшелері.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақбұлақ ауылдық округінің Бәйтелі ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      № 354 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 357 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      Шекарасы: Ақбұлақ ауылдық округінің Қызылшаруа ауылы.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Луговой ауылдық округінің Луговой ауылының Т.Рысқұлов, Ә.Райқұлов, А.Ыбрайымұлы, Т.Қуанышбекұлы, Түркісіб, 2-Луговская, Ш.Егембердіұлы, С.Аденұлы, С.Есімұлы (№ 1а- 73 тақ жағы, № 4-94 жұп жағы), Жеңіс, Ғарышкер, Ынтымақ, 2-мөлтек ауданы, Қ.Абикулов, Тәуелсіздік, А.Дәулетұлы (№ 1/1-27 екі жақ беті), Казарма, Кең дала көшелері, Ә.Райқұлов 1-бұрылысы, Ә.Райқұлов 2-бұрылысы, С.Есімұлы бұрылысы, А.Ыбрайымұлы бұрылысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      № 355 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 358 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      Шекарасы: Ақбұлақ ауылдық округінің Р.Сабденов ауылы.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Луговой ауылдық округінің Луговой ауылының А.Болыс Еңбекші, А.Қазыбекұлы, С.Әділұлы, А.Нұрмағамбетов, Р.Құрымбаев, А.Пушкин, Игілік, М.Маметова, Жамбыл, Алматы құрылыс, Абай, Алатау, А.Дәулетұлы (№ 28 – 65 екі беті), С.Есімұлы (№ 75-117 тақ жағы, № 100-134 жұп жағы), Қарасу, Желтоқсан, А.Исаев, Жабира, Ақжол, И.Плотников (№ 1-3/1 екі беті) көшелері, Б.Абуталипов бұрылысы, Жабира бұрылысы, А.Болыс бұрылысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
-[...15 lines deleted...]
-      № 356 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 359 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
-[...15 lines deleted...]
-      Шекарасы: Ақбұлақ ауылдық округінің Бәйтелі ауылы.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Луговой ауылдық округінің Луговой ауылының Қ.Ахметжанов, Ақбұлақ, С.Әлімқұлов, Степная, И.Плотников (№ 3/2 -13/2 екі беті), Жантелі батыр көшелері, Теміржолшы шағын ауданы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...15 lines deleted...]
-      № 357 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 360 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...15 lines deleted...]
-      Шекарасы: Луговой ауылдық округінің Луговой ауылының Т.Рысқұлов, Ә.Райқұлов, А.Ыбрайымұлы, Т.Қуанышбекұлы, Түркісіб, 2-Луговская, Ш.Егембердіұлы, С.Аденұлы, С.Есімұлы (№ 1а- 73 тақ жағы, № 4-94 жұп жағы), Жеңіс, Ғарышкер, Ынтымақ, 2-мөлтек ауданы, Қ.Абикулов, Тәуелсіздік, А.Дәулетұлы (№ 1/1-27 екі жақ беті), Казарма, Кең дала көшелері, Ә.Райқұлов 1-бұрылысы, Ә.Райқұлов 2-бұрылысы, С.Есімұлы бұрылысы, А.Ыбрайымұлы бұрылысы.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құлан ауылдық округі, Құлан ауылы Ақмола, Астана, Ақ жайық, Сарыарқа, Қостанай, Каспий, О.Болысов, С.Садыков, А.Шахабай, Шахабай 1-2 бұрылысы, Ж.Үмбетұлы, Жамбыл, М.Маметова, Ниязалы, көшелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
-[...15 lines deleted...]
-      № 358 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 487 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
-[...15 lines deleted...]
-      Шекарасы: Луговой ауылдық округінің Луговой ауылының А.Болыс Еңбекші, А.Қазыбекұлы, С.Әділұлы, А.Нұрмағамбетов, Р.Құрымбаев, А.Пушкин, Игілік, М.Маметова, Жамбыл, Алматы құрылыс, Абай, Алатау, А.Дәулетұлы (№ 28 – 65 екі беті), С.Есімұлы (№ 75-117 тақ жағы, № 100-134 жұп жағы), Қарасу, Желтоқсан, А.Исаев, Жабира, Ақжол, И.Плотников (№ 1-3/1 екі беті) көшелері, Б.Абуталипов бұрылысы, Жабира бұрылысы, А.Болыс бұрылысы.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қайыңды ауылдық округінің Сөгеті ауылы және № 2035 әскери бөлім.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
-[...15 lines deleted...]
-      № 359 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №362 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
-[...15 lines deleted...]
-      Шекарасы: Луговой ауылдық округінің Луговой ауылының Қ.Ахметжанов, Ақбұлақ, С.Әлімқұлов, Степная, И.Плотников (№ 3/2 -13/2 екі беті), Жантелі батыр көшелері, Теміржолшы шағын ауданы.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құлан ауылдық округі, Құлан ауылы А.Қарсыбаев, С.Муханов, Т.Рысқұлов, И.Панфилов, С.Сейфуллин, Сулутөр, Сулутөр бұрылысы, Р.Тажиев, Б.Тажибаев, Наурыз, Достық, Ертіс, А.Уколов, Зайсан, Саяхат көшелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2538,35 +2691,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>