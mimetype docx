--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f95bb0" w14:textId="4f95bb0">
+    <w:p w14:paraId="cbd7ef8" w14:textId="cbd7ef8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -820,125 +820,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Есіл аудандық мәслихатының 10.06.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Есіл аудандық мәслихатының 23.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 26/4</w:t>
+        <w:t>№ 8С-46/7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есіл ауданында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны ғимаратының жанында орналасқан алаң, Есіл қаласы, Гагарин көшесі, 1 ғимарат.</w:t>
-[...17 lines deleted...]
-      2. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Есіл қаласы, Гагарин көшесі, № 39 ғимараты "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық алаңына дейін.</w:t>
+      1. "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны ғимаратының жанында орналасқан алаң, Есіл қаласы, Гагарин көшесі, 1 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Есіл қаласы, Гагарин көшесі, № 39 үйден № 1 үйге дейін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Орталық стадион алаңы, Есіл қаласы, Ғарышкерлер көшесі, 1/1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -948,321 +948,321 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Есіл қаласы, Абылай хан және Ғарышкерлер көшелерінің қиылысынан орталық стадионға дейін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб ғимаратының жанында орналасқан алаң, Ақсай ауылы, Ленин көшесі, 1 ғимарат.</w:t>
-[...269 lines deleted...]
-      20. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Қаракөл ауылы, Набережная және Молодежная көшелерінің қиылысынан Набережная көшесі бойынша "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб алаңына дейін.</w:t>
+      5. "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб ғимараты жанында орналасқан алаң, Ақсай ауылы, Ленин көшесі, 1 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Ақсай ауылы, Ленин көшесі, "Березка" дүкенінен ауылдық клуб алаңына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "Агро-Олдиви" жауапкершілігі шектеулі серіктестік ғимаратының жанындағы алаң, Бұзылық ауылы, Өнеркәсіп көшесі, 1 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Бұзылық ауылы, Рауан көшесі, "Бахыт" дүкенінен "Агро-Олдиви" жауапкершілігі шектеулі серіктестік ғимаратының жанындағы алаңға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық Мәдениет үйі ғимараты жанында орналасқан алаң, Двуречный ауылы, Производственная көшесі, 22 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Двуречный ауылы, Производственная көшесі, № 1 үйден ауылдық клуб алаңына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ленин көшесі бойынша 15 ғимараттың жанында орналасқан алаң, Жаныспай ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Жаныспай ауылы, Ленин және Юбилейная көшелерінің қиылысынан Ленин көшесі бойынша 15 ғимаратына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық Мәдениет үйі ғимараты жанында орналасқан алаң, Заречный ауылы, Бейбітшілік көшесі, 10 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Заречный ауылы, Тәуелсіздік және Жеңіс көшелерінің қиылысынан Бейбітшілік көшесінің 10 ғимаратына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб ғимараты жанында орналасқан алаң, Знаменка ауылы, Центральная көшесі, 2 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Знаменка ауылы, Центральная және Мира көшелерінің қиылысынан Центральная көшесі бойынша ауылдық клуб алаңына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ленин көшесі бойынша 9 ғимараттың жанында орналасқан алаң, Интернациональный ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Интернациональный ауылы, Ленин көшесі, № 38 үйден 9 ғимаратқа дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық Мәдениет үйі ғимараты жанында орналасқан алаң, Қаракөл ауылы, Набережная көшесі, 9 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Қаракөл ауылы, Набережная және Молодежная көшелерінің қиылысынан Набережная көшесі бойынша 9-ғимаратқа дейін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Орталық стадион алаңы, Красивое ауылы, Тәуелсіздік көшесі, 54.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1272,213 +1272,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Красивое ауылы, Тәуелсіздік және Новая көшелерінің қиылысынан Тәуелсіздік көшесі бойынша орталық стадионға дейін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. "Рау Агро" жауапкершілігі шектеулі серіктестік ғимараты жанында орналасқан алаң, Красногорский кенті, Строительная көшесі, 32 ғимарат.</w:t>
-[...161 lines deleted...]
-      32. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Юбилейное ауылы, Механизаторская көшесі Школьная және Целинная көшелерінің қиылысы "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб алаңына дейін.</w:t>
+      23. Строительная көшесі бойынша 32 ғимараттың жанында орналасқан алаң, Красногорский кенті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Красногорский кенті, Строительная және Ленин көшелерінің қиылысынан Строительная көшесі бойынша 32 ғимаратына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Центральная көшесі бойынша 1 ғимараттың жанындағы алаң, Московское ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Московское ауылы, Центральная және Производственная көшелерінің қиылысынан Центральная көшесі бойынша 1 ғимаратына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мира көшесі бойынша 10 ғимараттың жанында орналасқан алаң, Орловка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Орловка ауылы, Мир және Целинная көшелерінің қиылысынан Мира көшесі бойынша 10 ғимаратына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Обушко көшесі бойынша 1 ғимараттың жанында орналасқан алаң, Свободный ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Свободный ауылы, Ыбырай Алтынсарин және Обушко көшелерінің қиылысынан Обушко көшесі бойынша "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб алаңына дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Школьная көшесі бойынша 14 А ғимаратының жанында орналасқан алаң, Юбилейное ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Бейбіт жиналыстарды өткізу үшін жүру маршруты: Юбилейное ауылы, Механизаторская көшесі Школьная және Целинная көшелерінің қиылысына дейін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1624,61 +1624,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды пайдалану тәртібі, олардың шекті толу нормалары, сондай-ақ бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындарды материалдық-техникалық және ұйымдастырушылық қамтамасыз етуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - Ақмола облысы Есіл аудандық мәслихатының 10.06.2022 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - Ақмола облысы Есіл аудандық мәслихатының 23.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 26/4</w:t>
+        <w:t>№ 8С-46/7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1774,69 +1774,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Есіл ауданында бейбіт жиналыстарды ұйымдастыру және өткізу үшін арнайы орындардың шекті толу нормасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны ғимаратының жанында орналасқан алаң, Есіл қаласы, Гагарин көшесі, 1 ғимарат, шекті толу нормасы 100 адам;</w:t>
-[...17 lines deleted...]
-      2) бейбіт жиналыстарды өткізу үшін жүру маршруты: Есіл қаласы, Гагарин көшесі, № 39 ғимараты "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық алаңына дейін, шекті толу нормасы 100 адам;</w:t>
+      1) "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны ғимаратының жанында орналасқан алаң, Есіл қаласы, Гагарин көшесі, 1 ғимарат, шекті толу нормасы 100 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бейбіт жиналыстарды өткізу үшін жүру маршруты: Есіл қаласы, Гагарин көшесі, № 39 үйден № 1 үйге дейін, шекті толу нормасы 100 адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) орталық стадион алаңы, Есіл қаласы, Ғарышкерлер көшесі, 1/1, шекті толу нормасы 80 адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1846,321 +1846,321 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бейбіт жиналыстарды өткізу үшін жүру маршруты: Есіл қаласы, Абылай хан және Ғарышкерлер көшелерінің қиылысынан орталық стадионға дейін, шекті толу нормасы 80 адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб ғимаратының жанында орналасқан алаң, Ақсай ауылы, Ленин көшесі, 1 ғимарат, шекті толу нормасы 60 адам;</w:t>
-[...269 lines deleted...]
-      20) бейбіт жиналыстарды өткізу үшін жүру маршруты: Қаракөл ауылы, Набережная және Молодежная көшелерінің қиылысынан Набережная көшесі бойынша "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб алаңына дейін, шекті толу нормасы 50 адам;</w:t>
+      5) "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб ғимараты жанында орналасқан алаң, Ақсай ауылы, Ленин көшесі, 1 ғимарат, шекті толу нормасы 60 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бейбіт жиналыстарды өткізу үшін жүру маршруты: Ақсай ауылы, Ленин көшесі, "Березка" дүкенінен ауылдық клуб алаңына дейін, шекті толу нормасы 60 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "Агро-Олдиви" жауапкершілігі шектеулі серіктестік ғимаратының жанындағы алаң, Бұзылық ауылы, Өнеркәсіп көшесі, 1 ғимарат, шекті толу нормасы 70 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бейбіт жиналыстарды өткізу үшін жүру маршруты: Бұзылық ауылы, Рауан көшесі, "Бахыт" дүкенінен "Агро-Олдиви" жауапкершілігі шектеулі серіктестік ғимаратының жанындағы алаңға дейін, шекті толу нормасы 70 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық Мәдениет үйі ғимараты жанында орналасқан алаң, Двуречный ауылы, Производственная көшесі, 22 ғимарат, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) бейбіт жиналыстарды өткізу үшін жүру маршруты: Двуречный ауылы, Производственная көшесі, № 1 үйден ауылдық клуб алаңына дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Ленин көшесі бойынша 15 ғимараттың жанында орналасқан алаң, Жаныспай ауылы, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) бейбіт жиналыстарды өткізу үшін жүру маршруты: Жаныспай ауылы, Ленин және Юбилейная көшелерінің қиылысынан Ленин көшесі бойынша 15 ғимаратына дейін, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық Мәдениет үйі ғимараты жанында орналасқан алаң, Заречный ауылы, Бейбітшілік көшесі, 10 ғимарат, шекті толу нормасы 100 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) бейбіт жиналыстарды өткізу үшін жүру маршруты: Заречный ауылы, Тәуелсіздік және Жеңіс көшелерінің қиылысынан Бейбітшілік көшесінің 10 ғимаратына дейін, шекті толу нормасы 100 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб ғимараты жанында орналасқан алаң, Знаменка ауылы, Центральная көшесі, 2 ғимарат, шекті толу нормасы 80 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) бейбіт жиналыстарды өткізу үшін жүру маршруты: Знаменка ауылы, Центральная және Мира көшелерінің қиылысынан Центральная көшесі бойынша ауылдық клуб алаңына дейін, шекті толу нормасы 80 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Ленин көшесі бойынша 9 ғимараттың жанында орналасқан алаң, Интернациональный ауылы, шекті толу нормасы 70 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) бейбіт жиналыстарды өткізу үшін жүру маршруты: Интернациональный ауылы, Ленин көшесі, № 38 үйден 9 ғимаратқа дейін, шекті толу нормасы 70 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық Мәдениет үйі ғимараты жанында орналасқан алаң, Қаракөл ауылы, Набережная көшесі, 9 ғимарат, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) бейбіт жиналыстарды өткізу үшін жүру маршруты: Қаракөл ауылы, Набережная және Молодежная көшелерінің қиылысынан Набережная көшесі бойынша 9-ғимаратқа дейін, шекті толу нормасы 50 адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) орталық стадион алаңы, Красивое ауылы, Тәуелсіздік көшесі, 54, шекті толу нормасы 50 адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2170,213 +2170,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) бейбіт жиналыстарды өткізу үшін жүру маршруты: Красивое ауылы, Тәуелсіздік және Новая көшелерінің қиылысынан Тәуелсіздік көшесі бойынша орталық стадионға дейін, шекті толу нормасы 50 адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) "Рау Агро" жауапкершілігі шектеулі серіктестік ғимараты жанында орналасқан алаң, Красногорский кенті, Строительная көшесі, 32 ғимарат, шекті толу нормасы 25 адам;</w:t>
-[...161 lines deleted...]
-      32) бейбіт жиналыстарды өткізу үшін жүру маршруты: Юбилейное ауылы, Механизаторская көшесі Школьная және Целинная көшелерінің қиылысы "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің жанындағы Есіл аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб алаңына дейін, шекті толу нормасы 50 адам.</w:t>
+      23) Строительная көшесі бойынша 32 ғимараттың жанында орналасқан алаң, Красногорский кенті, шекті толу нормасы 25 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) бейбіт жиналыстарды өткізу үшін жүру маршруты: Красногорский кенті, Строительная және Ленин көшелерінің қиылысынан Строительная көшесі бойынша 32 ғимаратына дейін, шекті толу нормасы 25 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Центральная көшесі бойынша 1 ғимараттың жанындағы алаң, Московское ауылы, шекті толу нормасы 65 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) бейбіт жиналыстарды өткізу үшін жүру маршруты: Московское ауылы, Центральная және Производственная көшелерінің қиылысынан Центральная көшесі бойынша 1 ғимаратына дейін, шекті толу нормасы 65 адам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мира көшесі бойынша 10 ғимараттың жанында орналасқан алаң, Орловка ауылы, шекті толу нормасы 60 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) бейбіт жиналыстарды өткізу үшін жүру маршруты: Орловка ауылы, Мир және Целинная көшелерінің қиылысынан Мира көшесі бойынша 10 ғимаратына дейін, шекті толу нормасы 60 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Обушко көшесі бойынша 1 ғимараттың жанында орналасқан алаң, Свободный ауылы, шекті толу нормасы 60 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) бейбіт жиналыстарды өткізу үшін жүру маршруты: Свободный ауылы, Ыбырай Алтынсарин және Обушко көшелерінің қиылысынан Обушко көшесі бойынша "Ақмола облысы Есіл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімі жанындағы Есіл аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ауылдық клуб алаңына дейін, шекті толу нормасы 60 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Школьная көшесі бойынша 14 А ғимаратының жанында орналасқан алаң, Юбилейное ауылы, шекті толу нормасы 50 адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) бейбіт жиналыстарды өткізу үшін жүру маршруты: Юбилейное ауылы, Механизаторская көшесі Школьная және Целинная көшелерінің қиылысына дейін, шекті толу нормасы 50 адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жергілікті атқарушы органның келісімінсіз бейбіт жиналыстар ұйымдастыру және өткізу үшін арнайы орындарда киіз үйлер, шатырлар, өзге де құрылысжайлар орнатуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2404,51 +2404,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Әлеуметтік қашықтықты сақтау мақсатында, пикеттеуден басқа, бейбіт жиналысқа қатысатын адамдардың арасындағы ең аз жол берілетін қашықтық кемінде екі метрді құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Бір қатысушы өткізетін пикеттеуді жүзеге асыратын адамдар арасындағы ең аз жол берілетін қашықтық кемінде 100 метрді құрайды.</w:t>
+      8. Пикеттеуді жүзеге асыратын адамдар арасындағы ең аз жол берілетін қашықтық кемінде 100 метрді құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бейбіт жиналыстар өткізілетін күні Есіл ауданының жергілікті уақыты бойынша сағат 9-дан ерте бастауға және сағат 20-дан кеш аяқтауға болмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2612,61 +2612,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есіл ауданында пикеттеуді өткізуге жол берілмейтін іргелес аумақтардың шекаралары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - Ақмола облысы Есіл аудандық мәслихатының 13.12.2021 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - Ақмола облысы Есіл аудандық мәслихатының 23.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 16/2</w:t>
+        <w:t>№ 8С-46/7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>