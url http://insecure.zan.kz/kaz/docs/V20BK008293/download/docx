--- v1 (2026-06-10)
+++ v2 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cbd7ef8" w14:textId="cbd7ef8">
+    <w:p w14:paraId="40f03e7" w14:textId="40f03e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2792,55 +2792,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3166,31 +3166,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>