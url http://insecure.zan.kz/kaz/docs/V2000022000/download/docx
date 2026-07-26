--- v0 (2025-11-06)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="55782a6" w14:textId="55782a6">
+    <w:p w14:paraId="88384ac" w14:textId="88384ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,310 +172,414 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті заңнамада белгіленген тәртіппен:</w:t>
+        <w:t xml:space="preserve">
+      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған "Саны реттеуге жататын жануарлар түрлерін алып қоюға рұқсат беру" мемлекеттік қызметін көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің интернет-ресурсында орналастырылуын;</w:t>
+      2. Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтердің ұсынылуын қамтамасыз етсін.</w:t>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Экология, геология және табиғи ресурстар вице-министріне жүктелсін.</w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оның Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтердің ұсынылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Экология, геология және табиғи ресурстар вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -875,890 +979,1616 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 347 Бұйрыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Саны реттеуге жататын жануарлар түрлерін алып қоюға рұқсат беру" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және саны реттеуге жататын жануарлар түрлерін алып қоюға рұқсат беру (бұдан әрі - мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Саны реттеуге жататын жануарлар түрлерін алып қоюға рұқсат беру" мемлекеттік қызметін көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы (бұдан әрі-Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және саны реттеуге жататын жануарлар түрлерін алып қоюға рұқсат беру (бұдан әрі - мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. Мемлекеттік қызметті Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің аумақтық бөлімшелері және Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Балық шаруашылығы комитетінің бассейндік балық шаруашылығы инспекциялары (бұдан әрі – көрсетілетін қызметті беруші) жеке және (немесе) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 27 ақпандағы № 18-04/148 бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10606 болып тіркелген) бекітілген балық аулау қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген қармақсаптардың барлық түрлерімен жыланбасты алып қоюға жол беріледі. Жыланбасты алып қоюдың мерзімдері "Жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын пайдалануға шектеу мен тыйым салуды енгізу, оларды пайдалану орындары мен мерзімдерін белгілеу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті төрағасының міндетін атқарушының 2015 жылғы 24 шілдедегі № 190 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11939 болып тіркелген) реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 15.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 363</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3 Электрондық-цифрлық қолтаңбамен (бұдан әрі - ЭЦҚ) қол қойылған саны реттеуге жататын жануарлар түрлерін алып қоюға рұқсат беруге арналған өтінім (бұдан әрі - өтінім) "электрондық үкімет" www.egov.kz веб-порталы арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық түрде көрсетілетін қызметті берушіге (бұдан әрі - Портал) жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік көрсетілетін қызметтің атауын, көрсетілетін қызметті берушінің атауын, мемлекеттік қызметті көрсету тәсілдерін, мемлекеттік қызметті көрсету мерзімін, мемлекеттік қызметті көрсету нысанын, мемлекеттік қызметті көрсету нәтижесін, Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, жұмыс кестесі көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің тізбесі, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін мемлекеттік қызметті көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер "саны реттелуге жататын жануарлар түрлерін алып қоюға рұқсат беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесінде баяндалған. Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы не жеке кәсіпкер ретінде қызметті бастау туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы өтінім берген кезде, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы барлық қажетті құжаттарды Портал арқылы тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 08.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Е-лицензиялауда" көрсетілетін қызметті алушының өтініші бойынша жұмыс күні жиырма минут ішінде, көрсетілетін қызметті берушінің қатысуынсыз "Е-лицензиялау" сақталған көрсетілетін қызметті беруші Порталдың көліктік қолтаңбасымен қол қою арқылы мемлекеттік қызмет көрсету нәтижесін толық автоматты түрде өңдейді және қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушыға Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталдың көлік қолымен куәландырылған электрондық құжат нысанында немесе Қағидаларға 4-қосымшаға сәйкес нысан бойынша биологиялық негіздемеде көзделген лимиттің болмауына байланысты дәлелді бас тарту нысанында "жеке кабинетке" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" электрондық құжат нысанында жіберіледі және сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 08.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ақпараттық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші техникалық ақау анықталған сәттен бастап дереу "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын мемлекеттік көрсетілетін қызмет атауы, өтініш бойынша әкімшілік құжаттың нөмірі және коды, немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды, немесе рұқсат құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру нөмірі бойынша ақпаратты міндетті түрде көрсету арқылы, авторизациялау сәтінен бастап қатенің нақты уақытын көрсете отырып, қате пайда болған сәтке дейінгі қадамдық скриншоттарды қоса бере отырып бірыңғай қолдау қызметі sd@nitec.kz электрондық поштасына сұрау салуды жіберу арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 08.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) белгіленген тәртіппен мемлекеттік қызметті көрсету сатысы туралы Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 27 ақпандағы № 18-04/148 бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10606 болып тіркелген) бекітілген балық аулау қағидаларының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11939 болып тіркелген) реттеледі.</w:t>
+      Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайда көрсетілетін қызметті алушы Заңның 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 15.12.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...137 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...454 lines deleted...]
-        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2359,51 +3189,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аңшылық куәлігінің және қызметтік қаруды және оның патрондарын сатып алуға, сақтауға, сақтауға және өзімен алып жүруге, тасымалдауға арналған рұқсаттың нөмірін, берілген күнін және қолданылу мерзімін көрсете отырып, рұқсатты пайдалануға жауапты тұлға. Шетелдік үшін шетелдіктің тұрғылықты аумағында берілген аң аулауға және аң аулау кезінде қаруды пайдалануға құқық беретін құжаттардың нөмірін және берілген күнін көрсету. Балық санын реттеген жағдайда жеке тұлғаның тегі, аты, әкесінің аты (болған кезде) және оның жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+              <w:t xml:space="preserve">Аңшылық куәлігінің және қызметтік қаруды және оның патрондарын сатып алуға, сақтауға, сақтауға және өзімен алып жүруге, тасымалдауға арналған рұқсаттың нөмірін, берілген күнін және қолданылу мерзімін көрсете отырып, рұқсатты пайдалануға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жауапты тұлға. Шетелдік үшін шетелдіктің тұрғылықты аумағында берілген аң аулауға және аң аулау кезінде қаруды пайдалануға құқық беретін құжаттардың нөмірін және берілген күнін көрсету. Балық санын реттеген жағдайда жеке тұлғаның тегі, аты, әкесінің аты (болған кезде) және оның жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2497,51 +3337,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жануарлар-ды алу мерзімдері (күнтізбелік бір жылдан аспайды). Саны реттелуге жататын жануарлар түрлерін алып қою саны авиа -, автомото -, көлік құралдарын, оның ішінде қарда жүретін техниканы қолдана отырып реттелуге жататын жануарлар түрлерін алып қоюға арналған рұқсаттың негізінде жүргізіледі.</w:t>
+              <w:t xml:space="preserve">Жануарлар-ды алу мерзімдері (күнтізбелік бір жылдан аспайды). Саны реттелуге жататын жануарлар түрлерін алып қою саны авиа -, автомото -, көлік құралдарын, оның ішінде қарда жүретін техниканы қолдана отырып реттелуге жататын </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жануарлар түрлерін алып қоюға арналған рұқсаттың негізінде жүргізіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3131,50 +3981,148 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (тегі, аты, әкесінің аты (бар болса), ЭЦҚ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4914,51 +5862,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аңшылық куәлігінің және азаматтық және қызметтік қару мен оның патрондарын сатып алуға, сақтауға, сақтауға және өзімен алып жүруге, тасымалдауға арналған рұқсаттың нөмірін, берілген күнін және қолданылу мерзімін көрсете отырып, берілді (жеке тұлғаның аты, әкесінің аты (бар болса), тегі. Шетелдік үшін шетелдіктің тұрғылықты аумағында берілген аң аулауға және аң аулау кезінде қаруды пайдалануға құқық беретін құжаттардың нөмірін және берілген күнін көрсету. Балық санын реттеген жағдайда жеке тұлғаның тегі, аты, әкесінің аты (болған кезде) және оның жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+              <w:t xml:space="preserve">Аңшылық куәлігінің және азаматтық және қызметтік қару мен оның патрондарын сатып алуға, сақтауға, сақтауға және өзімен алып жүруге, тасымалдауға арналған рұқсаттың нөмірін, берілген күнін және қолданылу </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімін көрсете отырып, берілді (жеке тұлғаның аты, әкесінің аты (бар болса), тегі. Шетелдік үшін шетелдіктің тұрғылықты аумағында берілген аң аулауға және аң аулау кезінде қаруды пайдалануға құқық беретін құжаттардың нөмірін және берілген күнін көрсету. Балық санын реттеген жағдайда жеке тұлғаның тегі, аты, әкесінің аты (болған кезде) және оның жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5006,51 +5964,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жануарлар санын реттеу учаскесінің ауданы (аумағы) және шекарасы (ерекше қорғалатын табиғи аумақтарды қоспағанда, аңшылық шаруашылығы субъектісімен келісім бойынша аңшылық шаруашылығы аумағында)</w:t>
+              <w:t xml:space="preserve">Жануарлар санын реттеу учаскесінің ауданы (аумағы) және шекарасы (ерекше қорғалатын табиғи аумақтарды қоспағанда, аңшылық шаруашылығы субъектісімен келісім бойынша аңшылық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы аумағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6458,55 +7426,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6832,31 +7800,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>