--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="827b3f9" w14:textId="827b3f9">
+    <w:p w14:paraId="e9175b6" w14:textId="e9175b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,442 +93,572 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік мекеменің ұйымдық-құқықтық нысанында құрылған мемлекеттік кітапханалар, мемлекеттік музейлер мен музей-қорықтар өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағалар белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2020 жылғы 25 желтоқсандағы № 360 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 28 желтоқсанда № 21930 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2020 жылғы 25 желтоқсандағы № 360 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 28 желтоқсанда № 21930 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мәдениет туралы" 2006 жылғы 15 желтоқсандағы Қазақстан Республикасы Заңының 7-бабы </w:t>
+      "Мәдениет туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-2) тармақшасына</w:t>
+        <w:t>7-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 15-2) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы бұйрыққа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының Ұлттық кітапханасы" республикалық мемлекеттік мекемесі;</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Мәдениет және ақпарат министрлігі Архив, құжаттама және кітап ісі комитетінің "Қазақстан Республикасының Ұлттық кітапханасы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Нұр-Сұлтан қаласындағы Қазақстан Республикасының Ұлттық академиялық кітапханасы" республикалық мемлекеттік мекемесі;</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Мәдениет және ақпарат министрлігі Архив, құжаттама және кітап ісі комитетінің "Астана қаласындағы Қазақстан Республикасының Ұлттық академиялық кітапханасы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Зағип және нашар көретін азаматтарға арналған республикалық кітапхана" республикалық мемлекеттік мекемесі өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағалар белгіленсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Мәдениет және ақпарат министрлігі Архив, құжаттама және кітап ісі комитетінің "Зағип және нашар көретін азаматтарға арналған республикалық кітапхана" республикалық мемлекеттік мекемесі өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағалар белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Мәдениет және спорт министрлігінің Экономика және қаржы департаменті заңнамада белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық қолданысқа енгізілгеннен кейін оны Қазақстан Республикасы Мәдениет және спорт министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы тармақта көзделген іс-шаралар орындалғаннан кейін екі жұмыс күні ішінде Қазақстан Республикасы Мәдениет және спорт министрлігінің Заң қызметі департаментіне іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Мәдениет және спорт вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Мәдениет және спорт министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -671,6642 +801,8809 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 360 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қазақстан Республикасының Ұлттық кітапханасы" республикалық мемлекеттік мекемесі өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағалар</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Мәдениет және ақпарат министрлігі Архив, құжаттама және кітап ісі комитетінің "Қазақстан Республикасының Ұлттық кітапханасы" республикалық мемлекеттік мекемесі өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1346"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3033"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...49 lines deleted...]
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауардың (жұмыстың, көрсетілетін қызметтің) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2311" w:type="dxa"/>
-[...49 lines deleted...]
-            <w:tcW w:w="3033" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігінің теңгеге шаққандағы құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжатты көшіру:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2311" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А4 форматында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 бет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А3 форматында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжатты сканерлеу:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2311" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А4 форматында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 бет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
-[...29 lines deleted...]
-50</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А3 форматында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
-[...29 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А2 форматында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
-[...29 lines deleted...]
-200</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А1 форматында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
-[...29 lines deleted...]
-400</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А4 форматындағы суретті сканерлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 бет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
-[...29 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескі және бірегей басылымдарды сканерлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2311" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1920 жылға дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 бет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
-[...29 lines deleted...]
-400</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...143 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1920 жылдан бері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиырмасыншы ғасырдағы қолжазбаларды сканерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 бет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
-[...29 lines deleted...]
-600</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...114 lines deleted...]
-800</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1900 жылдан бергі қолжазбаларды сканерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
-[...107 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сирек қордың журналдарын сканерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...139 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газеттерді сканерлеу:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="5610" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А3 форматында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-200</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А2 форматында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5610" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Библиографиялық анықтаманы сканерлеу:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-400</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А4 форматында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...157 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А3 форматында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-50</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық құжаттарды, музыкалық туындыларды электрондық жеткізгіштерге аудару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 шығарма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-200</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Музыкалық туындыларды тыңдау (қүйтабақ, CD-дисктерден)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қүйтабақ CD-диск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-30</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі тасымалдаушылардан құжаттарды басып шығару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-30 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индексті дайындау (әмбебап ондық жіктеу, кітапханалық библиографиялық жіктеу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 индекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Библиографиялық анықтамаларды орындау:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Ұлттық кітапханасының электронды каталогы бойынша әдебиет іздеу және тақырып таңдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 көз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дәстүрлі анықтамалық-іздеу аппараты бойынша ақпаратты іздеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 газет тігу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мерзімді басылымдардың әр беті бойынша іздеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 журнал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-8 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дербес библиографиялық көрсеткіш жасау (әдебиеттер тізімін, көмекші көрсеткіштер жасау)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 көрсеткіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+320 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-30 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми жұмыстардың библиографиялық тізімін редакциялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 тізім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-20 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолжазбаларды және сирек бағалы құжаттарды қалпына келтіру, қайта жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-10 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А5 форматында консервациялық өндеу (шаңнан парақтап тазарту, жабысқақ лентаны алып тастау, биоцидпен өңдеу, қышқылдықты бейтараптандыру)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А4 форматында жапон жібегімен қалпына келтіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 бет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
-[...29 lines deleted...]
-1 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-10 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды түптеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 түптеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Былғары түптеуді жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 түптеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-200</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көшпелі тақырыптық-ақпараттық іс-шараны ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 іс-шара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+180 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-150</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көшпелі көрмені ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 көрме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәтіндерді қазақ, орыс және ағылшын тілдеріне аударымдарды жүзеге асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 бет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3033" w:type="dxa"/>
-[...29 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...137 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолжазбаларды сараптау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 қолжазба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...107 lines deleted...]
-            <w:tcW w:w="3033" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құнды кітаптарды сараптау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 кітап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
-[...139 lines deleted...]
-300</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс операторымен шарт негізінде Интернет желісі қызметтерін ұсыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-2 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды электронды жеткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сұраныс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тақырыптық және библиографиялық ақпаратты іздеу және құрастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 адамға экскурсиялық қызмет көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке және заңды тұлғалар үшін фото және бейнетүсірілім жүргізу (1 топта 5 адам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кітапхана шығарған оқу-әдістемелік әдебиеттерді, оқу құралдарын өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 шартты баспа парағы 16 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кітапхананың үй жайын ұсына отырып, біліми, мәдени іс-шараларды ұйымдастыру және өткізу жөніндегі қызметтерді көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық жабдықтарды (теледидар, микрофон, дыбыс пульті, ноутбук, кондиционер, бейнекамера, бейне түрлендіргіш, техникалық сүйемелдеу) ұсына отырып, іс-шараларды ұйымдастыру және өткізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Н.Даулетова атындағы зал (100 орынға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 іс-шара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(2 сағатқа дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2311" w:type="dxa"/>
-[...65 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 іс-шара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(2 – 5 сағат аралығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 сағатқа дейін – әрбір келесі 1 сағат-бастапқы тарифтің 50 пайызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 іс-шара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(5 сағаттан жоғары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 сағаттан артық – әрбір келесі 1 сағат-бастапқы тарифтің 20 пайызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық жабдықтарды (экран, микрофон, дыбыс пульт, акустикалық колонкалар, ноутбук, кондиционер, бейнекамера, бейне түрлендіргіш, техникалық сүйемелдеу) ұсына отырып, іс-шараларды ұйымдастыру және өткізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акт залы (250 орынға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 іс-шара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(2 сағатқа дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 іс-шара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(2 – 5 сағат аралығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 сағатқа дейін – әрбір келесі 1 сағат-бастапқы тарифтің 50 пайызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 іс-шара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(5 сағаттан жоғары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 сағаттан артық – әрбір келесі 1 сағат-бастапқы тарифтің 20 пайызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық жабдықтарды (экран, проектор, микрофон, ноутбук, кондиционер, бейнекамера, бейне түрлендіргіш, техникалық сүйемелдеу) ұсына отырып, іс-шараларды ұйымдастыру және өткізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р.Бердығалиева атындағы зал (70 орынға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 іс-шара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(2 сағатқа дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 іс-шара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(2 – 5 сағат аралығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 сағатқа дейін – әрбір келесі 1 сағат-бастапқы тарифтің 50 пайызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 іс-шара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(5 сағаттан жоғары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 сағаттан артық – әрбір келесі 1 сағат-бастапқы тарифтің 20 пайызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+іс-шараның тақырыбына арналған кітап-иллюстрациялық көрмені ұйымдастыра отырып іс-шара өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 көрме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет құнын 10 пайызға арттырады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фото және бейнетүсірілім қызметтерін көрсете отырып, іс-шара өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бейнематериал, 30 фотоматериал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет құнын 20 пайызға арттырады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7398,2528 +9695,4740 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 360 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Нұр-Сұлтан қаласындағы Қазақстан Республикасының Ұлттық академиялық кітапханасы" республикалық мемлекеттік мекемесі өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағалар</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Мәдениет және ақпарат министрлігі Архив, құжаттама және кітап ісі комитетінің "Астана қаласындағы Қазақстан Республикасының Ұлттық академиялық кітапханасы" республикалық мемлекеттік мекемесі өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1806"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3426"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3966" w:type="dxa"/>
-[...85 lines deleted...]
-            <w:tcW w:w="3426" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауардың (жұмыстың, қызметтің) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігінің теңгеге шаққандағы құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...143 lines deleted...]
-</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Барлық түрдегі тасымалдаушылардан көшірмелер жасау және оларды өңдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...138 lines deleted...]
-10</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжатты көшіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...114 lines deleted...]
-20</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формат А-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-50</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формат А-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...143 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжатты сканерлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...138 lines deleted...]
-10</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі тасымалдаушылардан құжаттарды басып шығару (қара-ақ лазерлік басып шығару)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...114 lines deleted...]
-20</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формат А4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-900</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формат А3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Мүмкіндігі шектеулі азаматтарға арналған материалдарды жасау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="3102" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тактильді Брайль қарпімен материалдарды шығару (көзі нашар көретін оқырмандарды қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 бет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3426" w:type="dxa"/>
-[...29 lines deleted...]
-100</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-500</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Құжаттарды аналитико-синтетикалық өңдеу және қосымша библиография</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-50</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күрделі жазбаша библиографиялық анықтама жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
-[...137 lines deleted...]
-150</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Библиографиялық тізімді редакциялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3966" w:type="dxa"/>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кітапхана шығарған оқу-әдістемелік әдебиеттерді, оқу құралдардын өткізу</w:t>
-[...71 lines deleted...]
-300</w:t>
+Жеке библиографиялық көрсеткіш дайындау (іздеу, құрылымдау, рәсімдеу) жеке және заңды тұлғалар үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 көрсеткіш (50 дереккөзге дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3102" w:type="dxa"/>
-[...65 lines deleted...]
-2 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 көрсеткіш (100 дереккөзге дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3102" w:type="dxa"/>
-[...65 lines deleted...]
-5 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 көрсеткіш (200 дереккөзге дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300 дереккөз және одан көп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжатты индекстеу (Универсалды ондық классификация (УДК), Кітапхана-библиографиялық классификация (ББК) индексін және авторлық белгісін анықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 индекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Ақпараттық-көрме іс-шараларын ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кітапханадан тыс өткізілетін тақырыптық ақпараттық іс-шараны ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 іс-шара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кітапханадан тыс өткізілетін көрмені ұйымдастыру"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 көрме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Білім беру және аударма қызметтері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосымша кәсіби білім беру қызметтері (семинарлар, тренингтер, консультациялар, біліктілікті арттыру курстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 курс (32 академиялық сағат); 1 академиялық сағат – 3 000 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәтіндерді қазақ, орыс және ағылшын тілдеріне аудару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 А4 беті (1800 баспа таңбасы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағылшын тілін оқыту курстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 академиялық сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымдарының оқушылары үшін ағылшын тілінен емтиханға дайындық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 академиялық сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брайль жүйесі бойынша рельефтік-нүктелік қаріпті үйрету курстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 академиялық сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Қолжазбалар мен құнды кітаптарды сараптау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолжазбаларды сараптау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құнды кітаптарды сараптау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Құжаттарды электрондық жеткізу (ҚЭЖ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды электрондық жеткізу (ҚЭЖ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Экскурсиялық қызмет көрсету, интерьерде фото-, кино-, видео түсіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экскурсия өткізу, соның ішінде ағылшын тілінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 академиялық сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кітапхана интерьерін кино- және видеожобаларда, баспа өнімдерінде және бұқаралық ақпарат құралдарында пайдалану үшін фото- және видеотүсірілім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 академиялық сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. Кітапхана шығарған оқу-әдістемелік әдебиеттер мен басқа да оқу құралдарын сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кітапхана шығарған оқу-әдістемелік әдебиеттер мен басқа да оқу құралдарын өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 бетке дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300 бетке дейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300 беттен артық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10011,713 +14520,749 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 360 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Зағип және нашар көретін азаматтарға арналған республикалық кітапхана" республикалық мемлекеттік мекемесі өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағалар</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Мәдениет және ақпарат министрлігі Архив, құжаттама және кітап ісі комитетінің "Зағип және нашар көретін азаматтарға арналған республикалық кітапхана" республикалық мемлекеттік мекемесі өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1506"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4432"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1506" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауардың (жұмыстың, көрсетілетін қызметтің) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1925" w:type="dxa"/>
-[...49 lines deleted...]
-            <w:tcW w:w="4432" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігінің теңгеге шаққандағы құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1506" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4437" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүмкіндігі шектеулі азаматтарға материалдар дайындау бойынша қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 бет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4432" w:type="dxa"/>
-[...29 lines deleted...]
-27</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49,74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1506" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4437" w:type="dxa"/>
-[...101 lines deleted...]
-2 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Термоқағазда бедерлі-графикалық бейнелерді жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1975,31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1506" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4437" w:type="dxa"/>
-[...101 lines deleted...]
-1 400</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бедерлі-нүктелі Брайль қарпімен кітаптар дайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 түбіршек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 413,91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10744,55 +15289,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>