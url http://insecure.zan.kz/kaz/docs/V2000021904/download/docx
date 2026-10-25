--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="af68d99" w14:textId="af68d99">
+    <w:p w14:paraId="5b2dc64" w14:textId="5b2dc64">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -626,3793 +626,3549 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Денсаулық сақтау министрінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетін атқарушының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 24 желтоқсандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-321/2020</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z290" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде денсаулық сақтау субъектілерінен медициналық қызметтерді сатып алу шарты талаптарының орындалу мониторингін жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда – ҚР Денсаулық сақтау министрінің 18.07.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Денсаулық сақтау министрінің 28.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 68</w:t>
+        <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z291" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z292" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде денсаулық сақтау субъектілерінен медициналық қызметтерді сатып алу шарты талаптарының орындалу мониторингін жүргізу қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>99) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және тегін медициналық көмектің кепілдік берілген көлемі (бұдан әрі – ТМККК) шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру (бұдан әрі – МӘМС) жүйесінде денсаулық сақтау субъектілерінен медициналық қызметтерді сатып алу шарты талаптарының орындалу мониторингін жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z293" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z294" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ағымдағы мониторинг – ағымдағы есепті кезеңде ақы төлеуге ұсынылған медициналық қызметтер (көмек) көрсету жағдайларының, оның ішінде осы Қағидалардың 40-тармағында көзделген, тұрақты негізде жүргізілетін мониторингі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z295" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік медициналық сақтандыру қоры (бұдан әрі – Қор) – аударымдар мен жарналарды жинақтауды жүргізетін, сондай-ақ медициналық көмек көрсететін денсаулық сақтау субъектілерінің көрсетілетін қызметтерін медициналық көрсетілетін қызметтерді сатып алу шартында көзделген көлемдерде және талаптармен сатып алу мен оларға ақы төлеуді және Қазақстан Республикасының заңдарында айқындалған өзге де функцияларды жүзеге асыратын коммерциялық емес ұйым;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z296" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бастапқы медициналық құжаттама – халықтың денсаулық жағдайы туралы деректерді жазуға арналған құжаттар жиынтығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z297" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бейінді маман – жоғары медициналық білімі, денсаулық сақтау саласында сертификаты бар медицина қызметкері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z298" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) денсаулық сақтау саласындағы уәкілетті орган (бұдан әрі - уәкілетті орган) – Қазақстан Республикасы азаматтарының денсаулығын сақтау, медицина және фармацевтика ғылымы, медициналық және фармацевтикалық білім беру, халықтың санитариялық-эпидемиологиялық саламаттылығы, дәрілік заттар мен медициналық бұйымдардың айналысы, медициналық қызметтер (көмек) көрсетудің сапасы саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z299" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Қордың ақпараттық жүйесі (бұдан әрі – ҚАЖ) – Қордың функцияларын электрондық форматта іске асыруды қамтамасыз ететін ақпараттық жүйе;</w:t>
+      6) жоспардан тыс мониторинг – медициналық қызметтер (көмек) көрсету тәртібін және (немесе) сатып алу шартының талаптарын бұзу фактілері және (немесе) мән-жайлары бойынша мониторингтің түрі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z300" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Қордың филиалы – Қордың орналасқан жерінен тыс орналасқан және оның функцияларының бәрін немесе бір бөлігін, оның ішінде өкілдік функцияларын жүзеге асыратын оқшауланған бөлімшесі;</w:t>
+      7) Қордың филиалы – Қордың орналасқан жерінен тыс орналасқан және оның функцияларының бәрін немесе бір бөлігін, оның ішінде өкілдік функцияларын жүзеге асыратын оқшауланған бөлімшесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z301" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) медициналық ақпараттық жүйе (бұдан әрі – МАЖ) – денсаулық сақтау субъектілерінің процестерін электрондық форматта жүргізуді қамтамасыз ететін ақпараттық жүйе;</w:t>
+      8) Қордың цифрлық жүйесі (бұдан әрі – ЦЖ) – Қордың процестерін электрондық форматта жүргізуді қамтамасыз ететін цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z302" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) медициналық көмек – дәрілік қамтамасыз етуді қоса алғанда, халықтың денсаулығын сақтауға және қалпына келтіруге бағытталған медициналық көрсетілетін қызметтер кешені;</w:t>
+      9) медициналық көмек – дәрілік қамтамасыз етуді қоса алғанда, халықтың денсаулығын сақтауға және қалпына келтіруге бағытталған медициналық көрсетілетін қызметтер кешені;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z303" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) медициналық көрсетілетін қызметтер – денсаулық сақтау субъектілерінің нақты адамға қатысты профилактикалық, диагностикалық, емдеу, оңалту және паллиативтік бағыты бар іс-қимылдары;</w:t>
+      10) медициналық көрсетілетін қызметтер – денсаулық сақтау субъектілерінің нақты адамға қатысты профилактикалық, диагностикалық, емдеу, оңалту және паллиативтік бағыты бар іс-қимылдары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z304" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) медициналық көрсетілетін қызметтердің (көмектің) көлемі – өнім беруші мен Қордың арасындағы медициналық көрсетілетін қызметтерді сатып алу шартында көзделген медициналық көмек көрсетудің түрлері, нысандары мен шарттары бойынша медициналық көрсетілетін қызметтердің тізбесі;</w:t>
+      11) медициналық көрсетілетін қызметтердің (көмектің) көлемі – өнім беруші мен Қордың арасындағы медициналық көрсетілетін қызметтерді сатып алу шартында көзделген медициналық көмек көрсетудің түрлері, нысандары мен шарттары бойынша медициналық көрсетілетін қызметтердің тізбесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z305" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) медициналық көрсетілетін қызметтерді сатып алу шартының елеулі бұзушылықтары – Қазақстан Республикасының денсаулық сақтау саласындағы заңнамасы талаптарының, медициналық көмек көрсетуді ұйымдастыру стандарттарын, медициналық көмек көрсету қағидаларын, сондай-ақ клиникалық хаттамаларды сақтау жөніндегі медициналық көрсетілетін қызметтерді сатып алу шартының талаптарының бұзушылықтары;</w:t>
+      12) медициналық көрсетілетін қызметтерді сатып алу шартының елеулі бұзушылықтары – Қазақстан Республикасының денсаулық сақтау саласындағы заңнамасы талаптарының, медициналық көмек көрсетуді ұйымдастыру стандарттарын, медициналық көмек көрсету қағидаларын, сондай-ақ клиникалық хаттамаларды сақтау жөніндегі медициналық көрсетілетін қызметтерді сатып алу шартының талаптарының бұзушылықтары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z306" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) медициналық көрсетілетін қызметтерді сатып алу шартының елеусіз бұзушылықтары – елеулі бұзушылықтарға жатпайтын, оның ішінде денсаулық сақтау саласындағы заңнаманың талаптарына, медициналық көрсетілетін қызметтерді сатып алу шартының талаптарына сәйкес келмейтін бұзушылықтары;</w:t>
+      13) медициналық көрсетілетін қызметтерді сатып алу шартының елеусіз бұзушылықтары – елеулі бұзушылықтарға жатпайтын, оның ішінде денсаулық сақтау саласындағы заңнаманың талаптарына, медициналық көрсетілетін қызметтерді сатып алу шартының талаптарына сәйкес келмейтін бұзушылықтары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z307" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) медициналық қызмет (көмек) көрсету ақауы (бұдан әрі – ақау) – медициналық көмек көрсетуді ұйымдастыру стандарттарында, медициналық көмек көрсету қағидаларында, сондай-ақ Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген медициналық қызмет (көмек) көрсету тәртібінің және (немесе) шарттарының сақталмауы;</w:t>
+      14) медициналық қызмет (көмек) көрсету ақауы (бұдан әрі – ақау) – медициналық көмек көрсетуді ұйымдастыру стандарттарында, медициналық көмек көрсету қағидаларында, сондай-ақ Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген медициналық қызмет (көмек) көрсету тәртібінің және (немесе) шарттарының сақталмауы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z308" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) медициналық қызмет (көмек) көрсету кезінде медициналық қызмет (көмек) көлеміне байланысты бұзушылық (бұдан әрі – бұзушылық) – көрсетілген медициналық қызмет (көмек) көлемінің негізсіз асырып көтеру, сондай-ақ медициналық қызмет (көмек) көрсетудің расталмаған жағдайының фактілері;</w:t>
+      15) медициналық қызмет (көмек) көрсету кезінде медициналық қызмет (көмек) көлеміне байланысты бұзушылық (бұдан әрі – бұзушылық) – көрсетілген медициналық қызмет (көмек) көлемінің негізсіз асырып көтеру, сондай-ақ медициналық қызмет (көмек) көрсетудің расталмаған жағдайының фактілері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z309" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) медициналық қызметтер (көмек) көрсету саласындағы мемлекеттік орган – медициналық көрсетілетін қызметтердің (көмек) көрсету саласындағы басшылықты, медициналық қызметтер (көмектің) сапасын бақылауды және қадағалауды жүзеге асыратын мемлекеттік орган;</w:t>
+      16) медициналық қызметтер (көмек) көрсету саласындағы мемлекеттік орган – медициналық қызметтер (көмек) көрсету саласындағы басшылықты, медициналық көрсетілетін қызметтердің (көмектің) сапасын бақылау мен қадағалауды жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z310" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      18) өнім беруші – онымен Қор медициналық көрсетілетін қызметтерді сатып алу шартын жасасқан денсаулық сақтау субъектісі; </w:t>
+        <w:t>
+      17) медициналық цифрлық жүйе (бұдан әрі – МЦЖ) – денсаулық сақтау субъектілерінің процестерін электрондық форматта жүргізуді қамтамасыз ететін цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z311" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) өнім беруші – онымен Қор медициналық көрсетілетін қызметтерді сатып алу шартын жасасқан денсаулық сақтау субъектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z312" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) ТМККК шеңберінде және (немесе) МӘМС жүйесінде денсаулық сақтау субъектілерінен көрсетілетін қызметтерді сатып алу шарты талаптарының орындалу мониторингі (бұдан әрі – мониторинг) – ағымдағы және (немесе) жоспардан тыс мониторинг, оның ішінде көрсетілетін қызметтерді сатып алу шарты талаптарының сақталу сәйкестігін талдау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z313" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) ТМККК шеңберінде және (немесе) МӘМС жүйесінде медициналық көрсетілетін қызметтерді сатып алу шарты (бұдан әрі – көрсетілетін қызметтерді сатып алу шарты) – ТМККК шеңберінде және (немесе) МӘМС жүйесінде медициналық көмек көрсетуді көздейтін, қор мен денсаулық сақтау субъектісі арасындағы жазбаша нысандағы келісім.</w:t>
+      20) ТМККК шеңберінде және (немесе) МӘМС жүйесінде медициналық көрсетілетін қызметтерді сатып алу шарты (бұдан әрі – көрсетілетін қызметтерді сатып алу шарты) – ТМККК шеңберінде және (немесе) МӘМС жүйесінде медициналық көмек көрсетуді көздейтін, Қор мен денсаулық сақтау субъектісі арасындағы жазбаша нысандағы келісім.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="11"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z314" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Мониторинг Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 26 мамырдағы № ҚР ДСМ-45 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22866 болып тіркелген) бекітілген Тегін медициналық көмектің кепілдік берілген көлем шеңберінде Қазақстан Республикасының азаматтарын шетелге емделуге жіберу және (немесе) емдеуді отандық медициналық ұйымдарда жүргізу үшін шетелдік мамандарды тарту қағидаларының </w:t>
+      3. Мониторинг Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 26 мамырдағы № ҚР ДСМ-45 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22866 тіркелді) бекітілген Тегін медициналық көмектің кепілдік берілген көлем шеңберінде Қазақстан Республикасының азаматтарын шетелге емделуге жіберу және (немесе) емдеуді отандық медициналық ұйымдарда жүргізу үшін шетелдік мамандарды тарту қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қормен Қазақстан Республикасының азаматтарына көмек көрсетуге шарт жасасқан шетелдік ұйымдарды қоспағанда, сатып алу шартын жасасқан денсаулық сақтау субъектілерінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z41" w:id="12"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z315" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. Сатып алу шарты талаптарының орындалу мониторингі мониторингтің мынадай түрлерін қамтиды: </w:t>
+        <w:t>
+      4. Сатып алу шарты талаптарының орындалу мониторингі мониторингтің мынадай түрлерін қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z42" w:id="13"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z316" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ағымдағы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z43" w:id="14"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z317" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жоспардан тыс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z44" w:id="15"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z318" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Мониторинг кезінде өнім берушілер көрсеткен қызметтердің медициналық көмек көрсетуді ұйымдастыру стандарттарының, медициналық көмек көрсету қағидаларының талаптарына сәйкестігін, сондай-ақ өнім берушінің өз міндеттемелерін орындау мүмкіндігін қамтамасыз ететін сатып алу шартының талаптарына сәйкестігін растау процесі болып табылатын сатып алу шарты талаптарының орындалуын талдау жүргізіледі. Тиісті ақпараттық жүйелерде қажетті медициналық құжаттама болмаған жағдайда, Қор тиісті деректерді алу үшін өнім берушіге жазбаша сұрату жібереді.</w:t>
+      5. Мониторинг кезінде өнім берушілер көрсеткен қызметтердің медициналық көмек көрсетуді ұйымдастыру стандарттарының, медициналық көмек көрсету қағидаларының талаптарына сәйкестігін, сондай-ақ өнім берушінің өз міндеттемелерін орындау мүмкіндігін қамтамасыз ететін сатып алу шартының талаптарына сәйкестігін растау процесі болып табылатын сатып алу шарты талаптарының орындалуын талдау жүргізіледі. Тиісті цифрлық жүйелерде қажетті медициналық құжаттама болмаған жағдайда, Қор тиісті деректерді алу үшін өнім берушіге жазбаша сұрату жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="17"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z319" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ҚАЖ арқылы;</w:t>
+      6. Сатып алу шартының талаптарын орындау мониторингі мынадай тәсілдермен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z47" w:id="18"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z320" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЦЖ арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z321" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өнім берушінің өндірістік базасына барумен (қажет болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z48" w:id="19"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z322" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өнім берушіге бастапқы бухгалтерлік құжаттардың сұратуларын қоса алғанда, жазбаша сұратулар жіберу жолымен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z49" w:id="20"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z323" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) МАЖ-да, денсаулық сақтау саласындағы уәкілетті органның ақпараттық жүйелерінде, оның ішінде деректерді талдау құралдарын қолдана отырып ақпаратты зерделеу;</w:t>
+      4) МЦЖ-да, денсаулық сақтау саласындағы уәкілетті органның цифрлық жүйелерінде, оның ішінде деректерді талдау құралдарын қолдана отырып ақпаратты зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z50" w:id="21"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z324" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) пациенттерге сауалнама жүргізу арқылы, оның ішінде телекоммуникация құралдарын (байланыс құралдарын) пайдалану арқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z51" w:id="22"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z325" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өнім берушінің өндірістік базасына бару арқылы мониторинг жүргізу кезінде Қор электрондық құжат айналымы жүйесі арқылы немесе алғанын растай отырып, электрондық пошта арқылы келген күнге дейін кемінде бір жұмыс күні бұрын хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z52" w:id="23"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z326" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Медициналық көрсетілетін қызметтердің (көмектің) сапасы мен көлемінің мониторингін тоқтата тұру немесе ұзарту туралы өнім берушіге хабарлама көрсетілетін қызметтерді сатып алу шарты жасалған денсаулық сақтау субъектісінің қызметін тоқтата тұру туралы сот шешімі заңды күшіне енген күннен бастап 3 (үш) жұмыс күні ішінде немесе Қазақстан Республикасының Бас мемлекеттік санитариялық дәрігерінің немесе тиісті әкімшілік-аумақтық бірліктің (көліктегі) бас мемлекеттік санитариялық дәрігерінің қаулысы, сондай-ақ өзге де мемлекеттік органдардың ведомстволық объектілерінде халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органның құрылымдық бөлімшелерінің бас мемлекеттік санитариялық дәрігерінің шектеу іс-шараларын, оның ішінде Қазақстан Республикасының аумағында және (немесе) өнім берушінің базасы орналасқан өңірде төтенше жағдайлар кезінде, төтенше жағдай режимін және басқа да шектеулерді енгізу туралы шешімімен еркін қозғалу, өнім берушінің базасына бара отырып, мониторинг жүргізу кезінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z53" w:id="24"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z327" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспардан тыс мониторинг жүргізуді тоқтату туралы хабарлама өнім берушіге өтінішті кері қайтарып алу тіркелген күннен бастап 1 (бір) жұмыс күнінен кешіктірілмей ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z54" w:id="25"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z328" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Өнім берушіге хабарлама жіберер алдында Қор МАЖ-дан қажетті мәліметтерді, сондай-ақ растайтын құжаттарды қоса отырып және дәрігерлік құпияны сақтау туралы талаптарды сақтай отырып, жеке тұлғаның медициналық көмекке жүгінуі туралы мәліметтерді тіркейді.</w:t>
+      8. Өнім берушіге хабарлама жіберер алдында Қор МЦЖ-дан қажетті мәліметтерді, сондай-ақ растайтын құжаттарды қоса отырып және дәрігерлік құпияны сақтау туралы талаптарды сақтай отырып, жеке тұлғаның медициналық көмекке жүгінуі туралы мәліметтерді тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z55" w:id="26"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z329" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Техникалық себептер бойынша, сондай-ақ ҚАЖ қолжетімсіздігіне байланысты ҚАЖ-да мониторинг жүргізу мүмкіндігі болмаған кезде мониторинг жүргізу кезеңін мониторинг жүргізу мүмкіндігі болмаған мерзімге ұзарта отырып, мониторинг ҚАЖ жұмысы қайта басталған сәттен бастап жүргізіледі.</w:t>
+      9. Техникалық себептер бойынша, сондай-ақ ЦЖ қолжетімсіздігіне байланысты ЦЖ-да мониторинг жүргізу мүмкіндігі болмаған кезде мониторинг жүргізу кезеңін мониторинг жүргізу мүмкіндігі болмаған мерзімге ұзарта отырып, мониторинг ЦЖ жұмысы қайта басталған сәттен бастап жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z56" w:id="27"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z330" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ҚАЖ мүмкіндігінің болмауы немесе қолжетімсіздігі фактісі Қордың хатымен расталады.</w:t>
+      ЦЖ мүмкіндігінің болмауы немесе қолжетімсіздігі фактісі Қордың хатымен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z57" w:id="28"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z331" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Мониторинг нәтижелері бойынша ҚАЖ-да осы Қағидаларға </w:t>
+      10. Мониторинг нәтижелері бойынша ЦЖ-да осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Ақаулар мен бұзушылықтардың бірыңғай сыныптамасына (бұдан әрі – Бірыңғай сыныптама) сәйкес ақаулар мен бұзушылықтардың кодтары анықталады және тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z332" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметтерді сатып алу шартының талаптары орындалмаған және (немесе) тиісінше орындалмаған жағдайда Қор көрсетілетін қызметтерді сатып алу шартының талаптарына сәйкес өнім берушіге тұрақсыздық айыбын қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z333" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Ақаулар мен бұзушылықтар оларды анықтау түріне қарай бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z60" w:id="30"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z334" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалпы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z61" w:id="31"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z335" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ықтимал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z62" w:id="32"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z336" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қосымша.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z63" w:id="33"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z337" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Жалпы ақаулар мен бұзушылықтар автоматты режимде орындалатын деректердің дұрыс енгізілмеуін болдырмау үшін, сондай-ақ, ҚАЖ және медициналық ақпараттық жүйелерде іске асырылған іс-қимылдардың құрылымдық реттілігі болып табылатын автоматтандырылған алгоритмдер арқылы ақауларды және (немесе) бұзушылықтарды анықтау болып табылады. Жалпы ақаулар мен бұзушылықтарды қолдану төленетін соманың азаюына әсер етпейді.</w:t>
+      12. Жалпы ақаулар мен бұзушылықтар автоматты режимде орындалатын деректердің дұрыс енгізілмеуін болдырмау үшін, сондай-ақ, ЦЖ және медициналық цифрлық жүйелерде іске асырылған іс-қимылдардың құрылымдық реттілігі болып табылатын автоматтандырылған алгоритмдер арқылы ақауларды және (немесе) бұзушылықтарды анықтау болып табылады. Жалпы ақаулар мен бұзушылықтарды қолдану төленетін соманың азаюына әсер етпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z64" w:id="34"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z338" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Ықтимал ақаулар мен бұзушылықтар жалпы және қосымша болып табылмайтын автоматтандырылған алгоритмдер негізінде ҚАЖ арқылы анықталады.</w:t>
+      13. Ықтимал ақаулар мен бұзушылықтар жалпы және қосымша болып табылмайтын автоматтандырылған алгоритмдер негізінде ЦЖ арқылы анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z339" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Автоматтандырылған алгоритмдер нормативтік құқықтық актілерге енгізілген өзгерістер негізінде үнемі жаңартылуы тиіс. </w:t>
+        <w:t>
+      Автоматтандырылған алгоритмдер нормативтік құқықтық актілерге енгізілген өзгерістер негізінде үнемі жаңартылуы тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z340" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Автоматтандырылған алгоритмдерге өзгерістер енгізілген кезде, осы алгоритмдер бойынша бұрын тағайындалған ақаулар нормативтік құқықтық актінің бекітілген күнінен бастап, "Тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде денсаулық сақтау субъектілерінің көрсетілетін қызметтеріне ақы төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 20 желтоқсандағы № ҚР ДСМ-291/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21831 болып тіркелген) есепті кезең үшін төлем жүргізілмеген жағдайда түзетілуге жатады.</w:t>
+        <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21831 тіркелді) есепті кезең үшін төлем жүргізілмеген жағдайда түзетілуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="35"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z341" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қосымша ақаулар мен бұзушылықтар ықтимал ақаулар мен бұзушылықтарды қарау, жоспардан тыс мониторинг жүргізу, сондай-ақ Қор қолданатын деректерді талдау құралдарының көмегімен медициналық ұйымдардың қызметін талдау нәтижелері бойынша анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="37"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z342" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Мониторинг жүргізу кезінде анықталған бұзушылықтар бойынша ақпаратты Қордың филиалдары облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті мемлекеттік денсаулық сақтау басқарудың жергілікті органдарына тиісті құзыреттілігі бойынша тоқсан сайынғы негізде шаралар қабылдау үшін жібереді.</w:t>
+      15. Қор қызметкерлерінің арасында ЦЖ қолданылатын автоматтандырылған алгоритмдер, ақауларды және (немесе) бұзушылықтарды қарау кезектілігін бөлу кезінде басымдықты айқындау критерийлері тіркелген Қордың ішкі құжаттары Қазақстан Республикасы 2022 жылғы 24 маусымдағы № 429 Үкіметінің қаулысымен бекітілген Мәліметтерді таратылуы шектелген қызметтік ақпаратқа жатқызу және онымен жұмыс істеу қағидаларына сәйкес таратылуы шектелген қызметтік ақпаратқа жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z343" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мониторинг жүргізу кезінде анықталған бұзушылықтар бойынша ақпаратты Қордың филиалдары астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті мемлекеттік денсаулық сақтау басқарудың жергілікті органдарына тиісті құзыреттілігі бойынша тоқсан сайынғы негізде шаралар қабылдау үшін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z344" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Өнім берушіге әкімшілік-құқықтық ықпал ету шараларын талап ететін мониторинг жүргізу кезінде анықталған бұзушылықтар бойынша ақпаратты Қор филиалдары медициналық қызметтер (көмек) көрсету саласындағы мемлекеттік органға анықталған күннен бастап 10 жұмыс күні ішінде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z69" w:id="39"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z345" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Медициналық қызметтер (көмек) көрсетудің расталмаған жағдайлары осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша сатып алу шарты талаптарының орындалуын мониторингтеу барысында анықталған медициналық қызметтер (көмек) көрсетудің расталмаған жағдайларының тізілімінде ҚАЖ-да көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сатып алу шарты талаптарының орындалуын мониторингтеу барысында анықталған медициналық қызметтер (көмек) көрсетудің расталмаған жағдайларының тізілімінде ЦЖ-да көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z70" w:id="40"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z346" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Расталмаған жағдайлар бойынша ақпарат тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек көрсету жөніндегі денсаулық сақтау субъектілерінен көрсетілетін қызметтерді сатып алу Қағидаларының </w:t>
+      Расталмаған жағдайлар бойынша ақпарат Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 8 желтоқсандағы № ҚР ДСМ-242/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>48-тармағына</w:t>
+        <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес ТМККК шеңберінде және (немесе) МӘМС жүйесінде көрсетілетін қызметтер көлемін және (немесе) қаражат көлемін денсаулық сақтау субъектілері арасында бөлу кезінде ескеріледі, Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 8 желтоқсандағы № ҚР ДСМ-242/2020 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21744 болып тіркелген).</w:t>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21744 тіркелді) Тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек көрсету жөніндегі денсаулық сақтау субъектілерінен көрсетілетін қызметтерді сатып алу Қағидаларының 48-тармағына сәйкес ТМККК шеңберінде және (немесе) МӘМС жүйесінде көрсетілетін қызметтер көлемін және (немесе) қаражат көлемін денсаулық сақтау субъектілері арасында бөлу кезінде ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z347" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Медициналық қызметтер (көмек) көрсетудің расталмаған жағдайлары анықталған кезде Қор осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қорытынды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z72" w:id="42"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z348" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің 200 еселенген мөлшерінен асатын жалпы сомаға расталмаған жағдайлар туралы ақпарат күнтізбелік ай үшін немесе қылмыстық құқық бұзушылық белгілері анықталған жағдайларда Қор қорытындыға қол қойған күннен бастап он жұмыс күні ішінде құқық қорғау органдарына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z73" w:id="43"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z349" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің 800 еселенген мөлшерінен асатын сомаға медициналық қызметтер (көмек) көрсетудің расталмаған жағдайлары анықталған кезде қызметтерді сатып алу шартының қолданылу кезеңінде немесе қылмыстық құқық бұзушылық белгілері анықталған жағдайларда ақпарат Қордың соңғы қорытындысына қол қойған күннен бастап он жұмыс күні ішінде құқық қорғау органдарына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z350" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің 800 еселенген мөлшерінен асатын сомаға медициналық қызметтер (көмек) көрсетудің расталмаған жағдайлары анықталған кезде қызметтерді сатып алу шартының қолданылуы аяқталғаннан кейін немесе қылмыстық құқық бұзушылық белгілері анықталған жағдайларда ақпарат Қордың соңғы қорытындысына қол қойған күннен бастап он жұмыс күні ішінде құқық қорғау органдарына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z75" w:id="45"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z351" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мониторинг жүргізу кезінде республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің 200 еселенген мөлшерінен асатын сомаға медициналық қызметтер (көмек) көрсетудің расталмаған жағдайларын қайта анықтау кейінгі айлар ішінде, көрсетілетін қызметтерді сатып алу шартының қолданылу кезеңінде, осы әкімшілік-аумақтық бірлікте көрсетілетін қызметтердің жалғыз өнім берушісі болып табылатын денсаулық сақтау субъектілерімен жасалған шарттарды қоспағанда, Қордың көрсетілетін қызметтерді сатып алу шартын мерзімінен бұрын бұзуы үшін негіз болып табылады. </w:t>
+        <w:t>
+      Мониторинг жүргізу кезінде республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің 200 еселенген мөлшерінен асатын сомаға медициналық қызметтер (көмек) көрсетудің расталмаған жағдайларын қайта анықтау кейінгі айлар ішінде, көрсетілетін қызметтерді сатып алу шартының қолданылу кезеңінде, осы әкімшілік-аумақтық бірлікте көрсетілетін қызметтердің жалғыз өнім берушісі болып табылатын денсаулық сақтау субъектілерімен жасалған шарттарды қоспағанда, Қордың көрсетілетін қызметтерді сатып алу шартын мерзімінен бұрын бұзуы үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z76" w:id="46"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z352" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ағымдағы мониторинг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z77" w:id="47"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z353" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Ағымдағы мониторинг ҚАЖ-да әрбір жұмыс күні жүзеге асырылады.</w:t>
+      21. Ағымдағы мониторинг ЦЖ-да әрбір жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z354" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Ағымдағы мониторинг нәтижелері бойынша Бірыңғай сыныптамасына сәйкес ақаулар және (немесе) бұзушылықтар беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z355" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Жалпы ақаулар және (немесе) бұзушылықтар бойынша ұсыныстар болған кезде өнім беруші Қор автоматтандырылған алгоритмдерді өзектендіру, ҚАЖ, Қор және денсаулық сақтау жүйесі жұмысының тиімділігін арттыруға бағытталған өзге де талдамалық жұмыстарды жүргізу үшін пайдалануы мүмкін түсіндірмелерді жібереді.</w:t>
+      23. Өнім берушіге ағымдағы мониторинг шеңберінде анықталған ақаулар және (немесе) бұзушылықтар туралы анықталған күні ЦЖ арқылы хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z82" w:id="52"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z356" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Ықтимал ақаумен немесе бұзушылықпен келіспеген жағдайда, өнім беруші олар анықталған күннен кейін, бес жұмыс күні ішінде дәлелді негіздеме келтіре отырып, ҚАЖ-да қарсылық береді.</w:t>
+      24. ЦЖ-да ақаулар және (немесе) бұзушылықтар берілгеннен және тиісті ақпарат көрсетілгеннен кейін МЦЖ-да осы жағдай/қызмет бойынша кез келген түзетулер қарауға қабылданбайды және Қор есептемейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="53"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z357" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Көрсетілген мерзімде қарсылық болмаған кезде ықтимал ақау немесе бұзушылық расталды деп есептеледі және одан әрі Қор қарсылықты ескермейді. Бірыңғай сыныптамасына сәйкес ҚАЖ арқылы медициналық көрсетілетін қызметтің өнім берушісіне төленетін сома автоматты түрде азайтылады.</w:t>
+      25. Жалпы ақаулар және (немесе) бұзушылықтар бойынша ұсыныстар болған кезде өнім беруші Қор автоматтандырылған алгоритмдерді өзектендіру, ЦЖ, Қор және денсаулық сақтау жүйесі жұмысының тиімділігін арттыруға бағытталған өзге де талдамалық жұмыстарды жүргізу үшін пайдалануы мүмкін түсіндірмелерді жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z84" w:id="54"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z358" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Қор филиалдарының қызметкерлері арасында өнім берушілердің қарсылықтарын бөлу олардың дербес жүктемесін ескере отырып, ҚАЖ арқылы автоматты режимде жүргізіледі.</w:t>
+      26. Ықтимал ақаумен немесе бұзушылықпен келіспеген жағдайда, өнім беруші олар анықталған күннен кейін, бес жұмыс күні ішінде дәлелді негіздеме келтіре отырып, ЦЖ-да қарсылық береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z85" w:id="55"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z359" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Өнім берушінің тарапынан қарсылық алған кезде ықтимал ақау немесе бұзушылық қарсылықтарды автоматтандырылған бөлуді пайдалана отырып, ҚАЖ арқылы Қордың басқа өңірдегі филиалының қызметкеріне қарауға жіберіледі.</w:t>
+      27. Көрсетілген мерзімде қарсылық болмаған кезде ықтимал ақау немесе бұзушылық расталды деп есептеледі және одан әрі Қор қарсылықты ескермейді. Бірыңғай сыныптамасына сәйкес ЦЖ арқылы медициналық көрсетілетін қызметтің өнім берушісіне төленетін сома автоматты түрде азайтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z86" w:id="56"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z360" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Қор филиалдарының қызметкерлері арасында өнім берушілердің қарсылықтарын бөлу олардың дербес жүктемесін ескере отырып, ЦЖ арқылы автоматты режимде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z361" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Өнім берушінің тарапынан қарсылық алған кезде ықтимал ақау немесе бұзушылық қарсылықтарды автоматтандырылған бөлуді пайдалана отырып, ЦЖ арқылы Қордың басқа өңірдегі филиалының қызметкеріне қарауға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z362" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Ықтимал ақаулар мен бұзушылықтар бойынша қарсылықтарды қарауды Қор филиалының қызметкері олар анықталған күннен кейін бес жұмыс күні ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z87" w:id="57"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z363" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. Қарсылықты қарау нәтижелері бойынша Қор филиалының қызметкері ҚАЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
+      31. Қарсылықты қарау нәтижелері бойынша Қор филиалының қызметкері ЦЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z88" w:id="58"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z364" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дәлелді негіздеме келтіре отырып, өнім берушінің қарсылығымен келісу және ықтимал ақауды немесе бұзушылықты қабылдамау (төлем медициналық өнім беруші қойған соманы азайтпай жүргізіледі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="60"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z365" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Өнім беруші ықтимал ақауды немесе бұзушылықты растаудың ұсынылған негіздемесімен келіспеген жағдайда, өнім беруші растауды алған күннен кейін үш жұмыс күні ішінде Қор филиалы қызметкерінің қорытындыларымен келіспеу себептерінің дәлелді негіздемесін келтіре отырып (қосымша растайтын деректер болған жағдайда, қосымшамен) ҚАЖ арқылы қайта қарсылық жібереді.</w:t>
+      2) өнім берушінің қарсылығымен келіспеу және дәлелді негіздеме келтіре отырып, ықтимал ақауды немесе бұзушылықты растау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z91" w:id="61"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z366" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Өнім берушінің қайта қарсылығы ҚАЖ арқылы жіберіледі сол күні дау туындаған өңірден тыс орналасқан Қор филиалының басқа қызметкерінің қарауына түседі. Бұл ретте ҚАЖ-да қарсылықты бастапқы қарауды жүзеге асырған Қор қызметкерінің деректері көрсетілмейді.</w:t>
+      32. Өнім беруші ықтимал ақауды немесе бұзушылықты растаудың ұсынылған негіздемесімен келіспеген жағдайда, өнім беруші растауды алған күннен кейін үш жұмыс күні ішінде Қор филиалы қызметкерінің қорытындыларымен келіспеу себептерінің дәлелді негіздемесін келтіре отырып (қосымша растайтын деректер болған жағдайда, қосымшамен) ЦЖ арқылы қайта қарсылық жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z92" w:id="62"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z367" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Өнім берушінің қайта қарсылығы ЦЖ арқылы жіберіледі сол күні дау туындаған өңірден тыс орналасқан Қор филиалының басқа қызметкерінің қарауына түседі. Бұл ретте ЦЖ-да қарсылықты бастапқы қарауды жүзеге асырған Қор қызметкерінің деректері көрсетілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z368" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Өнім берушінің қайта қарсылығын қарау нәтижелері бойынша Қор қызметкері үш жұмыс күні ішінде мынадай шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z369" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өнім берушінің қайта қарсылығымен келіспеу және ҚАЖ арқылы өнім берушіге жеткізілетін дәлелді негіздеме келтіре отырып, расталған ықтимал ақау немесе бұзушылық мәртебесін сақтау.</w:t>
+      1) өнім берушінің қайта қарсылығымен келісу және дәлелді негіздеме келтіре отырып, ықтимал ақауды немесе бұзушылықты қабылдамау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="66"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z370" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Өнім берушінің қайта қарсылығымен келіскен кезде ҚАЖ бұл ықтимал ақауды немесе бұзушылықты барлық қарсылықтар мен негіздемелерді көрсете отырып, Қордың орталық аппаратының қызметкеріне қарауға жібереді.</w:t>
+      2) өнім берушінің қайта қарсылығымен келіспеу және ЦЖ арқылы өнім берушіге жеткізілетін дәлелді негіздеме келтіре отырып, расталған ықтимал ақау немесе бұзушылық мәртебесін сақтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z97" w:id="67"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z371" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Қарау нәтижелері бойынша Қордың орталық аппаратының қызметкері үш жұмыс күні ішінде ҚАЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
+      35. Өнім берушінің қарсылықтарымен қайта келіспеген жағдайда, ЦЖ медициналық көрсетілетін қызметтің өнім берушісіне төленуге тиісті сома Бірыңғай сыныптамасына сәйкес автоматты түрде азайтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z98" w:id="68"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z372" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Өнім берушінің қайта қарсылығымен келіскен кезде ЦЖ бұл ықтимал ақауды немесе бұзушылықты барлық қарсылықтар мен негіздемелерді көрсете отырып, Қордың орталық аппаратының қызметкеріне қарауға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z373" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Қарау нәтижелері бойынша Қордың орталық аппаратының қызметкері үш жұмыс күні ішінде ЦЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z374" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) негіздемені келтіре отырып, ықтимал ақауды немесе бұзушылықты қабылдамау (төлем медициналық өнім беруші қойған соманы азайтпай жүргізіледі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z99" w:id="69"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z375" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) негіздемені келтіре отырып, ықтимал ақауды немесе бұзушылықты растау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z100" w:id="70"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z376" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Қарау қорытындылары бойынша ықтимал ақау немесе бұзушылық расталған жағдайда, Бірыңғай сыныптамасына сәйкес ҚАЖ арқылы медициналық көрсетілетін қызметтің өнім берушісіне төленуге тиісті сома автоматты түрде азайтылады.</w:t>
+      38. Қарау қорытындылары бойынша ықтимал ақау немесе бұзушылық расталған жағдайда, Бірыңғай сыныптамасына сәйкес ЦЖ арқылы медициналық көрсетілетін қызметтің өнім берушісіне төленуге тиісті сома автоматты түрде азайтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z101" w:id="71"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z377" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. АИТВ-инфекциясын жұқтырған адамдарға медициналық-әлеуметтік көмектің ағымдағы мониторингі шеңберінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымшаға</w:t>
+        <w:t>4-қосымшаға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес өнім берушінің орналасқан жері бойынша Қор филиалының қызметкері сатып алу шарты талаптарының орындалу мониторингі бойынша қорытындыны қалыптастырады.</w:t>
+        <w:t>сәйкес өнім берушінің орналасқан жері бойынша Қор филиалының қызметкері сатып алу шарты талаптарының орындалу мониторингі бойынша қорытындыны қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z102" w:id="72"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z378" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Ағымдағы мониторингке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z103" w:id="73"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z379" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) медициналық қызметтер (көмек) көрсету саласындағы мемлекеттік орган сараптамасын жүргізетін ана өлімі жағдайларын қоспағанда, стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталған барлық жағдайлар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z104" w:id="74"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z380" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жазатайым оқиғаларды қоспағанда, нәресте өлімінің (1 жасқа дейінгі балалар өлімі) барлық жағдайлары жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z105" w:id="75"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z381" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41. Стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталған жағдайлар бойынша ықтимал ақаулар және (немесе) бұзушылықтар ҚАЖ арқылы анықталғаннан кейін Қор филиалының қызметкерлеріне аумақтық белгісі бойынша (өнім берушінің орналасқан жері бойынша филиалына) қарауға түседі.</w:t>
+      41. Стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталған жағдайлар бойынша ықтимал ақаулар және (немесе) бұзушылықтар ЦЖ арқылы анықталғаннан кейін Қор филиалының қызметкерлеріне аумақтық белгісі бойынша (өнім берушінің орналасқан жері бойынша филиалына) қарауға түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="77"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z382" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43. Мониторингтің нәтижелері бойынша Қор филиалының қызметкері ҚАЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
+      42. Амбулаториялық жағдайда нәресте өлімі жағдайлары бойынша ағымдағы мониторингті Қор филиалының қызметкерлері аумақтық белгісі бойынша (өнім берушінің орналасқан жері бойынша филиалға) медициналық-санитариялық алғашқы көмек ұйымынан бастапқы медициналық құжаттаманы сұрату жолымен жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z108" w:id="78"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z383" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дәлелді негіздеме келтіре отырып, ықтимал ақауды немесе бұзушылықты қабылдамау (төлем медициналықкөрсетілетін қызметтің өнім берушісі қойған соманы азайтпай жүргізіледі);</w:t>
+      43. Мониторингтің нәтижелері бойынша Қор филиалының қызметкері ЦЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z109" w:id="79"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z384" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дәлелді негіздеме келтіре отырып, ықтимал ақауды немесе бұзушылықты қабылдамау (төлем медициналық көрсетілетін қызметтің өнім берушісі қойған соманы азайтпай жүргізіледі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z385" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дәлелді негіздеме келтіре отырып, ықтимал ақауды немесе бұзушылықты растау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="81"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z386" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілген мерзімде қарсылық болмаған кезде ықтимал ақау немесе бұзушылық расталды деп есептеледі және одан әрі Қор қарсылықты қабылдамайды. ҚАЖ Бірыңғай сыныптамасына сәйкес медициналық көрсетілетін қызметтің өнім берушісіне төленетін соманы автоматты түрде азайтады.</w:t>
+      44. Қор филиалы қызметкерінің стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталған, нәресте өлімі жағдайлары бойынша ықтимал ақауды немесе бұзушылықты растау туралы шешімімен келіспеген жағдайда, өнім беруші бес жұмыс күні ішінде дәлелді негіздеме келтіре отырып, ЦЖ-ға қарсылық береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="83"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z387" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қарсылықты қарау нәтижелері бойынша үш жұмыс күні ішінде Қор филиалының қызметкері ҚАЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
+      Көрсетілген мерзімде қарсылық болмаған кезде ықтимал ақау немесе бұзушылық расталды деп есептеледі және одан әрі Қор қарсылықты қабылдамайды. ЦЖ Бірыңғай сыныптамасына сәйкес медициналық көрсетілетін қызметтің өнім берушісіне төленетін соманы автоматты түрде азайтады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z114" w:id="84"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z388" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталған, нәресте өлімі жағдайлары бойынша қарсылық ықтимал ақауды немесе бұзушылықты алғаш растаған филиал қызметкеріне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z389" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарсылықты қарау нәтижелері бойынша үш жұмыс күні ішінде Қор филиалының қызметкері ЦЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z390" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дәлелді негіздеме келтіре отырып, өнім берушінің қарсылығымен келісу және ықтимал ақауды немесе бұзушылықты қабылдамау (төлем медициналық өнім беруші қойған соманы азайтпай жүргізіледі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z115" w:id="85"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z391" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өнім берушінің қарсылығымен келіспеу және дәлелді негіздеме келтіре отырып, ықтимал ақауды немесе бұзушылықты растау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z116" w:id="86"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z392" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46. Өнім беруші стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталған, қарсылық нәтижелері бойынша нәресте өлімі жағдайлары бойынша ықтимал ақауды немесе бұзушылықты растау туралы ұсынылған негіздемемен қайта келіспеген жағдайда, өнім беруші растауды алған күннен кейін үш жұмыс күні ішінде осы жағдайды Қор филиалы қызметкерінің қорытындыларымен келіспеу себептерінің дәлелді негіздемесін келтіре отырып (қосымшамен, қосымша растайтын деректер болған жағдайда), ҚАЖ арқылы Қордың орталық аппараты қызметкерінің қарауына жібереді.</w:t>
+      46. Өнім беруші стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталған, қарсылық нәтижелері бойынша нәресте өлімі жағдайлары бойынша ықтимал ақауды немесе бұзушылықты растау туралы ұсынылған негіздемемен қайта келіспеген жағдайда, өнім беруші растауды алған күннен кейін үш жұмыс күні ішінде осы жағдайды Қор филиалы қызметкерінің қорытындыларымен келіспеу себептерінің дәлелді негіздемесін келтіре отырып (қосымшамен, қосымша растайтын деректер болған жағдайда), ЦЖ арқылы Қордың орталық аппараты қызметкерінің қарауына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z117" w:id="87"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z393" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталған, нәресте өлімі жағдайлары бойынша ықтимал ақау немесе бұзушылық Қордың орталық аппаратының қызметкерінің қарауына түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z118" w:id="88"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z394" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      47. Стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталған жағдайлар, нәресте өлімі бойынша ықтимал ақауды немесе бұзушылықты қарау нәтижелері бойынша Қордың орталық аппаратының қызметкері үш жұмыс күні ішінде ҚАЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
+      47. Стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталған жағдайлар, нәресте өлімі бойынша ықтимал ақауды немесе бұзушылықты қарау нәтижелері бойынша Қордың орталық аппаратының қызметкері үш жұмыс күні ішінде ЦЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z119" w:id="89"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z395" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) негіздемені келтіре отырып, ықтимал ақауды немесе бұзушылықты қабылдамау (төлем медициналық өнім беруші қойған соманы азайтпай жүргізіледі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z120" w:id="90"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z396" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) негіздемені келтіре отырып, ықтимал ақауды немесе бұзушылықты растау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z121" w:id="91"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z397" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ықтимал ақау немесе бұзушылық расталған жағдайда, ҚАЖ медициналық көрсетілетін қызметтің өнім берушісіне төленуге жататын соманы Бірыңғай сыныптамаға сәйкес автоматты түрде азайтады.</w:t>
+      Ықтимал ақау немесе бұзушылық расталған жағдайда, ЦЖ медициналық көрсетілетін қызметтің өнім берушісіне төленуге жататын соманы Бірыңғай сыныптамаға сәйкес автоматты түрде азайтады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z122" w:id="92"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z398" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      48. Қор Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 3 желтоқсандағы № ҚР ДСМ-230/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21727 болып тіркелген) бекітілген Медициналық көрсетілетін қызметтер (көмек) сапасына ішкі және сыртқы сараптамаларды ұйымдастыру және жүргізу </w:t>
+      48. Қор Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 3 желтоқсандағы № ҚР ДСМ-230/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қағидаларына</w:t>
+        <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталатын жағдайлар, нәресте өлімі бойынша ағымдағы мониторинг шеңберінде қажет болған жағдайда тәуелсіз сарапшыларды немесе бейінді мамандарды тартады.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21727 тіркелді) бекітілген Медициналық көрсетілетін қызметтер (көмек) сапасына ішкі және сыртқы сараптамаларды ұйымдастыру және жүргізу қағидаларына сәйкес стационарлық және стационарды алмастыратын жағдайларда өліммен аяқталатын жағдайлар, нәресте өлімі бойынша ағымдағы мониторинг шеңберінде қажет болған жағдайда тәуелсіз сарапшыларды немесе бейінді мамандарды тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z123" w:id="93"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z399" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Нәресте өлімінің әрбір жағдайының ағымдағы мониторингінің нәтижелері бойынша Қор филиалының қызметкерлері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өлім мен қайтыс болу жағдайларының мониторингінің нәтижелері бойынша қорытынды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z124" w:id="94"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z400" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50. 11.0 ақау коды бар медициналық көмекті (көрсетілетін қызметтерді) сатып алу шартына енгізілмеген медициналық қызметтер (көмек) көрсету жағдайлары анықталғаннан кейін ҚАЖ арқылы Қор филиалының қызметкерлеріне аумақтық белгісі бойынша (өнім берушінің орналасқан жері бойынша филиалға) қарауға түседі.</w:t>
+      50. 11.0 ақау коды бар медициналық көмекті (көрсетілетін қызметтерді) сатып алу шартына енгізілмеген медициналық қызметтер (көмек) көрсету жағдайлары анықталғаннан кейін ЦЖ арқылы Қор филиалының қызметкерлеріне аумақтық белгісі бойынша (өнім берушінің орналасқан жері бойынша филиалға) қарауға түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z125" w:id="95"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z401" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мониторинг нәтижелері бойынша Қор филиалының қызметкері ҚАЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
+      Мониторинг нәтижелері бойынша Қор филиалының қызметкері ЦЖ арқылы өнім берушіге жеткізілетін мынадай шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z126" w:id="96"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z402" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дәлелді негіздеме келтіре отырып, ықтимал ақауды қабылдамау (төлем медициналық көрсетілетін қызметтің өнім берушісі қойған соманы азайтпай жүргізіледі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z127" w:id="97"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z403" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дәлелді негіздеме келтіре отырып, ықтимал ақауды растау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z128" w:id="98"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z404" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+        <w:t>
+      Бұдан әрі қарсылық білдіру тәртібі осы Қағидалардың 26-38-тармақтарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z129" w:id="99"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z405" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жоспардан тыс мониторинг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z130" w:id="100"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z406" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Медициналық көрсетілетін қызметтер (көмек) сапасының, көлемінің және (немесе) сатып алу шарты талаптарының жоспардан тыс мониторингі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z131" w:id="101"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z407" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) медициналық қызметтер (көмек) көрсетудің расталмаған жағдайларының фактілері анықталған; </w:t>
+        <w:t>
+      1) медициналық қызметтер (көмек) көрсетудің расталмаған жағдайларының фактілері анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z132" w:id="102"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z408" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) медициналық көрсетілетін қызметтерді (көмекті) және (немесе) заңды тұлғаларды тұтынушылардан өтініштер келіп түскен; </w:t>
+        <w:t>
+      2) медициналық көрсетілетін қызметтерді (көмекті) және (немесе) заңды тұлғаларды тұтынушылардан өтініштер келіп түскен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z133" w:id="103"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z409" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) өнім беруші денсаулық сақтау саласындағы нормативтік құқықтық актілердің талаптарын бұзу жағдайларын анықтаған; </w:t>
+        <w:t>
+      3) өнім беруші денсаулық сақтау саласындағы нормативтік құқықтық актілердің талаптарын бұзу жағдайларын анықтаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z134" w:id="104"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z410" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) медициналық көрсетілетін қызметтердің (көмектің) сапасына және (немесе) көлеміне мониторинг жүргізу қажеттілігіне қатысты уәкілетті органнан өтініш келіп түскен; </w:t>
+        <w:t>
+      4) медициналық көрсетілетін қызметтердің (көмектің) сапасына және (немесе) көлеміне мониторинг жүргізу қажеттілігіне қатысты уәкілетті органнан өтініш келіп түскен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z135" w:id="105"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z411" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) өнім берушілер тізілімін талдау және қызметтерді сатып алу шартының талаптарын орындамау немесе тиісінше орындамау тәуекелін айқындау нәтижелері бойынша; </w:t>
+        <w:t>
+      5) өнім берушілер тізілімін талдау және қызметтерді сатып алу шартының талаптарын орындамау немесе тиісінше орындамау тәуекелін айқындау нәтижелері бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z136" w:id="106"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z412" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) көрсетілетін қызметтерді сатып алу шартының талаптарын бұзу фактілері, оның ішінде денсаулық сақтау субъектілерінің қызметін талдау нәтижелері бойынша белгіленген фактілер анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z137" w:id="107"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z413" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7) көрсетілетін қызметтерге ақы төлеудің қосымша көлемінің қажеттілігі туралы өнім берушіден өтініш келіп түскен; </w:t>
+        <w:t>
+      7) көрсетілетін қызметтерге ақы төлеудің қосымша көлемінің қажеттілігі туралы өнім берушіден өтініш келіп түскен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z138" w:id="108"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z414" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік органдардан ден қою шараларын қабылдау бойынша өтініштер түскен жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z139" w:id="109"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z415" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Жоспардан тыс мониторинг мынадай жағдайларда жүргізілмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z140" w:id="110"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z416" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анонимді өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z141" w:id="111"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z417" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мәселенің мәні баяндалмаған өтініш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z142" w:id="112"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z418" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Мониторинг кезінде анықталмаған ақаулар және (немесе) бұзушылықтар көрсетілген қызметтерге ақы төлегеннен кейін анықталған және көрсетілетін қызметтерді сатып алу шартының талаптары орындалмаған және (немесе) тиісінше орындалмаған кезде (жасырын кемшіліктер) Қор бұл туралы өнім берушіге жасырын кемшілік анықталған күннен бастап бір айдың ішінде хабарлайды және Бірыңғай сыныптамаға және жоспардан тыс мониторинг шеңберінде көрсетілетін қызметтерді сатып алу шартының талаптарына сәйкес экономикалық ықпал ету шараларын қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z419" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнім беруші анықталған ақауларға және (немесе) қызметтерді сатып алу шарты бойынша міндеттемелердің орындалмауына немесе тиісінше орындалмауына сәйкес жоспардан тыс мониторинг қорытындылары бойынша белгіленген көлемде бұрын жүргізілген төлем сомасын Қорға қайтаруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z279" w:id="113"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z420" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-1. Өнім беруші қаражатты қайтаруды көрсетілетін қызметтерді сатып алу шарты бойынша міндеттемелерді орындамау немесе тиісінше орындамау фактісі анықталған күннен бастап 6 (алты) айдан кешіктірілмейтін мерзімде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="114"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z421" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-2. Бұрын төленген, бірақ мониторинг нәтижесінде орындалмаған не тиісінше орындалмаған деп танылған көрсетілетін қызметтер үшін қаражатты қайтару бойынша міндеттеме көрсетілетін қызметтерді сатып алудың қолданыстағы шарты шеңберінде көрсетілетін қызметтер бойынша ағымдағы төлемдерді жүргізуді тоқтатпайды және шектемейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="115"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z422" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Жоспардан тыс мониторинг жүргізу кезінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес сатып алу шарты талаптарының орындалуына мониторинг бойынша қорытынды қалыптастырылады.</w:t>
+        <w:t> сәйкес сатып алу шарты талаптарының орындалуына мониторинг бойынша қорытынды қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z144" w:id="116"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z423" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Қорытындыға мониторинг жүргізген Қордың және (немесе) Қор филиалының қызметкері (қызметкерлері) қол қояды және мынадай тәсілдердің бірімен танысу үшін қол қойылған күннен бастап 2 (екі) жұмыс күні ішінде өнім берушіге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z145" w:id="117"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z424" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) электрондық цифрлық қолтаңбаны қолдана отырып, ҚАЖ-да электрондық түрде;</w:t>
+      1) электрондық цифрлық қолтаңбаны қолдана отырып, ЦЖ-да электрондық түрде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z146" w:id="118"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z425" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) электрондық түрде электрондық құжат айналымы арқылы немесе алғаны туралы хабарламасы бар электрондық пошта арқылы; </w:t>
+        <w:t>
+      2) электрондық түрде электрондық құжат айналымы арқылы немесе алғаны туралы хабарламасы бар электрондық пошта арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z147" w:id="119"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z426" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) хабарламасы бар тапсырыс хатпен пошта арқылы қағаз түрінде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z148" w:id="120"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z427" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Сатып алу шартының талаптарын орындау мониторингінің қорытындысымен келіспеген жағдайда өнім беруші қарсылықпен 3 жұмыс күні ішінде қорытындыға қол қояды және қарсылықтардың тізбесін Қор филиалының мекенжайына, қорытындыға қол қойылған күні мынадай тәсілдердің бірімен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z149" w:id="121"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z428" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ҚАЖ-да электрондық түрде;</w:t>
+      1) ЦЖ-да электрондық түрде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z150" w:id="122"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z429" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электрондық құжат айналымы арқылы немесе алғаны туралы хабарламасы бар электрондық пошта арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z151" w:id="123"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z430" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) хабарламасы бар тапсырыс хатпен пошта арқылы қағаз түрінде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z152" w:id="124"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z431" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Өнім беруші қол қойылғаннан кейін 3 (үш) жұмыс күні ішінде қарсылық білдірмеген жағдайда, қорытынды өнім берушімен келісілген және қабылданған болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z153" w:id="125"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z432" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Қор филиалы ұсынылған қарсылықтарды 3 (үш) жұмыс күні ішінде қарайды және өнім берушінің қарсылықтары қабылданған жағдайда сатып алу шарты талаптарының орындалуына мониторинг қорытындысына түзету енгізеді, содан кейін өнім берушіге дәлелді жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z154" w:id="126"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z433" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Өнім беруші қарсылықсыз қорытындыға қол қойған кезде қорытынды қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z155" w:id="127"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z434" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Өнім беруші дәлелді жауаппен келіспеген жағдайда, мониторинг нәтижелеріне өнім беруші Қор филиалын хабардар ете отырып, медициналық қызметтер (көмек) көрсету саласындағы мемлекеттік органға шағым жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4448,240 +4204,787 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тегін медициналық көмектің</w:t>
             </w:r>
-            <w:r>
-[...127 lines deleted...]
-              <w:t>қағидаларына 1-қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кепілдік берілген көлемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде және (немесе)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндетті әлеуметтік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>медициналық сақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйесінде денсаулық сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерінен медициналық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтерді сатып алу шарты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарының орындалу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мониторингін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="128"/>
+    <w:bookmarkStart w:name="z447" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақаулар мен бұзушылықтардың* бірыңғай сыныптамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -4703,649 +5006,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>№</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>коды</w:t>
+Ақау/бұзушылық коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>атауы</w:t>
+Ақау/бұзушылық атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...69 lines deleted...]
-              <w:t>көмек</w:t>
+Амбулаториялық жағдайларда медициналық көмек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...289 lines deleted...]
-              <w:t>көмек</w:t>
+Стационарлық және стационарды алмастыратын жағдайларда, қабылдау бөлмелерінде, сондай-ақ мамандандырылған медициналық ұйымдағы (республикалық деңгейде) медициналық көмек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5597,87 +5450,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-есептік орташа құны бойынша бір емделген жағдай үшін (1 жағдай құнынан)</w:t>
+Есептік орташа құны бойынша бір емделген жағдай үшін (1 жағдай құнынан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-медициналық-экономикалық тарифтер бойынша бір емделген жағдай үшін (1 жағдайдың құнынан)</w:t>
+Медициналық-экономикалық тарифтер бойынша бір емделген жағдай үшін (1 жағдайдың құнынан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7350,51 +7203,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медициналық құжаттаманы ресімдеу ақаулары: денсаулық сақтаудың ақпараттық жүйелеріне деректерді дұрыс емес/ уақтылы емес/ сапасыз енгізу</w:t>
+Медициналық құжаттаманы ресімдеу ақаулары: денсаулық сақтаудың цифрлық жүйелеріне деректерді дұрыс емес/ уақтылы емес/ сапасыз енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9355,51 +9208,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стационарды алмастыратын жағдайларда емдеу үшін медициналық көрсетілімдер болған кезде тәулік бойы стационарда медициналық көмек көрсету арқылы емделген жағдайдың құнын арттыру.</w:t>
+Стационарды алмастыратын жағдайларда емдеу үшін медициналық көрсетілімдер болған кезде тәулік бойы стационарда медициналық көмек көрсету арқылы емделген жағдайдың құнын арттыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17248,68 +17101,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z448" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       кестенің жалғасы</w:t>
+       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -17329,343 +17184,273 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>р/с №</w:t>
+р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жедел медициналық көмек (1-4 санат) (айына 1 адамға шаққандағы жедел жәрдемнің жан басына шаққандағы нормативінің еселігінде)</w:t>
+Жедел медициналық көмек (1-4 санат) (айына 1 адамға шаққандағы жедел жәрдемнің жан басына шаққандағы нормативінің еселігінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ауыл халқына медициналық көмек (айына 1 ауыл тұрғынына базалық кешенді жан басына шаққандағы нормативтің еселігінде (БКЖН)</w:t>
+Ауыл халқына медициналық көмек (айына 1 ауыл тұрғынына базалық кешенді жан басына шаққандағы нормативтің еселігінде (БКЖН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Медициналық-әлеуметтік көмек</w:t>
+Медициналық-әлеуметтік көмек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Патологиялық-анатомиялық диагностика (қызмет құнынан)</w:t>
+Патологиялық-анатомиялық диагностика (қызмет құнынан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қанды және оның компоненттерін дайындау, өңдеу, сақтау және өткізу, қан препараттарын өндіру жөніндегі қызметтер (қызмет құнынан)</w:t>
+Қанды және оның компоненттерін дайындау, өңдеу, сақтау және өткізу, қан препараттарын өндіру жөніндегі қызметтер (қызмет құнынан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Медициналық қызмет көрсету бойынша бұзушылықтар түрлерін градациялау</w:t>
+Медициналық қызмет көрсету бойынша бұзушылықтар түрлерін градациялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27359,412 +27144,22933 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 елеулі бұзушылықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="129"/>
+    <w:bookmarkStart w:name="z449" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z450" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      *3.0, 3.1, 3.2, 5.0, 5.1, 5.2 кодтарына қолданылады</w:t>
+      *3.0, 3.1, 3.2, 5.0, 5.1, 5.2 кодтарына қолданылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z451" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "+" белгісі – ақаулардың осы кодтары мен кіші кодтары медициналық көмектің осы нысаны/түрі үшін қолданылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z452" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "–" белгісі – ақаулардың осы кодтары мен кіші кодтары медициналық көмектің осы нысаны/түрі үшін қолданылмайды</w:t>
+      "–" белгісі – ақаулардың осы кодтары мен кіші кодтары медициналық көмектің осы нысаны/түрі үшін қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z453" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Қысқартулар тізімі:</w:t>
+       Қысқартулар тізімі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z454" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       АББ – ауруларды басқару бағдарламасы;</w:t>
+       АДҚ – амбулаториялық дәрі-дәрмекпен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z455" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       АДҚ – амбулаториялық дәрі-дәрмекпен қамтамасыз ету;</w:t>
+       АЕК – амбулаториялық-емханалық көмек;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z456" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       АЕК – амбулаториялық емханалық көмек;</w:t>
+       БЖЖБН – базалық жан басына шаққандағы кешенді норматив;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z457" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       АЖ – ақпараттық жүйе;</w:t>
+       ДЗ – дәрілік заттар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z458" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       ӘППҰ – әмбебап прогрессивті патронаж үлгісі;</w:t>
+       ЖБН – жан басына шаққандағы норматив;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z459" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        КЖН – кешенді жан басына шаққандағы норматив;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z460" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        КТ – кешенді тариф;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z461" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       КШТ - клиникалық шығындық топтар</w:t>
+       КШТ – клиникалық-шығындық топтар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z462" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       МӘМС – міндетті әлеуметтік медициналық сақтандыру.</w:t>
+       МӘМС – міндетті әлеуметтік медициналық сақтандыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z463" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       МБ – медициналық бұйымдар;</w:t>
+       МБ – медициналық бұйымдар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z464" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        МСАК –медициналық-санитариялық алғашқы көмек;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z465" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ТМККК – тегін медициналық көмектің кепілдік берілген көлемі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақау/бұзушылық коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақау/бұзушылық атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амбулаториялық жағдайларда медициналық көмек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарлық және стационарды алмастыратын жағдайларда, қабылдау бөлмелерінде, сондай-ақ мамандандырылған медициналық ұйымдағы (республикалық деңгейде) медициналық көмек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық-санитариялық алғашқы көмек көрсету кезінде төленетін медициналық қызметтер (БКЖН / ЖБН еселігінде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амбулаториялық жағдайларда мамандандырылған медициналық көмек (қызмет құнынан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Темір жол көлігіндегі ЖМК қызметтері (бір адамға шаққандағы құннан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығын сыйымдылығының коэффициентін (емделген жағдайдың және(немесе) қабылдау бөлімшесінің жағдайының құнынан) ескере отырып, КШТ бойынша бір емделген жағдай үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нақты шығыстар бойынша бір емделген жағдай үшін(қызмет құнынан және (немесе) ДЗ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір төсек-күн үшін (1 төсек-күн құнынан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептік орташа құны бойынша бір емделген жағдай үшін (1 жағдай құнынан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық-экономикалық тарифтер бойынша бір емделген жағдай үшін (1 жағдайдың құнынан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық көмекті негізсіз көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 КЖН/ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық көрсетілімдер болмаған кезде пациентті емдеуге жатқызу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Консультациялық-диагностикалық қызметтерге негізсіз жіберу/көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық құжаттаманы ресімдеу ақаулары: денсаулық сақтаудың цифрлық жүйелеріне деректерді дұрыс емес/ уақтылы емес/ сапасыз енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген медициналық қызмет (көмек) көлемінің негізсіз асырып көтеру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 КЖН/ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Емдеу және диагностикалық қызметтер санын негізсіз ұлғайту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баламалары болған кезде барынша қымбат қызметтер көрсету арқылы клиникалық-диагностикалық қызметтер құнының қымбаттауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген медициналық көмек құнының қымбаттауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационарды алмастыратын жағдайларда емдеу үшін медициналық көрсетілімдер болған кезде тәулік бойы стационарда медициналық көмек көрсету арқылы емделген жағдайдың құнын арттыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізсіз қайта емдеуге жатқызу (стационарда емдеу аяқталған күннен бастап күнтізбелік 30 күн) паллиативтік медициналық көмек көрсететін өнім берушілерден басқа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық көмек (қызмет) көрсетудің расталмаған жағдайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 КЖН/ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық қызметтің (көмектің), ДЗ мен МБ- бойынша ның расталмаған жағдайларын төлемге арналған шот-тіркелімге қосу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық көрсетілетін қызметтерді тұтынушыны хабардар етпей және оның келісімінсіз басқа МСАК ұйымына бекіту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Емдеу – диагностикалық іс-шаралардың, қызметтер көрсетудің денсаулық сақтау саласындағы стандарттардан, қағидалардан негізсіз ауытқуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 КЖН/ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Емдеу нәтижесінде асқынуларға/ нашарлауларға/өзгерістерсіз әкелген диагностикалық / емдеу іс-шараларын уақтылы және (немесе) тиісінше орындамау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық көмек көрсету кезінде денсаулық сақтау саласындағы нормативтік құқықтық актілердің талаптарын сақтамау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДЗ мен МБ тізбесі бойынша препараттармен, МБ, оның ішінде АДҚ бойынша уақтылы қамтамасыз етпеуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәрілік заттар мен медициналық бұйымдарды негізсіз тағайындау/жазып беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметтерді күту ұзақтығы 15 жұмыс күнінен асады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық көрсетілетін көмектің (қызметтердің) сапасы мен көлеміне шағымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 КЖН/ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стационар деңгейінде төлеуге жатпайтын өлім/АЕК/жедел жәрдем деңгейіндегі өлім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 КЖН/ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиникалық диагноздың морфологиялық немесе патологиялық диагноздармен сәйкес келмеу жағдайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 КЖН/ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық көрсетілетін қызметтерді (көмекті) сатып алу шартына енгізілмеген медициналық көрсетілетін қызметтер (көмек)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 КЖН/ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК/МӘМС-ке кіретін медициналық көмекті ақылы негізде көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 КЖН/ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК/МӘМС-ке кіретін медициналық көмек (қызметтер) көрсету кезінде пациенттің дәрілік заттарын, медициналық бұйымдарын тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТМККК/МӘМС-ке кіретін медициналық көмек көрсету кезінде пациенттің ақшалай қаражатын тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақылы негізде көрсетілген медициналық қызметтердің шот-тізіліміне енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау бөлімшесі деңгейінде емдеуге жатқызудан негізсіз бас тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z466" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жедел медициналық көмек (1-4 санат) (айына 1 адамға шаққандағы жедел жәрдемнің жан басына шаққандағы нормативінің еселігінде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл халқына медициналық көмек (айына 1 ауыл тұрғынына базалық кешенді жан басына шаққандағы нормативтің еселігінде (БКЖН)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық-әлеуметтік көмек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патологиялық-анатомиялық диагностика (қызмет құнынан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қанды және оның компоненттерін дайындау, өңдеу, сақтау және өткізу, қан препараттарын өндіру жөніндегі қызметтер (қызмет құнынан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық қызмет көрсету бойынша бұзушылықтар түрлерін градациялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Психикалық және мінез-құлық бұзылыстары бар (аурулары бар) адамдарға (кешенді тарифтің (КТ) еселігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туберкулезбен ауыратын науқастарға (кешенді тарифтің еселігі (КТ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АИТВ инфекциясын жұқтырғандарға (кешенді тарифтің (КТ) еселігі/қызмет құнынан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 КЖН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 КТ / 100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеусіз бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 КЖН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 КЖН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 КЖН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 КЖН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 КТ / 300 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 КЖН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеусіз бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 КЖН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 КЖН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 КЖН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 КЖН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 ЖБН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 КЖН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5 КТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 КТ / 100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+елеулі бұзушылықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z467" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z468" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *3.0, 3.1, 3.2, 5.0, 5.1, 5.2 кодтарына қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z469" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "+" белгісі – ақаулардың осы кодтары мен кіші кодтары медициналық көмектің осы нысаны/түрі үшін қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z470" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "–" белгісі – ақаулардың осы кодтары мен кіші кодтары медициналық көмектің осы нысаны/түрі үшін қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z471" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Қысқартулар тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z472" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       АДҚ – амбулаториялық дәрі-дәрмекпен қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z473" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       АЕК – амбулаториялық-емханалық көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z474" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       БЖЖБН – базалық жан басына шаққандағы кешенді норматив;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z475" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ДЗ – дәрілік заттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z476" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ЖБН – жан басына шаққандағы норматив;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z477" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       КЖН – кешенді жан басына шаққандағы норматив;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z478" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       КТ – кешенді тариф;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z479" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       КШТ – клиникалық-шығындық топтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z480" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       МӘМС – міндетті әлеуметтік медициналық сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z481" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       МБ – медициналық бұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z482" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       МСАК –медициналық-санитариялық алғашқы көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z483" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ТМККК – тегін медициналық көмектің кепілдік берілген көлемі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27800,585 +50106,1195 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тегін медициналық көмектің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кепілдік берілген көлемі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шеңберінде және (немесе)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетті әлеуметтік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медициналық сақтандыру</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйесінде денсаулық сақтау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектілерінен медициналық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтерді сатып алу шарты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарының орындалу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мониторингін жүргізу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="130"/>
+    <w:bookmarkStart w:name="z496" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сатып алу шарты талаптарының орындалу мониторингі барысында анықталған медициналық қызметтер (көмек) көрсетудің расталмаған жағдайларының тізілімі</w:t>
+        <w:t xml:space="preserve"> Сатып алу шарты талаптарының орындалу мониторингі барысында анықталған медициналық қызметтер (көмек) көрсетудің расталмаған жағдайларының тізілімі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z181" w:id="131"/>
-[...16 lines deleted...]
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkStart w:name="z497" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№ </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Өңір</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өңір</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Медициналық ұйымның БСН-і</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Медициналық ұйымның БСН-і </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Медициналық ұйымның атауы</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Картаның нөмірі</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картаның нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Жеке сәйкестендіру нөмірі (ЖСН)</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі (ЖСН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Қызмет көрсету күні (шығару күні)</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет көрсету күні (шығару күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Медициналық көрсетілетін қызметтің (көмектің) құны</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық көрсетілетін қызметтің (көмектің) құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Қызметтің ID</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қызметтің ID </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Растау (анықтау) күні</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Растау (анықтау) күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30044,735 +52960,1183 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тегін медициналық көмектің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кепілдік берілген көлемі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шеңберінде және (немесе)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетті әлеуметтік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медициналық сақтандыру</w:t>
             </w:r>
-            <w:r>
-[...79 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйесінде денсаулық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сақтау субъектілерінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>медициналық қызметтерді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сатып алу шарты талаптарының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындалу мониторингін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізу қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="132"/>
+    <w:bookmarkStart w:name="z510" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық қызмет (көмек) көрсетудің расталмаған жағдайларының мониторингі бойынша қорытынды  202__жылғы "__" ___ № _ / _</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z184" w:id="133"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z511" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қор филиалының атауы:</w:t>
+      1. Қор филиалының атауы:___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z185" w:id="134"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z512" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
+      2. Өнім берушінің атауы: ____________________________________________________   (өнім берушінің толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z186" w:id="135"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z513" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Өнім берушінің атауы: ________________________________________________</w:t>
+      2.1 Басшының ТАӘ (бар болған жағдайда) _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z187" w:id="136"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z514" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                     (өнім берушінің толық атауы)</w:t>
+      2.2 Бизнес-сәйкестендіру нөмірі (БСН);________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z193" w:id="142"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z515" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3 Өнім берушінің және оның өндірістік базаларының пошталық мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z194" w:id="143"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z516" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z195" w:id="144"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z517" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.4 Қормен көрсетілетін қызметтерді сатып алу шартының нөмірі (көрсетілетін</w:t>
+      2.4 Қормен көрсетілетін қызметтерді сатып алу шартының нөмірі (көрсетілетін қызметтерді сатып алу шартына қосымша келісімдерді қоса алғанда) сомасын көрсете отырып</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z196" w:id="145"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z518" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметтерді сатып алу шартына қосымша келісімдерді қоса алғанда) сомасын көрсете</w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z197" w:id="146"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z519" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      отырып</w:t>
+      3. Медициналық көмектің түрі:_______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z198" w:id="147"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z520" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
+      4. Мониторинг үшін негіз:___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="152"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z521" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мониторинг түрі: ағымдағы, жоспардан тыс(керегінің астын сызу керек)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z204" w:id="153"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z522" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қор маманының тегі, аты, әкесінің аты (бар болған жағдайда)/лауазымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z205" w:id="154"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z523" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z206" w:id="155"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z524" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мониторинг жүргізу кезеңі: ____________________________________________</w:t>
+      7. Мониторинг жүргізу кезеңі: ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z207" w:id="156"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z525" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                    (мониторинг қай кезеңде жүргізілгенін көрсетілсін)</w:t>
+      (мониторинг қай кезеңде жүргізілгенін көрсетілсін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z208" w:id="157"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z526" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Мониторинг жүргізу мерзімдері: 202_ жылғы "_" _____ бастап 202__ жылғы "__" ________ дейін.</w:t>
+      8. Мониторинг жүргізу мерзімдері: 202__ жылғы "____" ________ бастап 202__ жылғы "____" ________ дейін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z209" w:id="158"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z527" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мониторинг нәтижелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -30788,301 +54152,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Медициналық кітапшаның нөмірі/бұзушылықтардың коды</w:t>
+Медициналық кітапшаның нөмірі/бұзушылықтардың коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жеке сәйкестендіру нөмірі (ЖСН)</w:t>
+Жеке сәйкестендіру нөмірі (ЖСН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-              <w:t>көрсету күні</w:t>
+Шығару күні/ қызмет көрсету күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Бұзушылықтардың кодтары</w:t>
+Бұзушылықтардың кодтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Анықталған бұзушылықтың сомасы</w:t>
+Анықталған бұзушылықтың сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31741,122 +55035,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="159"/>
+    <w:bookmarkStart w:name="z528" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Қорытындылар мен ұсынымдар: _______________________________________</w:t>
+      10. Қорытындылар мен ұсынымдар: ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z211" w:id="160"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z529" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________________</w:t>
+            __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...31 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -31868,107 +55130,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қордың сарапшысы (сарапшылары) /жұмыскері (жұмыскерлері):</w:t>
+Қордың сарапшысы (сарапшылары) /жұмыскері (жұмыскерлері):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қарсылықсыз/қарсылықтармен таныстым (керегінің астын сызыңыз) Өнім берушінің бірінші басшысы/уәкілетті тұлғасы:</w:t>
+Қарсылықсыз/қарсылықтармен таныстым (керегінің астын сызыңыз) Өнім берушінің бірінші басшысы/уәкілетті тұлғасы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32059,70 +55301,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z212" w:id="161"/>
+          <w:bookmarkStart w:name="z530" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қарсылықтардың тізбесін қысқаша сипаттау (өнім берушінің бірінші басшысы/уәкілетті тұлғасы толтырады).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32184,70 +55426,70 @@
               </w:rPr>
               <w:t>3._____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4._____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="162"/>
+    <w:bookmarkStart w:name="z534" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: қорытынды Қордың сарапшысы (сарапшылары/қызметкері (қызметкерлері) қол қойған күннен бастап екі жұмыс күні ішінде өнім берушіге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32283,453 +55525,985 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тегін медициналық көмектің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кепілдік берілген көлемі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шеңберінде және (немесе)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетті әлеуметтік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медициналық сақтандыру</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйесінде денсаулық сақтау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектілерінен медициналық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтерді сатып алу шарты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарының орындалу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мониторингін жүргізу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z218" w:id="163"/>
+    <w:bookmarkStart w:name="z547" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сатып алу шарты талаптарының орындалу мониторингі бойынша қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z219" w:id="164"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z548" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202__ жылғы "____" ___________ ____/____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z220" w:id="165"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z549" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қор филиалының атауы:____________________________________________</w:t>
+      1. Қор филиалының атауы:__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z221" w:id="166"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z550" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Өнім берушінің атауы: _____________________________________________</w:t>
+      2. Өнім берушінің атауы: _______________________________________________  (өнім берушінің толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z222" w:id="167"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z551" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                       (өнім берушінің толық атауы)</w:t>
+      3. Медициналық көмектің түрі _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z223" w:id="168"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z552" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Медициналық көмектің түрі ________________________________________</w:t>
+      4. Мониторинг жүргізу үшін негіз: ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="170"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z553" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мониторинг түрі: ағымдағы/жоспардан тыс (қажеттінің асты сызылсын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z226" w:id="171"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z554" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қор маманының тегі, аты, әкесінің аты (бар болған жағдайда)/лауазымы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z227" w:id="172"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z555" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мониторинг жүргізу кезеңі: ________________________________________</w:t>
+      7. Мониторинг жүргізу кезеңі: _______________________________________________  (қай кезең үшін көрсетілсін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z228" w:id="173"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z556" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                       (қай кезең үшін көрсетілсін)</w:t>
+      8. Мониторинг жүргізу мерзімдері: 202___ жылғы "_______" ____________ бастап 202____ жылғы "_____" ____________ дейін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z230" w:id="175"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z557" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мониторинг нәтижелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -32745,321 +56519,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Медициналық картаның №/ тарификатор бойынша көрсетілетін қызметтің коды/ рецептің нөмірі</w:t>
+Медициналық картаның №/ тарификатор бойынша көрсетілетін қызметтің коды/ рецептің нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Жеке сәйкестендіру нөмірі (ЖСН)</w:t>
+Жеке сәйкестендіру нөмірі (ЖСН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Шығару күні / қызмет көрсету күні</w:t>
+Шығару күні / қызмет көрсету күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="176"/>
-[...54 lines deleted...]
-              <w:t>бұзушылықтардың кодтары</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анықталған ақаулардың/ бұзушылықтардың кодтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ақаудың сомасы</w:t>
+Ақаудың сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33686,70 +57370,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="177"/>
+    <w:bookmarkStart w:name="z558" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Шарттық міндеттемелер мониторингінің нәтижелері:</w:t>
+        10. Шарттық міндеттемелер мониторингінің нәтижелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -33763,199 +57447,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Шарттың № және күні</w:t>
+Шарттың № және күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Шарттың орындалмаған тармағы</w:t>
+Шарттың орындалмаған тармағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Шарт талаптарының орындалмауының сипаттамасы</w:t>
+Шарт талаптарының орындалмауының сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тұрақсыздық айыбының сомасы</w:t>
+Тұрақсыздық айыбының сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34422,162 +58066,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="178"/>
+    <w:bookmarkStart w:name="z559" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қорытындылар мен ұсынымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z234" w:id="179"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z560" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z235" w:id="180"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z561" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z236" w:id="181"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z562" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-[...31 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="229"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -34589,165 +58201,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Қордың сарапшысы (сарапшылары) /жұмыскері (жұмыскерлері):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z563" w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарсылықсыз/қарсылықтармен таныстым</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...75 lines deleted...]
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(керегінің астын сызыңыз)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қызмет берушінің бірінші басшысы/уәкілетті тұлғасы:</w:t>
+Қызмет берушінің бірінші басшысы/уәкілетті тұлғасы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34765,70 +58347,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Тегі, аты, әкесінің аты (бар болған жағдайда) / қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="183"/>
+          <w:bookmarkStart w:name="z565" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Тегі, аты, әкесінің аты (бар болған жағдайда) / қолы)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МО (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34858,70 +58440,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z240" w:id="184"/>
+          <w:bookmarkStart w:name="z566" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қарсылықтардың тізбесін қысқаша сипаттау</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35090,911 +58672,1427 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тегін медициналық көмектің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кепілдік берілген көлемі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шеңберінде және (немесе)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетті әлеуметтік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медициналық сақтандыру</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйесінде денсаулық сақтау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектілерінен медициналық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтерді сатып алу шарты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарының орындалу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мониторингін жүргізу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="185"/>
+    <w:bookmarkStart w:name="z583" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өлім және қайтыс болу жағдайлары  мониторингінің нәтижелері бойынша қорытынды 202__жылғы "__" ___ № ___ / ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z247" w:id="186"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z584" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қор қызметкерінің тегі, аты, әкесінің аты (бар болған жағдайда), сараптама жүргізген, оның ішінде мамандығын, біліктілік санатын, ғылыми дәрежесін, аккредиттеу туралы куәліктің №, көрсете отырып тәуелсіз сарапшының, бейінді маманның лауазымы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z248" w:id="187"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z585" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
+      ___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z249" w:id="188"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z586" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
+      ___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z250" w:id="189"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z587" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сараптама жүргізілген денсаулық сақтау субъектісінің (объектісінің) атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z251" w:id="190"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z588" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
+      ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z252" w:id="191"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z589" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлімше ______________________________________________________________</w:t>
+      Бөлімше __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z253" w:id="192"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z590" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қабылдау/емдеуге жатқызу күні __________________________________________</w:t>
+      Қабылдау/емдеуге жатқызу күні______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z254" w:id="193"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z591" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайтыс болған күні/уақыты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z255" w:id="194"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z592" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өлім жағдайына мониторинг жүргізу кезеңі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z256" w:id="195"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z593" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Өлім жағдайы мониторингінің мәні.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z257" w:id="196"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z594" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Пациенттің деректері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z258" w:id="197"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z595" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жынысы _____________________________________________________________</w:t>
+      Жынысы ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z259" w:id="198"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z596" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жасы ________________________________________________________________</w:t>
+      Жасы _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z260" w:id="199"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z597" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке сәйкестендіру нөмірі ________________________________</w:t>
+      Жеке сәйкестендіру нөмірі _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z261" w:id="200"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z598" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Медициналық картаның нөмірі __________________________________________</w:t>
+      Медициналық картаның нөмірі _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z262" w:id="201"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z599" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мониторинг нәтижелері туралы, оның ішінде анықталған бұзушылықтар туралы, олардың сипаты туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z263" w:id="202"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z600" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анамнез</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z264" w:id="203"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z601" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объективті қарап-тексеру деректері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z265" w:id="204"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z602" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зерттеу нәтижелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z266" w:id="205"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z603" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диагноз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z267" w:id="206"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z604" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пациентті қадағалау және емдеу жоспары (оның ішінде пациенттің бағыты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z268" w:id="207"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z605" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған ақаулар мен бұзушылықтар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z269" w:id="208"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z606" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қорытындылар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z270" w:id="209"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z607" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ұсынымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z271" w:id="210"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z608" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z272" w:id="211"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z609" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z273" w:id="212"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z610" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z274" w:id="213"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z611" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z275" w:id="214"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z612" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z276" w:id="215"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z613" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z277" w:id="216"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z614" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Тегі, аты, әкесінің аты (бар болған жағдайда) (өлім жағдайының мониторингін жүргізген адамның қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z278" w:id="217"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z615" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні 202__жылғы "____" ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -36032,55 +60130,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36406,31 +60504,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>