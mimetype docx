--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8505378" w14:textId="8505378">
+    <w:p w14:paraId="e33decf" w14:textId="e33decf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1371,51 +1371,133 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z138" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Жіті және (немесе) созылмалы кәсіптік аурулар мен (немесе) уланулар, оның ішінде кәсіптік ауруға және (немесе) улануға күдік жағдайлары бойынша "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласында тергеп-тексерулер жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2024 жылғы 29 тамыздағы № 69 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34998 болып тіркелген) сәйкес тергеп-тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 8-1-тармақпен толықтырылды - ҚР Денсаулық сақтау министрінің м.а. 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Медициналық ұйымдар жұмыскердің денсаулық жағдайының клиникалық деректерінің, Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 20 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1450,51 +1532,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12655 болып тіркелген) бекітілген еңбек қызметіне байланысты жазатайым оқиға туралы актінің негізінде жіті кәсіптік аурудың түпкілікті диагнозын қояды және "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) (бұдан әрі – № ҚР ДСМ -175/2020 бұйрығы) бекітілген нысан бойынша хабарлама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1513,110 +1595,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жұмыскердің жіті кәсіптік ауруы салдарынан еңбекке қабілеттілігінен тұрақты айырылу белгілеріне еңбек медицинасы дәрігері (кәсіптік патология) (бұдан әрі – кәсіптік патолог-дәрігер) консультация береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Созылмалы кәсіптік ауруы туралы алдын ала диагнозы бар, сондай-ақ үш айдан астам жіті кәсіптік ауру салдарынан организм функцияларының тұрақты бұзылуы сақталған жағдайда азаматтар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттарды ұсына отырып, денсаулық сақтау субъектілерінің кәсіптік аурудың еңбек (қызметтік) міндеттерін орындаумен байланысын анықтауды сараптауы үшін кәсіптік денсаулық клиникасына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1635,684 +1717,684 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Созылмалы кәсіптік аурудың еңбек (қызметтік) міндеттерін орындаумен байланысын анықтауға және жіті кәсіптік аурудың салдарын сараптама жүргізу үшін кәсіптік денсаулық клиникасында аурулардың бейіні бойынша тұрақты жұмыс істейтін кәсіптік патологиялық сараптама комиссиясы (бұдан әрі – КПСК) кәсіптік денсаулық клиникасы басшысының бекітуімен құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. КПСК төрағасы аурулардың бейіні бойынша маман болып табылатын, біліктілік санаты (ғылыми және (немесе) академиялық дәрежесі) бар кәсіптік патолог-дәрігер болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КПСК мүшелерінің жалпы саны кемінде 3 адамды құрайды. Комиссия мүшелері "Еңбек медицинасы (кәсіптік патология)" мамандығы бар дәрігерлер болып табылады. Қажет болған жағдайда сараптама жүргізу үшін ауру бейіні бойынша дәрігерлер (комиссия мүшелері болып табылмайтын) тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. КПСК кәсіптік аурудың жұмыскердің еңбек (қызметтік) міндеттерін орындауымен байланысын анықтауға бастапқы сараптаманы жүргізеді және функционалдық бұзушылықтарды анықтайды, функционалдық бұзушылықтардың дәрежесін айқындай отырып, аурудың өршуі немесе регрессиясы жағдайларында қайта сараптаманы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Пациенттің тіркелген жері бойынша кәсіпорынға қызмет көрсететін медициналық ұйымдар, меншік нысанына қарамастан кәсіптік патология кабинеттері пациенттерді кәсіптік аурудың жұмыскердің еңбек (қызметтік) міндеттерін орындауымен байланысын анықтауды сараптауға мынадай құжаттармен кәсіптік денсаулық клиникасына жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген нысан бойынша медициналық ұйымның жолдамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген нысан бойынша дәрігерлік-консультациялық комиссияның қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген нысан бойынша міндетті (алдын ала және мерзімдік) медициналық қарап-тексерулердің деректері, зертханалық және функционалдық зерттеулердің нәтижелері бар амбулаториялық пациенттің (амбулаториялық, стационарлық) медициналық карталарынан үзінді көшірме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген нысан бойынша амбулаториялық пациенттің медициналық картасының түпнұсқасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) еңбек жағдайларының санитариялық-эпидемиологиялық сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Қазақстан Республикасының 2015 жылғы 23 қарашадағы Еңбек кодексінің (бұдан әрі – Еңбек кодексі) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>190-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес еңбек жөніндегі уәкілетті мемлекеттік орган бекітетін нысан бойынша еңбек қызметіне байланысты жазатайым оқиға туралы актіні (бұдан әрі – Акт) (болған кезде) 11 тармақта көрсетілген пациент ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыскердің еңбек қызметін растайтын құжаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z126" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z126" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-1. Еңбек жағдайларының санитариялық-эпидемиологиялық сипаттамасын (бұдан әрі – СЭС) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органның аумақтық бөлімшесі (бұдан әрі – аумақтық бөлімше) жұмыскердің кәсіптік бағытын ескере отырып, жұмыс беруші ұсынатын құжаттар мен материалдардың және ҚР ДСМ-84 бұйрығымен бекітілген нысан бойынша санитариялық-эпидемиологиялық мониторингтің, бақылау мен қадағалаудың қолда бар нәтижелерінің негізінде ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның басшысы (жұмыс беруші) жұмыскердің кәсіптік бағытына сәйкес № ҚР ДСМ-175/2020 бұйрығымен бекітілген нысан бойынша кәсіптік ауруға және (немесе) улануға алдын ала диагноз туралы хабарлама алғаннан кейін немесе аумақтық бөлімшені хабардар еткеннен кейін үш жұмыс күні ішінде осы кәсіпорындағы жұмыскердің еңбек жағдайларының санитариялық-эпидемиологиялық сипаттамасын жасау үшін ақпарат жинау және дайындау жөніндегі комиссияны (бұдан әрі – Комиссия) қалыптастырады. Комиссияның құрамына жұмыс берушінің өкілдері, еңбек қауіпсіздігі және еңбекті қорғау қызметінің маманы (немесе жұмыс беруші еңбек қауіпсіздігі және еңбекті қорғау бойынша жауапты етіп тағайындаған адам), кәсіпорынның медицина қызметкері, кәсіпорынға қызмет көрсететін медициналық ұйымның маманы, кәсіподақ өкілі, зардап шеккен жұмыскер және (немесе) не даулы жағдайларда немесе Комиссия шешімі бойынша жұмыскердің ауруының бейіні бойынша мамандар болып табылатын біліктілік санаты (ғылыми және (немесе) академиялық дәрежесі) бар кәсіптік патолог-дәрігерлерді немесе жұмыс берушінің есебінен санитария, гигиена және эпидемиология, қоғамдық денсаулық сақтау, кәсіптік патология саласында ғылыми және (немесе) академиялық дәрежесі бар ғылыми қызмет ұйымдарының мамандарын тарта отырып жұмыскердің өкілі, сондай-ақ аумақтық бөлімшенің маманы кіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия он жұмыс күні ішінде осы кәсіпорындағы барлық кәсіптік бағыт үшін жұмыскердің жұмыс орнындағы (учаскесіндегі, цехындағы) (не оған ұқсас жұмыс орындарындағы) еңбек жағдайларын сипаттайтын қажетті құжаттар мен материалдарды, оның ішінде мұрағаттық деректерді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="42"/>
+    <w:bookmarkStart w:name="z127" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өндірістік бақылау материалдарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z128" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z128" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өндірістік объектіні еңбек жағдайлары бойынша аттестаттау материалдарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z129" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z129" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аумақтық бөлімшелер мен еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшелерін тексерудің материалдары мен нәтижелерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z130" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z130" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жазатайым оқиғаларды тергеп-тексеру, арнайы тергеп-тексеру материалдарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z131" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z131" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жүргізілген медициналық қарап-тексерулер туралы мәліметтерді, амбулаториялық карталарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z132" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z132" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мерзімдік медициналық қарап-тексеру барысында анықталған науқастарды сауықтыру жөніндегі іс-шаралар жоспарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z133" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z133" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нұсқамаларды тіркеу журналдарынан және еңбекті қорғау жөніндегі жұмыскердің білімін тексеру хаттамаларынан үзінді көшірмелерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z134" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z134" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қызметкерге жеке қорғаныш құралдарының берілгенін растайтын құжаттардың көшірмелерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z135" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z135" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) еңбек қауіпсіздігі және еңбекті қорғау талаптарын регламенттейтін нұсқаулықтардан, ережелерден, бұйрықтардан және басқа да актілерден үзінді көшірмелерді, өндірістегі саламатты және қауіпсіз еңбек жағдайларын қамтамасыз ету үшін лауазымды адамдардың міндеттері мен жауаптылығын және басқаларды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z136" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z136" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) зардап шекен адамның денсаулығының зақымдану сипаты мен ауырлығы туралы медициналық қорытындыны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z137" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z137" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) аллергиялық сипаттағы кәсіптік ауруға күдіктену кезінде жұмыс берушінің мөрімен куәландырылған (егер бар болса) заттың атауы, орау күні көрсетілген мөрленген қаптамада жұмыскердің еңбек қызметі жүзеге асырылған химиялық заттар мен қосылыстарды жинауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыскердің еңбек жағдайларын сипаттайтын деректер болмаған не толық болмаған кезде жұмыс беруші өндірістік бақылау деректерін ескере отырып, жұмыскердің жұмыс орнындағы немесе оған ұқсас жұмыс орындарындағы еңбек жағдайларын бағалау мақсатында жұмыскердің жұмыс орнының химиялық және физикалық факторларына (жұмыс ерекшелігіне байланысты) өз қаражаты есебінен қажетті зертханалық-аспаптық және гигиеналық-физиологиялық зерттеулер жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2423,228 +2505,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="53"/>
+    <w:bookmarkStart w:name="z43" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Кодекстің 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>78) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес клиникалық хаттамаларға сәйкес кәсіптік денсаулық клиникасы зертханалық және функционалдық зерттеулер жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z44" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z44" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. КПСК кәсіптік аурудың жұмыскердің еңбек (қызметтік) міндеттерін орындауымен байланысын анықтауға бастапқы сараптаманы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар мен 16-тармағында көрсетілген зерттеу нәтижелері бар болғанда жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z45" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z45" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. КПСК мыналарды қарайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z46" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z46" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіптік бағдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес пациенттің еңбек қызметін растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="57"/>
+    <w:bookmarkStart w:name="z47" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыс өтілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зиянды және (немесе) қауіпті еңбек жағдайларындағы үзіліссіз жұмыс өтілі кемінде сегіз жыл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2677,70 +2759,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген аурудан басқа, кәсіптік аурудың еңбек (қызметтік) міндеттерін орындаумен байланысын анықтау сараптамасы егер зиянды және (немесе) қауіпті еңбек жағдайларында жұмыс істеу кезінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген аурудан басқа аурудың қалыптасуының басталуы анықталмаса, зиянды және (немесе) қауіпті еңбек жағдайларында жұмыс үш жылдан астам уақыт тоқтатылғаннан кейін жүргізілмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="58"/>
+    <w:bookmarkStart w:name="z48" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) еңбек жағдайларының санитариялық-эпидемиологиялық сипаттамасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек жағдайларының санитариялық-эпидемиологиялық сипаттамасына еңбек кітапшасына және жұмыскердің барлық жұмыс жылдарындағы өндірістік объектілерді еңбек жағдайлары бойынша міндетті мерзімдік аттестаттау деректеріне сәйкес барлық кәсіптік бағдар бойынша жұмыскер еңбегінің барлық зиянды және (немесе) қауіпті өндірістік факторлары (еңбек процесінің ауырлығы, физикалық, химиялық, биологиялық факторлар) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2751,110 +2833,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек жағдайларының санитариялық-эпидемиологиялық сипаттамасында жұмыс процесінің деректері болмаған немесе толық болмаған жағдайда кәсіптік денсаулық клиникасының басшысы аумақтық бөлімшелерге еңбек жағдайларының санитариялық-эпидемиологиялық сипаттамасына толықтыруға сұрау береді (жазбаша немесе электрондық нысанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер өндірістік ортаны зерттеу жүргізілмесе, бұл кәсіптік ауру диагнозын қоюға кедергі болмайды, себебі бұл ретте ғылыми әдебиеттің (олар болған және өзекті болған жағдайда), модельдеудің, сондай-ақ ұқсас өндірістік жағдайларды экстраполяциялаудың деректері ескеріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="59"/>
+    <w:bookmarkStart w:name="z49" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>190 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес еңбек жөніндегі уәкілетті мемлекеттік орган бекітетін нысан бойынша еңбек қызметіне байланысты жазатайым оқиға туралы актіні (болған кезде) 11 тармақта көрсетілген пациент ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z50" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z50" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) пациент ауруының анамнезі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       КПСК ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2885,70 +2967,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КПСК аурудың әрбір бейіні бойынша жұмысшының медициналық көмекке жүгінуін, оның ішінде пациенттің шағымдарын, аурудың даму тарихын, клиникалық деректерді және медициналық тексерулердің нәтижелерін талдайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медициналық құжаттама бойынша жеткілікті мәліметтер болмаған жағдайда, КПСК кәсіптік аурудың еңбек (қызметтік) міндеттерін орындаумен байланысын сараптау үшін қажетті қосымша құжаттарды сұратады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="61"/>
+    <w:bookmarkStart w:name="z51" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) клиникалық деректер және зерттеп-қарау нәтижелерінің деректері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КПСК клиникалық және параклиникалық зерттеу әдістерінің өзгерістер кешенін ескереді, негізгі диагнозды, асқынуларды және ағзаның органдары мен жүйелерінің функционалдық өзгерістерінің дәрежесін көрсете отырып, түпкілікті клиникалық диагнозды белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2985,446 +3067,508 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="62"/>
+    <w:bookmarkStart w:name="z52" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. КПСК мыналарды ескереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z53" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z53" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер аурудың себептері көп факторлы болса және олардың арасында кәсіптік фактор болса, онда ауру кәсіптік болып саналады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z54" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z54" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кейбір кәсіптік аурулар: силикоз, бериллиоз, қуық папилломасы, қатерлі ісіктер зиянды және (немесе) қауіпті өндірістік факторлармен байланыстағы жұмыс тоқтатылғаннан кейін ұзақ уақыттан соң дамиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z55" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z55" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аллергиялық, инфекциялық сипаттағы созылмалы кәсіптік ауруды анықталған кезде қолданыстағы сенсибилизациялайтын заттармен немесе биологиялық фактормен байланыс, клиникалық көріністердің ерекшеліктері маңызды. Жұмыс өтілі ескерілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z56" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z56" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Сараптама жүргізу нәтижелері бойынша КПСК мынадай қорытынды шығарады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z57" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z57" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауру кәсіптік факторлардың әсерімен байланысты (кәсіптік, бастапқы ауру);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z58" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z58" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауру кәсіптік факторлардың әсерімен байланысты емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z59" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z59" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бір жылдан кейін кәсіптік денсаулық клиникасына қайта жіберу ұсынымдарымен кәсіптік ауру бойынша бақылау тобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z60" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z60" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қосымша мәліметтер (қандай екені көрсетіледі), қосымша тексеру және (немесе) мамандардың КПСК-ның қайта отырысымен өткізілетін консультациясы талап етіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z61" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z61" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кәсіптік ауру өршиді немесе регрессияланады (кәсіптік ауру, қайталама).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z62" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z62" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. КПСК процестің хронизациясы туралы мәселені шешеді және клиникалық көріністердің дәрежесі мен айқындығын көрсете отырып, жіті кәсіптік аурудың салдарын айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z63" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z63" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. КПСК сараптама нәтижесінде материалдарды қайта қарау нысанын (өзінің қатысуымен, сырттай) айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z64" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z64" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. КПСК қорытындысы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      КПСК қорытындысы қағаз және электрондық тасығыштарда ресімделеді және "Сақтау мерзімдерін көрсете отырып, мемлекеттік және мемлекеттік емес ұйымдар қызметінде жасалатын үлгілік құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Мәдениет және спорт министрінің міндетін атқарушының 2017 жылғы 29 қыркүйектегі № 263 </w:t>
+      КПСК қорытындысы қағаз және электрондық жеткізгіштерде ресімделеді және "Сақтау мерзімдерін көрсете отырып, мемлекеттік және мемлекеттік емес ұйымдар қызметінде жасалатын үлгілік құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 17 маусымдағы № 279-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2017 жылғы 18 қарашада № 15997 болып тіркелген) (бұдан әрі–№ 263 бұйрық) сәйкес кәсіптік денсаулық клиникасында науқастың медициналық құжаттамасында тұрақты сақталады.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – № 279-НҚ бұйрық) сәйкес кәсіптік денсаулық клиникасындағы науқастың медициналық құжаттамасында тұрақты сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       КПСК қорытындысы Кодекстің 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес денсаулық сақтау саласындағы уәкілетті орган бекітетін нысан бойынша медициналық құжаттамаға (стационарлық науқастың медициналық картасынан үзінді көшірмеге, амбулаториялық пациенттің медициналық картасынан үзінді көшірмеге) енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. КПСК-ның кәсіптік аурудың еңбек (қызметтік) міндеттерін орындаумен байланысы сараптамасын айқындауы қиын болған жағдайда немесе жұмыскердің, жұмыс берушінің, сақтандыру компаниясының КПСК-ның қорытындысымен келіспеуіне байланысты Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті қарау мерзіміне сай пациенттің медициналық құжаттарын кәсіптік денсаулық клиникасы Республикалық кәсіптік-патологиялық шиеленіс сараптау комиссиясына (бұдан әрі - РКПШСК) қарауға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3443,70 +3587,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="76"/>
+    <w:bookmarkStart w:name="z66" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. РКПШСК тәртібі мен құрамын оның базасында РКПШСК құрылатын денсаулық сақтау саласындағы білім беру ұйымының басшысы бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3525,90 +3669,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="77"/>
+    <w:bookmarkStart w:name="z67" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. РКПШСК Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мерзімде құжаттарды қарайды. Қажет болған жағдайда аурулардың бейіні бойынша дәрігерлерді отырысқа шақырады, ұйымдардан сараптама жасау үшін қажетті құжаттарды сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3627,111 +3771,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="78"/>
+    <w:bookmarkStart w:name="z68" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. РКПШСК мынадай құжаттарды қарайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z69" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z69" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініштер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z70" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z70" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) КПСК қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z71" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z71" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3746,411 +3890,513 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген зерттеу нәтижелері мен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15 тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген пациенттің құжаттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z72" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z72" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) КПСК сұрау салуы бойынша алынған немесе пациент ұсынған қосымша құжаттар (егер ондайлар бар болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z73" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z73" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Қосымша деректер алу қажет болған жағдайда РКПШСК осы Қағидалардың 15-тармағының 3-6-тармақшаларында көрсетілген кәсіптік аурудың еңбек (қызметтік) міндеттерін орындаумен байланысына сараптама жүргізу үшін пациенттің тіркелген жері бойынша қызмет көрсететін кәсіпорынның медициналық ұйымдарынан, кәсіптік патология кабинеттерінен, аумақтық бөлімшелерден, жұмыс берушіден жазбаша немесе электрондық нысанда ақпарат сұратады. РКПШСК сұрау салуын алғаннан кейін медициналық ұйым, жұмыс беруші, аумақтық бөлімше ақпаратты 10 күнтізбелік күн ішінде РКПШСК-на жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ақпарат электрондық түрде "электрондық үкімет", "Е-өтініш" порталдары арқылы не халықтың санитариялық-эпидемиологиялық саламаттылығы саласында қолданыстағы мамандандырылған ақпараттық жүйелер арқылы (бар болса) жіберіледі. Егер хабарлама мерзімі Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндеріне түсетін болса, онда хабарлама мерзімі келесі жұмыс күніне дейін ұзартылады.</w:t>
+        <w:t xml:space="preserve">
+      Ақпарат электрондық түрде "цифрлық үкімет", "Е-өтініш" порталдары арқылы не халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы қолданыстағы мамандандырылған цифрлық жүйелер арқылы (болған кезде) жіберіледі. Егер хабарлама мерзімі Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндеріне түсетін болса, онда хабарлама мерзімі келесі жұмыс күніне дейін ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 14.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="84"/>
+    <w:bookmarkStart w:name="z74" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Сұратылған құжаттарды алған кезде кәсіптік аурудың еңбек (қызметтік) міндеттерін орындаумен байланысын сараптау үшін өзінің қатысуымен немесе сырттай нысаны бойынша шешім қабылдай отырып, РКПШСК-ның отырысы қайта өткізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z75" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z75" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауру кәсіптік факторлардың әсерімен байланысты (кәсіптік, бастапқы ауру);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z76" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z76" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауру кәсіптік факторлардың әсеріне байланысты емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z77" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z77" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) созылмалы кәсіптік ауруды (улануды) алып тастау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z78" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z78" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. РКПШСК-ның қорытындысы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z79" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z79" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. РКПШСК-ның қорытындысы қағаз тасығышта үш данада ресімделеді, оның:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z80" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z80" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бір данасы өтініш берушіге немесе оның заңды өкіліне (жұмысшыға, жұмыс берушіге, сақтандыру компаниясына) беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z81" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z81" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) екінші данасы медициналық ақпараттық жүйеге енгізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z82" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z82" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) үшінші данасы № 263 </w:t>
+      3) үшінші данасы № 279-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрыққа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес кәсіптік денсаулық клиникасында науқастың медициналық құжаттамасында тұрақты сақталады.</w:t>
+        <w:t xml:space="preserve"> сәйкес кәсіптік денсаулық клиникасындағы науқастың медициналық құжаттамасында тұрақты сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z83" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Созылмалы кәсіптік ауру алғаш рет анықталған кезде кәсіптік денсаулық клиникасы осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша кәсіптік ауру туралы хабарлама ресімдейді және 3 (үш) жұмыс күні ішінде жазбаша немесе электрондық нысанда жұмыскердің кәсіптік маршрутына сәйкес жұмыс берушілерге, СЭС берген аумақтық бөлімшеге және кәсіптік ауруға (алдын ала диагноз) күдікті анықтаған медициналық ұйымға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4317,68 +4563,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="94"/>
+    <w:bookmarkStart w:name="z85" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәсіптік аурулар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -40526,186 +40772,186 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="95"/>
+    <w:bookmarkStart w:name="z87" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сараптамалық кәсіби патологиялық комиссия қорытындысы  №_______ "____"___________________20 ж.  Заключение экспертной профпатологической комиссии  №_________от "______"_________________20 г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z88" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z88" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Науқастың тегі, аты, бар болған кезде әкесінің аты (Фамилия, имя, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отчество больного (при его наличии) __________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="97"/>
+    <w:bookmarkStart w:name="z89" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Туған күні (Дата рождения) ________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z90" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z90" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Жұмыс орны мен кәсібі (Место работы и род занятий) _________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z91" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z91" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4 Негізгі мамандығы (Основная профессия) ____________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z92" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z92" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Кәсіби бағдарлар: - Кәсіби маршрут (Профессиональный маршрут) _______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -40788,90 +41034,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="101"/>
+    <w:bookmarkStart w:name="z93" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Ауру анамнезі (Анамнез заболевания) _______________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z94" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z94" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7.Әлеуметтік – клиникалық қорытынды (Социально - клиническое заключение): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Негізгі диагноз (Основной диагноз) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -41156,262 +41402,262 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="103"/>
+    <w:bookmarkStart w:name="z96" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республикалық сараптамалық жанжал кәсіби патологиялық комиссия қорытындысы  №________________"____"___________________20 ж.  Заключение республиканской экспертной конфликтной профпатологической комиссии  №_________от "______"_________________20 г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z97" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z97" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Науқастың тегі, аты, бар болған кезде әкесінің аты (Фамилия, имя,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отчество больного (при его наличии) __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="105"/>
+    <w:bookmarkStart w:name="z98" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Туған күні (Дата рождения) ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z99" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z99" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мекен-жайы (Домашний адрес) _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z100" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z100" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жұмыс орны мен кәсібі (Место работы и род занятий) __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z101" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z101" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өтінім берілген күн (Дата обращения): _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) кімнен (от кого) _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) өтінімнің себебі (причина обращения) _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="109"/>
+    <w:bookmarkStart w:name="z102" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Пациентың негізгі мамандығы (Основная профессия пациента) __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z103" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z103" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кәсіби бағдарлар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Кәсіби маршрут (Профессиональный маршрут) _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -41494,246 +41740,246 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="111"/>
+    <w:bookmarkStart w:name="z104" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Сараптамалық кәсіби патологиялық комиссия қорытындысы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Заключение экспертной профпатологической комиссии) ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="112"/>
+    <w:bookmarkStart w:name="z105" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өмірлік анамнезі (Анамнез жизни) __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z106" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z106" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ауру анамнезі (Анамнез заболевания) ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z107" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z107" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Науқастың шағымдары (Жалобы больного) _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z108" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z108" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Объективті мәліметтер (Объективные данные) ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z109" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z109" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тексеру (обследования)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="117"/>
+    <w:bookmarkStart w:name="z110" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Кеңестер (консультации) ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z111" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z111" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік – клиникалық қорытынды (Социально - клиническое заключение)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Негізгі диагноз (Основной диагноз)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -42000,470 +42246,470 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="119"/>
+    <w:bookmarkStart w:name="z113" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кәсіптік ауру туралы хабарлама  Извещение о профессиональном заболевании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z114" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z114" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Тегі, аты, әкесінің аты (Фамилия, имя, отчество (при его наличии)) ______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z115" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z115" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.Жынысы (Пол) ___________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z116" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z116" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.Жасы (Возраст)___________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       толық жасы (полных лет) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="123"/>
+    <w:bookmarkStart w:name="z117" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4.Ұйымның атауы, оның меншіктік түрі (наименование организации, ее форма собственности) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="124"/>
+    <w:bookmarkStart w:name="z118" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5.Цехтің, бөлімшенің, учаскенің атауы (Наименование цеха, отделения, участка)_____ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z119" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z119" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Жалпы еңбек өтілі (Общий стаж работы). ____________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z120" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z120" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Еңбек өтілі (Стаж работы). Кәсіптік ауруды туғызған өндірістік зиянды факторлармен жанасуда болған. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (В контакте с вредными производственными факторами, вызвавшими профессиональное заболевание состоял) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="127"/>
+    <w:bookmarkStart w:name="z121" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Негізгі диагнозы (Основной диагноз) ________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қосымша (Сопутствующий)_________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="128"/>
+    <w:bookmarkStart w:name="z122" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9.Ауруды тудырған зиянды өндірістік фактор (Вредный производственный фактор, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вызвавший заболевание) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="129"/>
+    <w:bookmarkStart w:name="z123" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10.Қорытынды диагноз қойылған күн (Дата установления окончательного диагноза) </w:t>
-      </w:r>
-[...36 lines deleted...]
-      11.Диагнозды қойған ұйымның атауы (Наименование организации, установивший диагноз) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="131"/>
+    <w:bookmarkStart w:name="z124" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11.Диагнозды қойған ұйымның атауы (Наименование организации, установивший диагноз) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12.Хабарламаның тіркеу нөмірі (Регистрационный номер извещения №__) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "____"___________________ күні 20 ж.(г.) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -42987,31 +43233,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>